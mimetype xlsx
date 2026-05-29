--- v0 (2026-05-06)
+++ v1 (2026-05-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2473" uniqueCount="1065">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2798" uniqueCount="1206">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -566,93 +566,101 @@
     <t>Institui o Programa Municipal de Incentivo ao Turismo Sustentável de Base Comunitária no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>ALDENOR LIMA_x000D_
 YOMARA LINS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52272/pl_070_2026_ver_aldenor_lima_politica_de_protecao_aos_animais_de_mulheres_em_situacao_de_violencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Proteção aos Animais de Mulheres em Situação de Violência Doméstica no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52273/pl_071_2026_ver_aldenor_lima_politica_reconhecimento_da_familia_multiespecie.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Reconhecimento da Família Multiespécie no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52274/pl_072_2026_ver_rodrigo_guedes_proibicao_propaganda_relativas_a_uso_de_emendas_a_excecao_das_placas_de_obras_obrigatorias.pdf</t>
   </si>
   <si>
     <t>Estabelece a proibição ao Poder Público Municipal de implantação de propaganda, pessoal ou de terceiros, por meio de mobiliários urbanos ou outro meio físico ou digital, relativas a uso de emendas parlamentares, de âmbito federal, estadual ou municipal, à exceção das placas de obras obrigatórias previstas em lei.</t>
   </si>
   <si>
+    <t>ALDENOR LIMA_x000D_
+PROF. SAMUEL</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52275/pl_073_2026_ver_aldenorlima_protecao_animal_nos_condominios_promovidos_pelo_poder_publico.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Proteção Animal nos Condomínios e Residenciais Populares promovidos pelo Poder Público no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52276/pl_074_2026_ver_kennedy_marques_medidas_na_prevencao_e_combate_aos_alagamentos_em_periodos_de_enchentes.pdf</t>
   </si>
   <si>
     <t>Institui campanhas e medidas a serem adotadas na prevenção e combate aos alagamentos em períodos de enchentes no Município de Manaus._x000D_
 a bueiros.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52277/pl_075_2026_ver_aldenorlima_incentivo_a_cultura_da_adocao_tardia_de_animais_adultos_e_especiais.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Incentivo à Cultura da Adoção Tardia de Animais Adultos e Especiais no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52278/pl_076_2026_ver_aldenorlima_apoio_alimentar_para_animais_de_tutores_em_situacao_de_vunerabilidade_social.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Apoio Alimentar para Animais de Tutores em Situação de Vulnerabilidade Social no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52279/pl_077_2026_ver_aldenorlima_protecao_animal_em_obras_publicas_e_areas_sob_responsabilidade_do_poder_publico.pdf</t>
   </si>
   <si>
     <t>INSTITUI Programa Municipal de Proteção Animal em Obras Públicas e Áreas sob Responsabilidade do Poder Público no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52280/pl_078_2026_ver_rodrigo_guedes_restricao_a_pintura_de_passeios_pracas_e_predios_publicos_com_identidade_visual_de_marcas_de_gestao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restrição à pintura de passeios, praças e prédios públicos com identidade visual de marcas de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52281/pl_079_2026_ver_aldenorlima_selo_rua_amiga_dos_animais.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Selo “Rua Amiga dos Animais” no Município de Manaus.</t>
   </si>
   <si>
+    <t>EURICO TAVARES_x000D_
+SARGENTO SALAZAR</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52282/pl_080_2026_ver_sargento_salazar_programa_patrulha_integrada_municipal_a.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa “Patrulha Integrada Municipal” (PIM), que autoriza a atuação voluntária e remunerada de policiais militares em período de folga, em conjunto com a Guarda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52283/pl_081_2026_ver_aldenorlima_semana_dos_medicos_veterinarios_e_zootecnistas.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Saúde Mental dos Médicos Veterinários e Zootecnistas, como parte da campanha Setembro Amarelo, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52284/pl_082_2026_ver_rodrigo_guedes_proibicao_de_colagens_em_espacos_privados.pdf</t>
   </si>
   <si>
     <t>Estabelece a proibição de implantação ou colagem de mobiliários urbanos tipo cartazes (lambe-lambe) em espaços privados, na forma que especifica, no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52285/pl_083_2026_ver_rodrigo_guedes_proibicao_de_implantacao_de_servico_de_urbanizacao_em_aglomeracoes_de_pessoas_de_invasao_de_terras.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a proibição de implantação de serviços de urbanização em aglomerações de pessoas originadas de invasão de terras no Município de Manaus, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>EVERTON ASSIS</t>
@@ -703,119 +711,142 @@
     <t>SAIMON BESSA</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52293/pl_090_2026_ver_saimon_bessa_instituicao_clube_de_maes_unidas_do_castanheira.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública a Instituição Clube de Mães Unidas do Castanheira – CLUMAUC.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52294/pl_091_2026_ver_paulo_tyrone_zona_sensoriais_de_protecao.pdf</t>
   </si>
   <si>
     <t>INSTITUI as Zonas Sensoriais de Proteção no Município de Manaus, voltadas ao acolhimento de pessoas com Transtorno do Espectro Autista (TEA) e demais condições de hipersensibilidade sensorial, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52295/pl_092_2026_ver_paulo_tyrone_politica_municipal_de_capacitacao_multiprofissional_em_tea.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Capacitação Multiprofissional em Transtorno do Espectro Autista (TEA), no âmbito da Rede Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52296/pl_093_2026_ver_paulo_tyrone_cadastro_tecnico_municipal_de_obras_e_profissionais_habilitados_responsaveis.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Técnico Municipal de Obras e Profissionais Habilitados Responsáveis - CTMOPHR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+JANDER LOBATO_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+RAIFF MATOS_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ_x000D_
+SARGENTO SALAZAR_x000D_
+YOMARA LINS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52297/pl_094_2026_ver_sargento_salazar_sinalizacao_indicativa_da_presenca_de_radares_e_equipamentos_de_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade de sinalização indicativa da presença de radares e equipamentos de fiscalização eletrônica de velocidade no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52298/pl_095_2026_ver_paulo_tyrone_programa_escola_aberta_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Cria o programa “Escola Aberta Ao Esporte” no âmbito do município de Manaus, autorizando o uso das estruturas esportivas das escolas_x000D_
 municipais pela comunidade aos fins de semana.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52299/pl_096_2026_ver_jaildo_oliveira_higienizacao_das_academias_de_musculacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a higienização das Academias de Musculação e similares no âmbito do município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52300/pl_097_2026_ver_sargento_salazar_vinculacao_de_eventos_a_inexistencia_de_obras_essenciais_paralisadas.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a vinculação da realização de eventos e festas promovidos pelo Poder Executivo Municipal à inexistência de obras públicas essenciais paralisadas e à regularidade da prestação de serviços básicos de saúde, educação e infraestrutura.</t>
   </si>
   <si>
+    <t>ELAN ALENCAR_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52301/pl_098_2026_ver_jaildo_oliveira_lei_rede_do_bem.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Lei Rede do Bem, que versa sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve e_x000D_
 média, de competência do Município, em doação de sangue e de medula óssea, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52302/pl_099_2026_ver_prof_samuel_entrega_de_bolsa_enxoval.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Entrega de Bolsa Enxoval no Município de Manaus, destinado a fornecer kits de enxoval a famílias de baixa renda com_x000D_
 gestantes e recém-nascidos, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52303/pl_100_2026_ver_ivo_neto_dia_municipal_do_paratleta.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Dia Municipal do Paratleta, na cidade de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52304/pl_101_2026_ver_paulo_tyrone_projeto_comercio_seguro_nas_comunidades.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto ‘Comércio Seguro nas Comunidades’, que dispõe sobre medidas de prevenção à violência contra pequenos comerciantes, integração de monitoramento, incentivo ao empreendedorismo e capacitação técnica em áreas de alta vulnerabilidade social no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52305/pl_102_2026_ver_paulo_tyrone_projeto_adaptacao_dos_carrinhos_de_supermercados.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória, no âmbito do Município de Manaus, a adaptação de no mínimo 5% (cinco por cento) dos carrinhos de compras em supermercados e estabelecimentos congêneres para pessoas com deficiência, mobilidade reduzida e idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52306/pl_103_2026_ver_paulo_tyrone_programa_de_prevencao_da_violencia_e_de_gestao_de_crises_em_ambientes_escolares.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção da Violência e de Gestão de Crises em Ambientes Escolares e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52307/pl_104_2026_ver_paulo_tyrone_altera_a_lei_2411_questionario_m-chat_como_instrumento_informativo_de_rastreio_de_desenvolvimento_infantil.pdf</t>
   </si>
   <si>
     <t>ALTERA a Lei nº 2.411, de 22 de janeiro de 2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>JAILDO OLIVEIRA_x000D_
+RAIFF MATOS_x000D_
+RODINEI RAMOS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52308/pl_105_2026_ver_jaildo_oliveira_alfabetizacao_da_pessoa_idosa_na_comunicacao_digital.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Alfabetização da Pessoa Idosa na Comunicação Digital, no âmbito do município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52309/pl_106_2026_ver_paulo_tyrone_dispositivos_de_acesso_facilitado_nos_onibus_facilitando_o_embarque_e_desembarque_de_pessoas_com_mobilidade_reduzida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de adoção de dispositivos de acesso facilitado nos ônibus do transporte coletivo urbano do Município de Manaus, visando facilitar o embarque e desembarque de pessoas com mobilidade reduzida, pessoas com nanismo e idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52310/pl_107_2026_ver_paulo_tyrone_propaganda_educativa_sobre_o_tea_e_demais_deficiencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da exibição de propaganda educativa sobre o Transtorno do Espectro Autista (TEA) e demais deficiências em espetáculos artístico-culturais que tenham recebido recursos financeiros do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52311/pl_108_2026_ver_rodrigo_guedes_remocao_dos_telefones_publicos_inativos_e_com_defeitos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção dos telefones públicos inativos e com defeitos no município de Manaus e dá outras providências.</t>
   </si>
@@ -2144,86 +2175,103 @@
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52516/pl_307_2026_gilmar_nascimento__isolamento_fisico_choques_eletricos.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade de isolamento físico e instalação de dispositivos de proteção contra choques elétricos em postes metálicos e mobiliário _x000D_
 urbano no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52517/pl_308_2026_capitao_carpe_farmacias_privadas_credenciadas.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA o município a credenciar farmácias privadas para fornecer medicamentos à população em caso de falta na rede pública e dá outras providências. ”</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52518/pl_309_2026_capitao_carpe_unidades_de_saude_corpo_de_delito.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA todas as Unidades de Saúde do Município a realizarem o exame corpo de delito em Manaus e dá outras providências. ”</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52519/pl_310_2026_aldenor_lima_comunicacao_obrigatoria_maus-tratos_a_animais.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a comunicação obrigatória de maus-tratos a animais em condomínios residenciais, comerciais ou mistos no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
+    <t>JANDER LOBATO_x000D_
+PROF. SAMUEL_x000D_
+RODINEI RAMOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52520/pl_311_2026_rodinei_ramos_modernizacao_do_sistema_de_fiscalizacao_eletronica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a modernização do sistema de fiscalização eletrônica de velocidade nas vias públicas do Município de Manaus, mediante a substituição dos equipamentos de radar por sistemas dotados de painéis eletrônicos digitais de alta visibilidade, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52521/pl_312_2026_ivo_neto_utilidade_publica_ipdec.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública o Instituto de Inovação, Pesquisa, Desenvolvimento Científico e Tecnológico do Amazonas – IPDEC.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52522/pl_313_2026_joelson_silva_conscientizacao_a_respeito_da_prematuridade.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Dia Municipal de Conscientização a respeito da Prematuridade, no dia 17 de novembro, mês em que se comemora o “Novembro Roxo”, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52523/pl_314_2026_ivo_neto_esportes_nos_bairros_em_areas_verdes_publicas.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Esportes nos Bairros em Áreas Verdes Públicas no âmbito do Município do Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52524/pl_315_2026_ivo_neto_semana_municipal_do_esporte_de_rua.pdf</t>
   </si>
   <si>
     <t>CRIA a Semana Municipal do Esporte de Rua e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52525/pl_316_2026_rodrigo_guedes_plano_de_seguranca_pmspds.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Plano Municipal de Segurança Pública e Defesa Social de Manaus (PMSPDS), dispõe sobre suas diretrizes, metas e estratégias, e dá outras _x000D_
 providências.</t>
+  </si>
+  <si>
+    <t>DIONE CARVALHO_x000D_
+EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+IVO NETO_x000D_
+JANDER LOBATO_x000D_
+PROF. SAMUEL_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+RODINEI RAMOS_x000D_
+SÉRGIO BARÉ</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52526/pl_317_2026_rodinei_ramos_penalidades_administrativa_zona_azul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de aplicação de penalidades administrativas de trânsito pelo não pagamento de tarifa do estacionamento rotativo pago (Zona Azul) no Município de Manaus, estabelece a natureza civil da relação entre usuário e concessionária e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52527/pl_318_2026_capitao_carpe_transporte_seguro_mulher.pdf</t>
   </si>
   <si>
     <t>“Institui  o Programa ” Transporte Seguro Mulher ”, que cria linhas e/ou veículos de ônibus noturnos exclusivos para mulheres no âmbito do Município de Manaus, e dá outras providências.”</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52529/pl_319_2026_amauri_gomes_filmagem_dos_servicos_de_de_banho_e_tosa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 2052, de 26 de outubro de 2015, para dispor sobre a obrigatoriedade de filmagem e armazenamento de gravações dos serviços de banho e tosa em cães e gatos domésticos, o direito de acesso dos tutores às imagens e a imposição de penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52530/pl_320_2026_ivo_neto_dia_da_pessoa_com_epilepsia.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Dia Municipal da Pessoa com Epilepsia, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
@@ -2775,57 +2823,61 @@
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52624/pl_410_2026_ze_ricardo_patrimonio_cultural_hip_hop.pdf</t>
   </si>
   <si>
     <t>DECLARA como Patrimônio Cultural Imaterial do Município de Manaus a Cultura Hip Hop em todas as suas manifestações artísticas, estabelece diretrizes de fomento, proteção e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52625/pl_411_2026_ze_ricardo_cartao_material_escolar.pdf</t>
   </si>
   <si>
     <t>INSTITUI diretrizes para a implantação do “Cartão Material Escolar”, destinado à aquisição de material escolar, através de cartão magnético, para os _x000D_
 estudantes beneficiários do CadÚnico, da rede pública municipal de educação.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52626/pl_412_2026_joao_paulo_janjao_programa_mulher_protegida.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Manaus o Programa MULHER PROTEGIDA, destinado à atenção, proteção e defesa da mulher vítima de violência.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52627/pl_413_2026_joao_paulo_janjao_dia_4_de_junho_combate_a_violencia_infantil.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Manaus o Dia Municipal de Combate à Violência Infantil, a ser realizado anualmente no dia 04 de junho.</t>
   </si>
   <si>
+    <t>JANDER LOBATO_x000D_
+PAI AMADO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52628/pl_414_2026_pai_amado_promocao_a_saude_nos_terminais_de_coletivos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a implementação de ações de promoção à saúde nos terminais de transporte coletivo urbano do município de manaus e dá outras providências.</t>
+  </si>
+  <si>
     <t>PAI AMADO</t>
-  </si>
-[...4 lines deleted...]
-    <t>INSTITUI diretrizes para a implementação de ações de promoção à saúde nos terminais de transporte coletivo urbano do município de manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52629/pl_415_2026_pai_amado_incentivo_ao_voluntariado_assistencia_de_idosos.pdf</t>
   </si>
   <si>
     <t>INSTITUI diretrizes para o incentivo ao voluntariado voltado à assistência de idosos e pessoas com dificuldade de locomoção no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52630/pl_416_2026_rodrigo_guedes_implantacao_de_teleatendimento_secretarias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA a implantação do sistema de teleatendimento em todas as Secretarias Municipais e dá outras providências</t>
   </si>
   <si>
     <t>JANDER LOBATO_x000D_
 PROF.ª JACQUELINE</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52631/pl_417_2026_jander_lobato_acrescenta_artigo_81a_e_81b_a_lei_1.118_1971.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA o artigo 81-A e 81-B, a lei nº 1.118, de 01 de setembro de 1971, de 13 de setembro de 2005, que Dispõe sobre o estatuto dos servidores públicos do município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>JANDER LOBATO</t>
@@ -3138,50 +3190,406 @@
     <t>INSTITUI a “Semana Municipal de Valorização da Família na Escola” no calendário oficial do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52690/pl_467_2026_saimon_bessa_tecnologias_de_monitoramento_aereo.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre diretrizes para o uso de tecnologias de monitoramento aéreo no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52691/pl_468_2026_saimon_bessa_reserva_preferencial_para_mulheres_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a reserva de área preferencial para mulheres no interior dos veículos do transporte coletivo municipal, especialmente no período noturno, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52692/pl_469_2026_mitoso_prevencao_a_automutilacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a Política Municipal de Prevenção à Automutilação nas escolas da rede municipal de ensino de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52695/pl_470_2026_raiff_matos_politica_transparencia_iptu.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política de Transparência na cobrança do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52697/pl_471_2026_ze_ricardo_observatorio_da_violencia_contra_a_mulher_banco_de_dados.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI  o Observatório da Violência contra a Mulher com banco de dados para implementação e avaliação de políticas públicas de proteção e promoção dos direitos das mulheres no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52698/pl_472_2026_diego_afonso_boletim_municipal_de_interrupcoes_de_servicos_essenciais.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Boletim Municipal de interrupções de serviços essenciais no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52699/pl_473_2026_diego_afonso_campanha_de_divulgacao_do_sinal_de_pedido_de_socorro_para_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Campanha Permanente de Divulgação do Sinal de Pedido de Socorro para Mulheres em Situação de Violência</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52700/pl_474_2026_diego_afonso_semana_simulacao_e_resiliencia_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "Semana Municipal de Simulação e Resiliência Escolar" no âmbito da rede pública e privada de ensino do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52701/pl_475_2026_eurico_tavares_apoio_a_educandos_com_tea.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre o apoio especializado a educandos com Transtorno do Espectro Autista (TEA) e doenças raras na Rede Municipal de Ensino de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de manutenção de equipe-tarefa permanente para limpeza, higienização, conservação sanitária e manutenção das feiras e mercados públicos do Município de Manaus”.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52703/pl_477_2026_rodrigo_guedes_lei_benicio_xavier.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a “Lei Benício Xavier” –  Programa Municipal de Fortalecimento da Fiscalização, Transparência e Segurança das Crianças e Adolescentes nas unidades de saúde públicas e privadas de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52704/pl_478_2026_rodrigo_guedes_presenca_de_interprete_de_libras_eventos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a presença de intérprete de Língua Brasileira de Sinais (Libras) em eventos públicos artísticos, culturais ou sociais, sejam eles presenciais ou _x000D_
+on-line, no âmbito do município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52705/pl_479_2026_rodrigo_guedes_simbolo_mundial_tea_banheiros.pdf</t>
+  </si>
+  <si>
+    <t>OBRIGA os estabelecimentos que possuem banheiros destinados à família a inserir, nas placas indicativas, o símbolo mundial de conscientização do transtorno do espectro autista.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52707/pl_480_2026_pai_amado_programa_prevencao_a_solidao_na_terceira_idade.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção à Solidão na Terceira Idade no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52708/pl_481_2026_sargento_salazar_altera_a_lei_1534__medidas_educativas_zona_azul.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 1.534, de 11 de novembro de 2010, para dispor sobre a sinalização, a informação ao usuário e a adoção de medidas de caráter educativo no Sistema de Estacionamento Rotativo Pago “Zona Azul” no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52709/pl_482_2026_paulo_tyrone_esporte_na_escola_e_na_comunidade.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe  sobre o Programa “Esporte na  Escola e na Comunidade”, no Município de  Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52710/pl_483_2026_diego_afonso_criacao_centro_municipal_de_fisioterapia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Centro Municipal de Fitoterapia da Amazônia – CEFAM, por meio de Parceria Público-Privada, no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52711/pl_484_2026_diego_afonso_criacao_instituto_municipal_de_medicina_alternativa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Instituto Municipal de Medicina Alternativa e Bioinovação da Amazônia – IMAM, por meio de Parceria Público-Privada – PPP, no âmbito do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52712/pl_485_2026_diego_afonso_programa_rotas_da_longevidade.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa rotas da longevidade, estabelece padrões de acessibilidade, sinalização e mobiliário urbano em áreas de alta densidade de população idosa no município de Manaus, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52713/pl_486_2026_executivo_municipal_mens_21_2026_diretrizes_orcamentarias_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre as diretrizes orçamentárias para o exercício de 2027 e dá outras providências. Mensagem n. 21/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52718/pl_487_2026_diego_afonso_mapoio_a_mobilidade_dos_entregadores_por_bicicleta.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Apoio à Mobilidade dos Entregadores por Bicicleta no Município de Manaus - AM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>CORONEL ROSSES</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52719/pl_488_2026_coronel_rosses_programa__adocao_de_pracas_-_canteiros.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Adoção de Praças, Canteiros, Rotatórias e Áreas Verdes no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52720/pl_489_2026_coronel_rosses_semana__catador.pdf</t>
+  </si>
+  <si>
+    <t>Institui  a Semana Municipal do Catador no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52721/pl_490_2026_coronel_rosses_diretrizes_esporte_de_contato.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes municipais de boas práticas, prevenção de condutas abusivas e promoção de ambientes esportivos seguros em Instituições de Esportes de Contato, no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52722/pl_491_2026_coronel_rosses_transparencia_pavimentacao_asfaltica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação da transparência dos serviços de pavimentação asfáltica no âmbito do Município de Manaus, por meio da divulgação de informações no Portal da Transparência, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52723/pl_492_2026_coronel_rosses_programa_saude_mental_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Saúde Mental Infantil e Familiar no Município de Manaus, com foco na prevenção, no apoio _x000D_
+psicossocial e na atuação integrada das políticas públicas, e dá outras providências</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52724/pl_493_2026_coronel_rosses_programa_capacitacao_libras.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Acessibilidade e Inclusão Linguística, com foco na capacitação em Língua Brasileira de Sinais (Libras) de servidores das áreas de saúde e educação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52725/pl_494_2026_coronel_rosses_programa_valorizacao_a_familia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Valorização e Apoio à Família, voltado ao fortalecimento dos vínculos familiares, à promoção da parentalidade responsável e à prevenção de situações de vulnerabilidade social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52726/pl_495_2026_coronel_rosses_programa_educacao_em_valores.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Educação em Valores, Civismo e Identidade Cultural na rede pública municipal de ensino de Manaus</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52727/pl_496_2026_saimon_bessa_campanhas_combate_ao_abuso_e_a_exploracao_sexual_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação de campanhas de prevenção e combate ao abuso e à exploração sexual infantil em eventos esportivos voltados ao público infantojuvenil realizados no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52728/pl_497_2026_aldenor_lima_programa_qr_code_animal.pdf</t>
+  </si>
+  <si>
+    <t>"Instituir o Programa QR Code Animal – Maio Amarelo, de sinalização digital e visual nos pontos de ônibus e nos ônibus urbanos do Município de Manaus para prevenção ao atropelamento de animais, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52729/pl_498_2026_ze_ricardo_altera_lei_n_1118-1971_estatuto_dos_servidores_publicos.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei nº 1.118/1971, de 1° de setembro de 1971, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Manaus, para acrescentar o parágrafo 4º ao artigo 155, assegurando a licença remunerada para o exercício de mandato classista em direção de sindicato ou associação de representação da categoria.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52730/pl_499_2026_kennedy_marques_participacao_comissao_de_meio_ambiente_controle_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a participação institucional da Comissão de Meio Ambiente da Câmara Municipal de Manaus no acompanhamento e controle social das políticas ambientais no Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52731/pl_500_2026_exe___mun_mens._24_2026_reajuste_comissionados.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE reajuste aos servidores ocupantes de cargos em comissão e funções gratificadas no âmbito do município de Manaus. (Mensagem n. 24).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52732/pl_501_2026_exe___mun_mens._25_2026_altera_auxilio-alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA o valor do auxílio-alimentação de que trata a Lei n. 2.859, de 14 de março de 2022 e dá outras providências. (Mensagem n. 25).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52733/pl_502_2026_exe___mun_mens._26_2026_altera_lei_n._3546_2025_gtc.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei n. 3.546, de 01 de outubro de 2025, e dá outras providências. (Mensagem n. 26).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52734/pl_503_2026_exe___mun_mens._27_2026_fixa_indice_de_reajuste_data-base.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice de reajuste dos servidores da Manaus Previdência referente à data-base 2025-2026. (Mensagem n. 27).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52735/pl_504_2026_exe___mun_mens._28_2026_reajuste_pgm.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice de reajuste dos servidores públicos da Procuradoria-Geral do Município (PGM), e estabelece outras providências. (mensagem n. 28)</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52736/pl_505_2026_exe___mun_mens._29_2026_reajuste_semef.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice de reajuste dos servidores públicos da Secretaria Municipal de Finanças, Planejamento e Tecnologia da Informação (Semef), para aplicação na Tabela de Remuneração e no valor do ponto fazendário e estabelece outras providências. (mensagem n. 29)</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52737/pl_506_2026_exe___mun_mens._30_2026_reajuste_remuneracao_semed.pdf</t>
+  </si>
+  <si>
+    <t>FIXA os índices de reajuste das remunerações dos Profissionais da Educação da Secretaria Municipal de Educação (Semed) e dá outras providências. (Mensagem n. 30/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52738/pl_507_2026_exe___mun_mens._31_2026_reajuste_pessoal_contratado.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice de reajuste do pessoal contratado nos termos da Lei Municipal n. 1425, de 26 de março de 2010, com alteração dada pela Lei Municipal n. 3.293, de 26 de março de 2024 e dá outras providências. (Mensagem n. 31/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52739/pl_508_2026_exe___mun_mens._32_2026_reajuste_clt.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice de reajuste dos contratados sob o Regime da Consolidação das Leis Trabalhistas (CLT), e dá outras providências. (Mensagem n. 32/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52740/pl_509_2026_exe___mun_mens._33_2026_reajuste_area_nao_especifica.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice de reajuste dos servidores públicos da Área Não Específica e dá outras providências. (Mensagem n. 33/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52741/pl_510_2026_exe___mun_mens._34_2026_reajuste_remuneracao_semsa.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE reajuste salarial aos servidores da Secretaria Municipal de Saúde e dá outras providências. (Mensagem n. 34/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52742/pl_511_2026_exe___mun_mens._35_2026_indice_salarial_immu.pdf</t>
+  </si>
+  <si>
+    <t>FIXA o índice salarial dos empregados públicos do Instituto Municipal de Mobilidade Urbana (IMMU) e estabelece outras providências. (Mensagem n. 35/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52743/pl_512_2026_exe___mun_mens._36_2026_cria_programa_de_parcerias_e_investimentos.pdf</t>
+  </si>
+  <si>
+    <t>CRIA o Programa de Parcerias de Investimentos do Poder Executivo Municipal e dá outras providências. (Mensagem n. 36/2026).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52744/pl_513_2026_mitoso_programa_qualificacao_profissional_guarda_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para o Programa de Incentivo à Qualificação Profissional dos Agentes da Guarda Municipal de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52745/pl_514_2026_mitoso_politica_capacitacao_economia_digital_e_tecnologia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Capacitação da Juventude para Economia Digital e Tecnologias Inovadoras no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52748/pl_515_2026_diego_afonso_prevencao_a_namofobia.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção e Prevenção à Nomofobia relacionada ao uso excessivo de telefones celulares no município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52749/pl_516_2026_diego_afonso_inclusao_social_por_meio_de_parcerias_publico-privadas.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a promoção da inclusão social, saúde e bem-estar de pessoas com deficiência física, especialmente cadeirantes, por meio do incentivo a parcerias público-privadas com academias de ginástica e centros esportivos no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52750/pl_517_2026_kennedy_marques_caes_de_assistencia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Cadastro Municipal de Cães de Assistência e estabelece normas para acesso, identificação, direitos e penalidades no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52751/pl_518_2026_rodrigo_guedes_proibicao_execucao_excessiva_de_reparos_asfalticos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a proibição dos comumente chamados “buracos pra cima” ou “mondrongos”, vetando a execução excessiva de reparos asfálticos (tapa-buracos) que resultem em ondulações, saliências ou irregularidades transversais nas vias públicas do Município de Manaus e estabelece critérios técnicos para o recapeamento integral.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52752/pl_519_2026_rodrigo_guedes_proibicao_de_recebimento_de_beneficios_para_quem_realiza_pratica_de_apostas.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE a proibição de recebimento de benefícios sociais municipais para quem realiza a prática de apostas eletrônicas e jogos de azar (bets), instituindo critérios de elegibilidade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52753/pl_520_2026_rodrigo_guedes_bolsa_cursinho.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal “Bolsa-Cursinho”, destinado à criação de vagas em cursos preparatórios para o vestibular e concursos para pessoas de baixa renda, mediante a concessão de incentivos tributários a instituições de ensino particulares no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52754/pl_521_2026_rodrigo_guedes_cronogramas_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a obrigatoriedade do alinhamento, sincronização e compartilhamento de cronogramas de obras entre o Poder Executivo Municipal, por _x000D_
+meio da Secretaria Municipal de Infraestrutura (SEMINF), e as empresas concessionárias de serviços públicos de água, esgoto, energia elétrica, gás e _x000D_
+telecomunicações, estabelece normas para a recomposição do pavimento asfáltico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52758/pl_522_2026_sergio_bare_utilidade_publica_associacao_dos_catadores.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA de Utilidade Pública à Associação dos Catadores, Reutilizadores e Processadores, Transformadores e Beneficiadores de Materiais Recicláveis – Manaus Ecocidadão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52759/pl_523_2026_ze_ricardo_auxilio-moradia_emergencial.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a criação do Programa Municipal de Auxílio-Moradia Emergencial destinado às mulheres vítimas de violência doméstica e _x000D_
+familiar no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52760/pl_524_2026_diego_afonso_programa_manaus_inova_e_ruas_vivas.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do Programa Manaus Inova &amp; Ruas Vivas, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52761/pl_525_2026_roberto_sabino_enfrentamento_assedio_moral_admnistracao_publica.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a criação da Politica Municipal de Prevenção e enfrentamento ao Assédio Moral no âmbito da administração Pública Municipal de Manaus e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52762/pl_526_2026_roberto_sabino_instalacao_de_barras_de_apoio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da instalação de barras de apoio, conforme a norma ABNT NBR 9050:2020, em banheiros, sanitários e vestiários de espaços públicos e em construções habitacionais de interesse social (populares).</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52763/pl_527_2026_roberto_sabino_proibe_tratamentos_hormonais_para_mundaca_de_genero_em_menores_de_idade.pdf</t>
+  </si>
+  <si>
+    <t>Proíbe a realização ou custeio de quaisquer tratamentos ou procedimentos hormonais e cirúrgicos para a mudança de gênero em menores de dezoito anos no âmbito do Município de Manaus e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52764/pl_528_2026_diego_afonso_calendario_semana_robotica.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal da Robótica no Calendário Oficial de eventos do município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52515/pr_001-2026_mesa_diretora_aprova_programacao_de_investimentos_a.pdf</t>
   </si>
   <si>
     <t>Aprova a Programação de Investimento da Prefeitura de Manaus, referente ao exercício de 2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52556/pr_002-2026_aldenor_lima_altera_ri_assistencia_social.pdf</t>
   </si>
   <si>
     <t>ALTERA o inciso VI, do Art. 174, da Resolução nº. 92, de 9.12.20215 – Regimento Interno da Câmara Municipal de Manaus, para atualizar a terminologia _x000D_
 referente à área da Assistência Social.</t>
   </si>
   <si>
     <t>CAPITÃO CARPÊ_x000D_
 JANDER LOBATO_x000D_
 KENNEDY MARQUES PROTETOR_x000D_
 RODRIGO GUEDES_x000D_
@@ -3195,50 +3603,56 @@
     <t>ACRESCENTA o art. 151-A ao Regimento Interno da Câmara Municipal de Manaus, para dispor sobre a reapresentação de proposições arquivadas ao final da sessão legislativa e preservar a autoria parlamentar.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52670/pr_004-2026_mesa_diretora_aprova_indicacao_de_ebenezer_albuquerque_diretor-presidente_da_ageman.pdf</t>
   </si>
   <si>
     <t>APROVA a indicação do senhor Ebenezer Albuquerque Bezerra para o cargo de Diretor-Presidente da Agência Reguladora dos Serviços Públicos Delegados do Município de Manaus (Ageman).</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Loman</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52379/pel_001_2026_rodinei_ramos_altera_9o_art._280_da_loman.pdf</t>
   </si>
   <si>
     <t>ALTERA o §9º do Art. 280 da Lei Orgânica do Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52678/pel_002_2026_mitoso_acrescenta_o_inciso_xii_ao_artigo373_da_loman.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XII ao artigo 373 da Lei Orgânica de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52696/pel_003_2026_paulo_tyrone_altera_o_art._147__da_loman.pdf</t>
+  </si>
+  <si>
+    <t>Altera os § 13, inciso I e §16 do art. 147 da Lei Orgânica do Município de Manaus para redefinir o percentual das emendas parlamentares individuais e de bancada ao Projeto de Lei Orçamentária Anual e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ALDENOR LIMA_x000D_
 ALLAN CAMPELO_x000D_
 CAPITÃO CARPÊ_x000D_
 CORONEL ROSSES_x000D_
 DIEGO AFONSO_x000D_
 DIONE CARVALHO_x000D_
 DR. EDUARDO ASSIS_x000D_
 ELAN ALENCAR_x000D_
 EURICO TAVARES_x000D_
 EVERTON ASSIS_x000D_
 GILMAR NASCIMENTO_x000D_
 IVO NETO_x000D_
 JAILDO OLIVEIRA_x000D_
 JANDER LOBATO_x000D_
 JOÃO PAULO JANJÃO_x000D_
 KENNEDY MARQUES PROTETOR_x000D_
 MARCELO SERAFIM_x000D_
@@ -3340,114 +3754,210 @@
 YOMARA LINS_x000D_
 ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52587/pdl_006_2026_ver_prof_samuel_medalha_de_ouro_ieda_frota_gomes.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Ouro Cidade de Manaus, à Senhora Ieda Frota Gomes, e dá outras providências.</t>
   </si>
   <si>
     <t>ROSIVALDO CORDOVIL</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52589/pdl_007_2026_ver_rosivaldo_cordovil_medalha_de_ouro_diego_silva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao senhor Diego Silva de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52641/pdl_008_2026_ver_rosivaldo_cordovil_medalha_de_ouro_luciano_rodrigues.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao senhor Luciano Rodrigues de Melo Gomes e dá outras providências.</t>
   </si>
   <si>
+    <t>ALDENOR LIMA_x000D_
+ALLAN CAMPELO_x000D_
+DAVID REIS_x000D_
+DIEGO AFONSO_x000D_
+DIONE CARVALHO_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MARCO CASTILHOS_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO SÁ_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52664/pdl_009_2026_ver_prof_samuel_medalha_de_ouro_arone_do_nascimento_bentes.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Ouro Cidade de Manaus, ao Senhor Arone do Nascimento Bentes, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52689/pdl_010_2026_ver_saimon_bessa_cidadao_de_manaus_carlos_eduardo_bessa_de_sa.pdf</t>
   </si>
   <si>
     <t>CONCEDE o Diploma de Cidadão de Manaus ao Sr. Carlos Eduardo Bessa De Sá, Deputado Estadual do Estado do Amazonas.</t>
   </si>
   <si>
+    <t>ALDENOR LIMA_x000D_
+ALLAN CAMPELO_x000D_
+CAPITÃO CARPÊ_x000D_
+CORONEL ROSSES_x000D_
+DIONE CARVALHO_x000D_
+DR. EDUARDO ASSIS_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MITOSO_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS_x000D_
+ZÉ RICARDO</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52693/pdl_011_2026_ver_jander_lobato_medalha_de_ouro_flavio_fayad.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao Dr. Flávio Tendolo Fayad e dá outras providências.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52289/vt_001_pl_133-2025_ver_jaildo_mens105_2025.pdf</t>
   </si>
   <si>
     <t>VETO ao Projeto de Lei 133/2025, de autoria do Vereador Jaildo de Oliveira Silva que “ALTERA e acrescenta dispositivos ao art. 8. ° e ao art. 21 da Lei n. 2.898, de 09 de junho de 2022, que “Dispõe sobre os Serviços de Transporte Público Coletivo de Passageiros no Município de Manaus. Mensagem 105/2025.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52653/vt_002_pl_144-2025_ver_ubirajara_mens12_2026.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL ao Projeto de Lei n. 044/2025, de autoria do Vereador Ubirajara Rosses do Nascimento Júnior que "INSTITUI o Dia do Auxiliar de Serviços Gerais e Dispõe sobre medidas de capacitação, valorização e segurança desses profissionais no âmbito do município de Manaus.” Mensagem n.12/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52654/vt_003_pl_443-2023_ver_dione_mens13_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei n. 443/2023, de autoria do Vereador Dione Carvalho dos Santos que “DISPÕE sobre a instalação de banheiros públicos para o uso social de pessoas em situação de rua no âmbito do município de Manaus”. Mensagem n.13/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52655/vt_004_pl_029-2025_ver_marco_mens14_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei 029/2025, de autoria do Vereador Marco Antônio Andrade Castilhos Filho que “DISPÕE sobre a proteção do direito a educação das pessoas com deficiência nas instituições privadas de ensino localizadas no município de Manaus e da outras disposições”. Mensagem n.14/2026</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52694/vt_005_pl_109-2025_ver_joao_paulo_janjao_mens19_2026.pdf</t>
   </si>
   <si>
     <t>VETO ao Projeto de Lei 109/2025, de autoria do Vereador João Paulo Melo da Fonseca que “INSTITUI a cota de bolsa universitária para pais de crianças com Transtorno do Espectro Autista (TEA) de baixa renda”. Mensagem n. 19/2026.</t>
   </si>
   <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52717/vt_006_pl_013-2025_ver_ivo_neto_mens20_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL ao Projeto de Lei 013/2025, de autoria do Vereador Ivo Santos da Silva Neto que ”INSTITUI, a realização do ecocardiograma fetal durante o pré-natal para detecção precoce de anomalias cardíacas congênitas, visando à proteção da saúde materna e fetal no município de Manaus”. Mensagem n. 20/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52755/vp_007_pl_039-2025_ver_marco_castilhos_mens37_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Projeto de Lei 039/2025, de autoria do Vereador Marco Antônio Andrade Castilhos Filho que “INSTITUI e Inclui no Calendário Oficial do Município de Manaus a Corrida Maria de Fátima, em alusão ao Dia Nacional da Pessoa com Deficiência”. Mensagem n. 37/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52756/vp_008_pl_322-2024_vereverton_assis_mens38_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL ao Projeto de Lei 322/2024, de autoria do Vereador Everton Assis dos Santos que “ESTABELECE a Política de Garantias as Pessoas com Albinismo”. Mensagem n. 38/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52757/vp_009_pl_331-2023_ver._yomara_lins_mens39_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL ao Projeto de Lei 331/2023, de autoria da Vereadora Yomara Jesuína Lins Rodrigues que “INSTITUI a Semana Municipal de Conscientização e Realização de Exames de Rotina na cidade de Manaus e dá outras providências”. Mensagem n. 39/2026.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52448/plc_001_2026_ver_raiff_matos_altera_lc_003_2014_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>ALTERA dispositivos da Lei Complementar nº 003, de 16 de janeiro de 2014, que "Dispõe sobre o Código de Obras e Edificações do Município de Manaus", para estabelecer normas de segurança para a instalação de infraestrutura de recarga de veículos elétricos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52714/plc_002_2026_executivo_municipal_estabelece_normas_de_sustentabilidade_economica.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE normas de sustentabilidade econômica, fiscal e de planejamento do Poder Executivo Municipal, e dá outras providências. Mensagem n. 23/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52715/plc_003_2026_executivo_municipal_altera_lc_027_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei Complementar n. 27, de 19 de novembro de 2025, e dá outras providências. Mensagem n. 22/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3751,56 +4261,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52203/pl_001_2026_ver__jaildooliveirasilva_dia_do_advogado_criminalista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52204/pl_002_2026_ver__eurico_tavares_atenca_a_pessoa_com_escoliose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52205/pl_003_2026_ver__eurico_tavares_dia_municipal_para_acao_climatica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52206/pl_004_2026_ver__ivo_neto_onde_buscar_ajuda_social_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52207/pl_005_2026_ver__eurico_tavares_dia_municipal_tecnico_seguranca_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52208/pl_006_2026_ver__eurico_tavares_dia_o_psicologo_infantil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52209/pl_007_2026_ver__eurico_tavares_dia_do_geriatra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52210/pl_008_2026_ver__eurico_tavares_dia_do_psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52211/pl_009_2026_ver__eurico_tavares_dia_municipal_de_conscientizacao_e_prevencao_do_cancer_gastrico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52212/pl_010_2026_ver__eurico_tavares_acoes_para_reducao_da_taxa_de_mortalidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52213/pl_011_2026_ver__eurico_tavares_dia_do_influenciador_e_criador_de_conteudo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52214/pl_012_2026_ver__eurico_tavares_dia_municipal_do_comerciante_autonomo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52215/pl_013_2026_ver__eurico_tavares_dia_municipal_do_profissional_da_beleza.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52216/pl_014_2026_ver__rodrigo_guedes_programa_municipal_de_calcadas_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52217/pl_015_2026_ver__eurico_tavares_dia_unicipal_do_terceiro_setor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52218/pl_016_2026_ver__eurico_tavares_facilidades_a_pessoas_em_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52219/pl_017_2026_ver__eurico_tavares_mes_de_conscientizacao_e_prevencao_da_artrite_reumatoide_e_outras_doencas_cronicas_em_idosos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52220/pl_018_2026_ver__eurico_tavares_dia_do_garcom_e_da_garconete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52221/pl_019_2026_ver__ivo_neto_carteira_funcional_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52222/pl_020_2026_ver__rodrigo_guedes_programa_mae_manauara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52223/pl_021_2026_ver__ivo_neto_fornecimento_gratuito_identificacao_de_pessoa_autista_para_carros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52224/pl_022_2026_ver__ivo_neto_semana_de_conscientizacao_das_doencas_oculares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52225/pl_023_2026_ver__eurico_tavares_dia_municipal_do_orgulho_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52226/pl_024_2026_ver__joao_paulo_janjao_marco_regulatorio_da_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52227/pl_025_2026_ver_rodrigo_guedes_obrigatoriedade_da_carta_de_direitos_dos_pacientes_em_todas_as_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52228/pl_026_2026_ver_eurico_tavares_dia_municipal_do_auxiliar_de_producao_e_operador.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52229/pl_027_2026_ver_ivoneto_politica_municipal_de_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52230/pl_028_2026_ver_rodrigo_guedes_uso_de_jardins_e_cercas_vivas_em_edificacoes_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52231/pl_029_2026_ver_rodrigo_guedes_programa_de_prevencao_e_combate_ao_assedio_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52232/pl_030_2026_ver_rodrigo_guedes_programa_de_limpeza_preventiva_de_bueiros_sarjetas_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52233/pl_031_2026_ver_rodrigo_guedes_camapnha_de_conscientizacao_depois_do_nao_e_assedio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52234/pl_032_2026_ver_marco_castilho_instalacao_de_pranchas_de_comunicacao_aumentativa_e_alternativa_em_espacos_publicos_a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52235/pl_033_2026_ver_prof_samuel_campanha_educativa_pe_na_faixa_pe_no_freio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52236/pl_034_2026_ver_rodrigo_guedes_disponibilizacao_para_acesso_publico_dos_curriculos_dos_ocupantes_de_cargos_em_comissoes_e_funcoes_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52237/pl_035_2026_ver_rodrigo_guedes_politica_municipal_de_gestao_e_destinacao_de_pneus_e_materiais_congeneres_em_parceria_com_o_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52238/pl_036_2026_ver_rodrigo_guedes_politica_municipal_de_aborizacao_comunitaria_participativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52239/pl_037_2026_ver_prof_samuel_seguranca_em_ambientes_infantis_com_medidas_preventivas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52240/pl_038_2026_ver_prof_samuel_programa_bolsa_de_talentos_para_criancas_e_adolescentes_com_altas_habilidades_ou_superdotacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52241/pl_039_2026_ver_prof_samuel_conscientizacao_sobre_os_riscos_e_maleficios_dos_jogos_de_azar_e_apostas_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52242/pl_040_2026_ver_sargento_salazar_tipificacao_de_infracoes_administrativas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52243/pl_041_2026_ver_sargento_salazar_programa_municipal_fila_da_saude_transparente_a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52244/pl_042_2026_ver_sargento_salazar_programa_de_requlificacao_de_areas_publicas_degradadas_a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52245/pl_043_2026_mesa_diretora_altera_a_lei_539_sobreverba_de_gabinete_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52246/pl_044_2026_ver_rodrigo_guedes_centro_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52247/pl_045_2026_ver_rodrigo_guedes_transmissao_das_sessoes_de_licitacao_realizadas_pela_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52248/pl_046_2026_ver_kennedy_marques_proibe_o_uso_de_poneis_para_atividades_de_recreacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52249/pl_047_2026_ver_rodrigo_guedes_destinacao_exclusiva_da_receita_arrecadada_com_multas_para_servicos_de_infraestruruta_viaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52250/pl_048_2026_ver_rodrigo_guedes_comprovante_de_denuncias_realizadas_por_cidadao_nos_distritos_de_obras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52251/pl_049_2026_ver_rodrigo_guedes_divulgacao_em_local_visivel_do_cardapio_da_merenda_escolar_nas_unidades_de_ensino_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52252/pl_050_2026_ver_rodrigo_guedes_inclusao_de_indicadores_de_desempenho_em_todos_os_programas_sociais_financiados_com_recursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52253/pl_051_2026_ver_rodrigo_guedes_protecao_da_fauna_silvestre_areas_de_preservacao_rotas_seguras_e_penalidades_para_a_destruicao_de_habitats_naturais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52254/pl_052_2026_ver_rodrigo_guedes_proibe_o_recapeamento_asfaltico_de_vias_publicas_que_possuam_previsao_de_obras_de_rede_de_esgotamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52255/pl_053_2026_ver_paulo_tyrone_semana_de_conscientizacao_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52256/pl_054_2026_ver_rodrigo_guedes_revoga_a_lei_1534-2010_sobre_a_zona_azul_e_autoriza_o_poder_executivo_a_delegar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52257/pl_055_2026_ver_rodrigo_guedes_centro_municipal_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52258/pl_056_2026_ver_rodrigosa_manaus_move_servico_de_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52259/pl_057_2026_ver_kennedy_marques_incentivo_para_a_criacao_da_parada_segura_para_o_desembarque_fora_da_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52260/pl_058_2026_ver_rodrigosa_politica_municipal_rota_segura_escolar_para_protecao_da_comunidade_estudantil_no_transito_urbano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52261/pl_059_2026_ver_kennedy_marques_programa_de_producao_de_mudas_nativas_para_prevencao_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52262/pl_060_2026_ver_kennedy_marques_capacitacao_continua_dos_profissionais_da_educacao_da_rede_publica_em_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52263/pl_061_2026_ver_rodrigosa_dia_do_moto_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52264/pl_062_2026_ver_rodrigosa_suspensao_de_alvaras_concedidos_pelo_municipio_em_casos_de_violencia_domestica_e_familiar_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52265/pl_063_2026_ver_rodrigosa_utilizar_cameras_de_radares_para_identificar_veiculos_objeto_de_furtos_ou_roubo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52266/pl_064_2026_ver_prof_samuel_centro_de_exames_preventivos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52267/pl_065_2026_ver_prof_samuel_plataforma_de_transparencia_pedagogica_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52268/pl_066_2026_ver_paulo_tyrone_politica_municipal_de_incentivo_ao_esporte_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52269/pl_067_2026_ver_aldenor_lima_politica_de_acao_climatica_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52270/pl_068_2026_ver_aldenor_lima_considera_de_utilidade_publica_o_instituto_abrace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52271/pl_069_2026_ver_paulo_tyrone_programa_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52272/pl_070_2026_ver_aldenor_lima_politica_de_protecao_aos_animais_de_mulheres_em_situacao_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52273/pl_071_2026_ver_aldenor_lima_politica_reconhecimento_da_familia_multiespecie.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52274/pl_072_2026_ver_rodrigo_guedes_proibicao_propaganda_relativas_a_uso_de_emendas_a_excecao_das_placas_de_obras_obrigatorias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52275/pl_073_2026_ver_aldenorlima_protecao_animal_nos_condominios_promovidos_pelo_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52276/pl_074_2026_ver_kennedy_marques_medidas_na_prevencao_e_combate_aos_alagamentos_em_periodos_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52277/pl_075_2026_ver_aldenorlima_incentivo_a_cultura_da_adocao_tardia_de_animais_adultos_e_especiais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52278/pl_076_2026_ver_aldenorlima_apoio_alimentar_para_animais_de_tutores_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52279/pl_077_2026_ver_aldenorlima_protecao_animal_em_obras_publicas_e_areas_sob_responsabilidade_do_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52280/pl_078_2026_ver_rodrigo_guedes_restricao_a_pintura_de_passeios_pracas_e_predios_publicos_com_identidade_visual_de_marcas_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52281/pl_079_2026_ver_aldenorlima_selo_rua_amiga_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52282/pl_080_2026_ver_sargento_salazar_programa_patrulha_integrada_municipal_a.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52283/pl_081_2026_ver_aldenorlima_semana_dos_medicos_veterinarios_e_zootecnistas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52284/pl_082_2026_ver_rodrigo_guedes_proibicao_de_colagens_em_espacos_privados.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52285/pl_083_2026_ver_rodrigo_guedes_proibicao_de_implantacao_de_servico_de_urbanizacao_em_aglomeracoes_de_pessoas_de_invasao_de_terras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52286/pl_084_2026_ver_everton_assis_utilidade_publica_instituto_saber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52287/pl_085_2026_ver_joao_paulo_janjao_programa_de_contrapartida_de_melhoria_urbana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52288/pl_086_2026_ver_joao_paulo_janjao_programa_de_incentivo_a_participacao_em_olimpiadas_cientificas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52290/pl_087_2026_executivo_escola_municipal_carlos_santos_mens_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52291/pl_088_2026_executivo_reajuste_salarial_profissionais_da_saude_e_agentes_mens_-_002-2026_a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52292/pl_089_2026_ver_joao_paulo_janjao_passe_livre_mae_atipica_manauara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52293/pl_090_2026_ver_saimon_bessa_instituicao_clube_de_maes_unidas_do_castanheira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52294/pl_091_2026_ver_paulo_tyrone_zona_sensoriais_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52295/pl_092_2026_ver_paulo_tyrone_politica_municipal_de_capacitacao_multiprofissional_em_tea.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52296/pl_093_2026_ver_paulo_tyrone_cadastro_tecnico_municipal_de_obras_e_profissionais_habilitados_responsaveis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52297/pl_094_2026_ver_sargento_salazar_sinalizacao_indicativa_da_presenca_de_radares_e_equipamentos_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52298/pl_095_2026_ver_paulo_tyrone_programa_escola_aberta_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52299/pl_096_2026_ver_jaildo_oliveira_higienizacao_das_academias_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52300/pl_097_2026_ver_sargento_salazar_vinculacao_de_eventos_a_inexistencia_de_obras_essenciais_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52301/pl_098_2026_ver_jaildo_oliveira_lei_rede_do_bem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52302/pl_099_2026_ver_prof_samuel_entrega_de_bolsa_enxoval.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52303/pl_100_2026_ver_ivo_neto_dia_municipal_do_paratleta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52304/pl_101_2026_ver_paulo_tyrone_projeto_comercio_seguro_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52305/pl_102_2026_ver_paulo_tyrone_projeto_adaptacao_dos_carrinhos_de_supermercados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52306/pl_103_2026_ver_paulo_tyrone_programa_de_prevencao_da_violencia_e_de_gestao_de_crises_em_ambientes_escolares.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52307/pl_104_2026_ver_paulo_tyrone_altera_a_lei_2411_questionario_m-chat_como_instrumento_informativo_de_rastreio_de_desenvolvimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52308/pl_105_2026_ver_jaildo_oliveira_alfabetizacao_da_pessoa_idosa_na_comunicacao_digital.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52309/pl_106_2026_ver_paulo_tyrone_dispositivos_de_acesso_facilitado_nos_onibus_facilitando_o_embarque_e_desembarque_de_pessoas_com_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52310/pl_107_2026_ver_paulo_tyrone_propaganda_educativa_sobre_o_tea_e_demais_deficiencias..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52311/pl_108_2026_ver_rodrigo_guedes_remocao_dos_telefones_publicos_inativos_e_com_defeitos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52312/pl_109_2026_ver_rodrigo_guedes_instalacao_de_grades_ou_redes_de_protecao_nas_janelas_de_programas_de_moradia_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52313/pl_110_2026_ver_paulo_tyrone_politica_com_foco_na_prevencao_de_inundacoes_deslizamentos_alagamentos_e_cheias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52314/pl_111_2026_ver_prof_samuel_dia_da_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52315/pl_112_2026_ver_sargento_salazar_fornecimento_de_fardamento_escolar_e_material_didatico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52316/pl_113_2026_ver_sargento_salazar_indenizacao_a_usuarios_do_zona_azul_em_caso_de_roubo_furto_ou_danos_materiais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52317/pl_114_2026_ver_prof_samuel_avaliacao_imc_dos_alunos_da_rede_privada_e_publica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52318/pl_115_2026_ver_prof_samuel_dia_das_familias_com_pessoas_desaparecidas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52319/pl_116_2026_ver_raulzinho_comemoracao_do_aniversario_de_manaus_na_avenida_alphaville.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52320/pl_117_2026_ver_prof_samuel_reserva_do_programa_de_moradia_popular_para_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52321/pl_118_2026_ver_prof_samuel_premiacao_das_melhores_decoracoes_natalinas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52322/pl_119_2026_ver_rodrigo_guedes_emprestimos_pela_prefeitura_sem_que_o_executivompreste_contas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52323/pl_120_2026_ver_rodrigo_guedes_divulgacao_de_aviso_de_obras_publicas_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52324/pl_121_2026_ver_marcelo_serafim_semana_municipal_do_seguro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52325/pl_122_2026_ver_paulo_tyrone_cadastro_municipal_de_reclamacoes_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52326/pl_123_2026_ver_paulo_tyrone_oportunidades_de_trabalho_e_renda_para_mulheres_cuidadoras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52327/pl_124_2026_ver_joelson_silva_normas_para_o_diagnostico_e_o_combate_do_hpv_atraves_do_teste_molecular.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52328/pl_125_2026_ver_joelson_silva_campanha_de_conscientizacao_e_prevencao_aos_crimes_de_perseguicao_contra_mulheres.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52329/pl_126_2026_ver_raiff_matos_dia_de_conscientizacao_sobre_as_experiencias_adversas_na_infancia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52330/pl_127_2026_ver_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52331/pl_128_2026_ver_yomara_lins_kit_lanche_para_pacientes_e_acompanhantes_em_tratamento_fora_do_domicilio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52332/pl_129_2026_ver_yomara_lins_obrigatoriedade_de_acompanhantes_para_pessoas_idosas_nas_ubs_e_policlinicas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52333/pl_130_2026_ver_mitoso_praticas_educacionais_transformadoras_como_incentivo_a_qualidade_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52334/pl_131_2026_ver_yomara_lins_prevencao_a_gravidez_na_adolescencia_e_incentivo_ao_planejamento_reprodutivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52335/pl_132_2026_ver_ivo_neto_ponto_de_embarque_e_desembarque_de_passageiros_de_aplicativos_de_mobilidade_urbana_no_centro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52336/pl_133_2026_ver_ivo_neto_campanha_sobre_a_sindrome_do_olho_seco.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52338/pl_134_2026_ver_ivo_neto_instituto_tecnologia_e_inclusao_social_stark.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52339/pl_135_2026_ver_paulo_tyrone_diferenciacao_de_produtos_alimenticios_similares_e_originais_nos_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52340/pl_136_2026_ver_paulo_tyrone_diretrizes_para_a_criacao_do_programa_municipal_maes_de_valor.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52341/pl_137_2026_ver_ivo_neto_novena_em_honra_a_sao_jose_operario_patrimonio_cultural_de_naturez_imaterial.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52342/pl_138_2026_ver_rodrigo_guedes_pagamento_com_dinheiro_publico_a_qualquer_meio_de_comunicacao_que_publiquem_conteudos_com_jogos_de_azar_nudez_ou_pornografia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52343/pl_139_2026_ver_rodrigo_guedes_reconstrucao_dentaria_para_mulheres_vitimas_de_violencia_domestica_no_sus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52344/pl_140_2026_ver_ivo_neto_semana_conscientizacao_dos_transtornos_alimentares.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52345/pl_141_2026_ver_ivo_neto_programa_de_conscientizacao_e_reciclagem_de_oleo_e_gordura_residual.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52346/pl_142_2026_ver_ivo_neto_trafego_de_veiculos_oficiais_dos_conselhos_tutelares_trafegar_nos_corredores_exclusivos_para_onibus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52347/pl_143_2026_ver_prof_samuel_utilidade_publica_instituto_amor_bondade_respeito_acolhimento_missao_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52348/pl_144_2026_ver_rodrigo_guedes_pcds_nao_precisem_renovar_anualmente_as_autorizacoes_de_gratuidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52349/pl_145_2026_ver_prof_samuel_semana_de_prevencao_e_conscientizacao_da_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52350/pl_146_2026_ver_ivo_neto_isercao_do_simbolo_mundial_do_tea_nos_uniformes_dos_estudantes_com_tea.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52351/pl_147_2026_ver_marcelo_serafim_contratacao_de_artistas_musicos_autorais_da_terra_na_abertura_dos_shows_nacionais_ou_internacionais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52352/pl_148_2026_ver_rodrigo_guedes_festival_afroamazonico_de_iemanja.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52353/pl_149_2026_ver_rodrigo_guedes_proibicao_de_areas_de_acesso_restritoem_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52354/pl_150_2026_ver_ivo_neto_campanha_permanente_de_sensibilizacao_e_incentivo_a_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52355/pl_151_2026_ver_ivo_neto_selo_empresa_amiga_da_saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52356/pl_152_2026_ver_ivo_neto_construcao_de_passarelas_cobertas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52357/pl_153_2026_ver_ivo_neto_campanha_de_conscientizacao_sobre_a_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52358/pl_154_2026_ver_ivo_neto_area_que_permita_uso_emergencial_pelos_veiculos_de_resgate_a_vida_nas_pracas_espacos_e_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52359/pl_155_2026_ver_ivo_neto_pessoas_fisicas_e_juridicas_responsaveis_por_obras_limparem_as_vias_publicas_apos_a_execucao_das_mesmas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52360/pl_156_2026_ver_diego_afonso_incentivo_ao_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52361/pl_157_2026_ver_diego_afonso_forum_de_representantes_comunitarios_por_zona_para_debater_as_demandas_no_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52362/pl_158_2026_ver_diego_afonso_vedacao_a_condenados_pelos_crimes_de_feminicidio__estrupo_ou_organizacao_criminosa_ao_exercicio_de_atividades_publicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52363/pl_159_2026_ver_diego_afonso_melhoria_da_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52364/pl_160_2026_ver_diego_afonso_conselho_permanente_de_representantes_comunitarios_por_zona_priorizar_e_acompanhar_as_demandas_comunitarias_de_cada_regiao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52365/pl_161_2026_ver_diego_afonso_locais_com_grande_fluxo_de_pessoas_haja_espaco_de_descompressao_para_pessoas_com_as_crises_de_tea.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52366/pl_162_2026_ver_diego_afonso_programa_de_prevencao_a_pichacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52367/pl_163_2026_ver_diego_afonso_regras_para_combater_invacoes_irregulares_em_terrenos_publicos_ou_particulares_em_areas_de_risco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52368/pl_164_2026_ver_diego_afonso_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52369/pl_165_2026_ver_marcelo_serafim_direito_a_dispensa_anual_para_realizacao_de_exames_preventivos_por_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52370/pl_166_2026_ver_marcelo_serafim_concessao_de_adicional_de_insalubridade_aos_profissionais_da_saude_em_exercicio_no_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52371/pl_167_2026_ver_marcelo_serafim_alteracao_da_lei_que_pribe_a_alteracao_da_denominacao_dos_logradouros_publicos_ja_denominados.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52372/pl_168_2026_ver_eurico_tavares_acesso_gratuito_a_internet_nos_locais_de_competencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52373/pl_169_2026_ver_marco_castilhos_reserva_de_20_das_vagas_de_concursos_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52374/pl_170_2026_ver_mitoso_prioridade_de_atendimento_as_maes_solos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52375/pl_171_2026_ver_mitoso_atencao_integral_as_pessoas_com_lupus.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52376/pl_172_2026_ver_joelson_silva_utilidde_publica_acanng.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52377/pl_173_2026_ver_aldenor_lima_altera_a_lei_1273_cemiterios_e_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52378/pl_174_2026_ver_diego_afonso_programa_brinquedoteca_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52380/pl_175_2026_ver_ivo_neto_sistemas_de_captacao_e_reuso_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52381/pl_176_2026_ver_ivo_neto_programa_saude_integral_da_mulher_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52382/pl_177_2026_ver_ivo_neto_transcricao_em_braile_nas_medalhas_placas_e_trofeus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52383/pl_178_2026_ver_ivo_neto_premio_jovens_escritores_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52384/pl_179_2026_ver_ivo_neto_conscientizacao_e_prevencao_a_intoxicacao_medicamentosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52385/pl_180_2026_ver_capitao_carpe_cursos_sobre_maternidade_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52386/pl_181_2026_ver_capitao_carpe_placas_informativas_em_obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52387/pl_182_2026_ver_allan_campelo_programa_voluntario_acolhedor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52388/pl_183_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52389/pl_184_2026_ver_allan_campelo_reconhecimento_e_valorizacao_das_linguas_e_culturas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52390/pl_185_2026_ver_allan_campelo_identificacao_voluntaria_de_motoristas_diagnosticados_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52391/pl_186_2026_ver_allan_campelo_programa_de_saude_mental_para_gestantes_e_puerperas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52392/pl_187_2026_ver_ivo_neto_faixa_elevada_para_travessia_de_pedestre_em_frente_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52393/pl_188_2026_ver_allan_campelo_programa_saude_bucal_para_criancas_e_adolescentes_com_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52394/pl_189_2026_ver_allan_campelo_inclusao_profissional_de_reabilitados.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52395/pl_190_2026_ver_ivo_neto_reserva_de_10_por_cento_das_vagas_de_estagio_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52396/pl_191_2026_ver_aldenor_lima_instituto_notre_dame.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52397/pl_192_2026_ver_allan_campelo_reeducacao_alimentar_com_foco_na_prevencao_da_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52398/pl_193_2026_ver_allan_campelo_proibicao_de_garrafas_de_vidro_destinadas_ao_consumo_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52399/pl_194_2026_ver_allan_campelo_programa_respira_escola.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52400/pl_195_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52401/pl_196_2026_ver_allan_campelo_programa_de_apoio_psiquico_aos_familiares_de_vitimas_de_suicidio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52402/pl_197_2026_ver_capitao_carpe_empresas_de_transporte_anexar_informativo_sobre_o_crime_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52403/pl_198_2026_ver_capitao_carpe_instituto_de_desenvolvimento_social_e_humano_anjos_dagua.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52404/pl_199_2026_ver_capitao_carpe_selo_escola_amiga_da_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52405/pl_200_2026_ver_ze_ricardo_programa_de_incentivo_as_batalhas_de_rimas_saraus_e_aos_slams.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52406/pl_201_2026_ver_allan_campelo_enfrentamento_a_sindrome_de_burnout.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52407/pl_202_2026_ver_allan_campelo_atencao_integral_a_pessoa_com_asma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52408/pl_203_2026_ver_allan_campelo_atendimento_prioritario_a_mulheres_vitimas_de_violencia_de_qualquer_natureza.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52409/pl_204_2026_ver_allan_campelo_mulher_afro_e_indigena_em_foco.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52410/pl_205_2026_ver_allan_campelo_bolsa_ribeirinho_estudantil.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52411/pl_206_2026_ver_allan_campelo_integracao_familiar_escolar_e_terapeutica_para_o_desenvolvimento_de_criancas_pcds.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52412/pl_207_2026_ver_allan_campelo_premio_atleta_mulher_do_ano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52413/pl_208_2026_ver_allan_campelo_programa_abraco_dourado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52414/pl_209_2026_ver_allan_campelo_criacao_do_banco_municipal_de_medicamentos_oncologicos_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52415/pl_210_2026_ver_allan_campelo_dia_dos_pais_avos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52416/pl_211_2026_ver_allan_campelo_diagnostico_precoce_do_cancer_infantil.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52417/pl_212_2026_ver_allan_campelo_programa_gestante_segura.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52418/pl_213_2026_ver_allan_campelo_forum_permanente_de_enfrentamento_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52419/pl_214_2026_ver_allan_campelo_utilizacao_de_veiculos_publicos_para_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52420/pl_215_2026_ver_allan_campelo_atendimento_domiciliar_paliativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52421/pl_216_2026_ver_allan_campelo_programa_escola_acessivel_e_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52422/pl_217_2026_ver_allan_campelo_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52423/pl_218_2026_ver_allan_campelo_programa_cultura_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52424/pl_219_2026_ver_allan_campelo_inclusao_de_pessoas_com_deficiencia_na_comunicacao_publica.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52425/pl_220_2026_ver_kennedy_marques_cooperacao_e_promocao_do_bem-estar_animal_em_espacos_de_cativeiro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52426/pl_221_2026_ver_sargento_salazar_procedimento_simplificado_veiculos_causados_por_irregularidades.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52427/pl_222_2026_ver_kennedy_marques_proibe_animais_para_tracao_de_veiculos_ou_cargas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52428/pl_223_2026_ver_kennedy_marques_programa_oficina_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52429/pl_224_2026_ver_kennedy_marques_captura_esterilizacao_e_devolucao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52430/pl_225_2026_ver_kennedy_marques_aplicativo_manaus_limpa_aa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52431/pl_226_2026_ver_kennedy_marques_adocao_institucional_de_animais.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52432/pl_227_2026_ver_kennedy_marques_censo_de_animais_domesticos_em_condominios.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52433/pl_228_2026_ver_kennedy_marques_casinhas_removiveis_animais_comunitarios_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52434/pl_229_2026_ver_kennedy_marques_passe_manaus_museu_em_familia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52435/pl_230_2026_ver_kennedy_marques_destinacao_de_restos_de_alimentos_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52436/pl_231_2026_ver_kennedy_marques_programa_intinerante_de_saude_reprodutiva_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52437/pl_232_2026_ver_kennedy_marques_ecobarreira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52438/pl_233_2026_ver_kennedy_marques_prioridade_na_castracao_de_caes_e_gatos_diagnosticados_com_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52439/pl_234_2026_ver_kennedy_marques_banco_de_racao_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52440/pl_235_2026_ver_kennedy_marques_destinacao_de_madeiras_para_uso_por_artesaos_locais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52441/pl_236_2026_ver_kennedy_marques_proibicao_de_substancias_adesivas_em_muros_e_demais_estruturas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52442/pl_237_2026_ver_kennedy_marques_avaliacao_periodica_das_areias_de_creches.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52443/pl_238_2026_ver_kennedy_marques_veterinarios_notificarem_a_dema_o_obito_de_animais_com_indicios_de_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52444/pl_239_2026_ver_kennedy_marques_implementacao_e_regulamentacao_da_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52445/pl_240_2026_ver_kennedy_marques_comercializacao_adocao_posse_e_exposicao_de_coelhos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52446/pl_241_2026_ver_kennedy_marques_atribuicao_ao_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52449/pl_242_2026_ver_gilmar_nascimento_premio_merito_esportivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52450/pl_243_2026_ver_gilmar_nascimento_politica_municipal_tea.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52451/pl_244_2026_ver_gilmar_nascimento_mes_prevencao_hpv.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52452/pl_245_2026_ver_rodrigo_sa_programa_alerta_juventude_segura.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52453/pl_246_2026_ver_amauri_gomes_altera_lei_3.312_2024_castramoveis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52454/pl_247_2026_ver_mitoso_alertas_de_desaparecimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52455/pl_248_2026_ver_ze_ricardo_programa_horta_escolar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52456/pl_249_2026_ver_ze_ricardo_exames_preventivos_do_cancer_de_mama_e_do_colo_de_utero.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52457/pl_250_2026_ver_raiff_matos_dias_das_maes_e_do_dia_dos_pais_nas_instituicoes_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52458/pl_251_2026_ver_raiff_matos_protecao_de_criancas_e_adolescentes_em_eventos_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52459/pl_252_2026_executivo_estrutura_organizacional_semsa_mens_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52460/pl_253_2026_executivo_acrescenta_requisitos_e_obrigacoes_guarda_municipal_mens_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52461/pl_254_2026_raiff_matos_seguranca_e_protecao_digital_a_crianca_e_ao_adolescente.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52462/pl_255_2026_ze_ricardo_espacos_publicos_para_exposicao_de_artes_visuais.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52463/pl_256_2026_ze_ricardo_avaliacao_periodica_das_estruturas_fisicas_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52464/pl_257_2026_ze_ricardo_utilidade_publica_a_coordenacao_dos_povos_indigenas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52465/pl_258_2026_ze_ricardo_orcamento_crianca.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52466/pl_259_2026_ze_ricardo_programa_permanente_de_exames_preventivos_do_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52467/pl_260_2026_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52468/pl_261_2026_ze_ricardo_centro_diagnostico_oncologico.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52469/pl_262_2026_sergio_bare_dispensa_o_uso_do_uniforme_escolar_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52470/pl_263_2026_roberto_sabino_reservas_de_vagas_em_vias_e_logradouros_publicos_para_pessoas_com_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52471/pl_264_2026_jaildo_oliveira_desconto_iptu_proprietarios_que_realizarem_a_limpeza_de_pichacoes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52472/pl_265_2026_capitao_carpe_sancoes_administrativas_a_serem_aplicadas_em_casos_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52474/pl_266_2026_capitao_carpe_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52475/pl_267_2026_rodinei_ramos_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52476/pl_268_2026_capitao_carpe_fisioterapia_parto_e_pos-parto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52477/pl_269_2026_rodrigo_guedes_programa_estagio_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52478/pl_270_2026_amauri_gomes_estimulo_a_vigilancia_cidada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52479/pl_271_2026_amauri_gomes_erecapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52480/pl_272_2026_yomara_lins_progama_condominio_seguro_no_transito.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52481/pl_273_2026_ze_ricardo_articulacao_de_juventude_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52482/pl_274_2026_rodrigo_sa_priorizacao_de_vagas_em_cursos_livres_para_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52483/pl_275_2026_raulzinho_semana_da_mulher_no_transito.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52484/pl_276_2026_jaildo_oliveira_custeio_do_servico_publico_de_transporte_coletivo_urbano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52485/pl_277_2026_rodrigo_guedes_teleatendimento_especializados_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52486/pl_278_2026_rodrigo_guedes_criterios_para_programas_de_transferencia_de_renda_de_nutricao_infantil.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52487/pl_279_2026_rodrigo_guedes_vedacao_de_nomeacao_de_parentes_de_vereadores_para_cargos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52488/pl_280_2026_rodrigo_guedes_afixacao_dos_direitos_dos_pacientes_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52489/pl_281_2026_rodrigo_guedes_proibe_o_recapeamento_de_vias_com_previsao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52490/pl_282_2026_rodrigo_guedes_gestao_e_destinacao_de_pneus_e_materiais_congeneres.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52491/pl_283_2026_diego_afonso_programa_musica_regional.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52492/pl_284_2026_executivo_feira_do_polo_digital_de_manaus_mens_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52493/pl_285_2026_executivo_parques_lineares_urbanos_mens_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52494/pl_286_2026_executivo_credito_adicional_especial_fundo_municipal_de_saude_mens_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52495/pl_287_2026_diego_afonso_equipara_transplantado_a_pcd.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52496/pl_288_2026_diego_afonso_programa_ver_e_trabalhar.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52497/pl_289_2026_mitoso_programa_dia_agentes_funerarios.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52498/pl_290_2026_diego_afonso_programa_reinsercao_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52499/pl_291_2026_gilmar_nascimento_conexao_vital_manaus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52500/pl_292_2026_ivo_neto_turismo_religioso_catolico.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52501/pl_293_2026_dione_carvalho_musica_eletronica_manifestacao_cultural_imaterial_do_pratimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52502/pl_294_2026_dione_carvalho_carteira_da_pessoa_cardiopata.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52503/pl_295_2026_dione_carvalho_periodo_de_iluminacao_amarela_intermitente.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52504/pl_296_2026_diego_afonso_utilidade_publica_bioagro.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52505/pl_297_2026_eurico_tavares_politica_municipal_climaterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52506/pl_298_2026_jaildo_oliveira_modifica_lei_2295_2018_multa_lixo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52507/pl_299_2026_eurico_tavares_politica_municipal_apoio_acolhimento_climaterio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52508/pl_300_2026_eurico_tavares_politica_municipal_atencao_integral_climaterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52509/pl_301_2026_capitao_carpe_carteira_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52510/pl_302_2026_capitao_carpe__certificado_empresa_cidada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52511/pl_303_2026_eurico_tavares__inclusao_digital_rural.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52512/pl_304_2026_eurico_tavares__pontos_de_embarque_e_desembraque_pedis.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52513/pl_305_2026_rodrigo_guedes_campanha_desaparecimento_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52514/pl_306_2026_rodrigo_guedes_programa_participacao_cidada_na_fiscalizacao_descarte_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52516/pl_307_2026_gilmar_nascimento__isolamento_fisico_choques_eletricos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52517/pl_308_2026_capitao_carpe_farmacias_privadas_credenciadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52518/pl_309_2026_capitao_carpe_unidades_de_saude_corpo_de_delito.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52519/pl_310_2026_aldenor_lima_comunicacao_obrigatoria_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52520/pl_311_2026_rodinei_ramos_modernizacao_do_sistema_de_fiscalizacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52521/pl_312_2026_ivo_neto_utilidade_publica_ipdec.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52522/pl_313_2026_joelson_silva_conscientizacao_a_respeito_da_prematuridade.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52523/pl_314_2026_ivo_neto_esportes_nos_bairros_em_areas_verdes_publicas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52524/pl_315_2026_ivo_neto_semana_municipal_do_esporte_de_rua.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52525/pl_316_2026_rodrigo_guedes_plano_de_seguranca_pmspds.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52526/pl_317_2026_rodinei_ramos_penalidades_administrativa_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52527/pl_318_2026_capitao_carpe_transporte_seguro_mulher.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52529/pl_319_2026_amauri_gomes_filmagem_dos_servicos_de_de_banho_e_tosa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52530/pl_320_2026_ivo_neto_dia_da_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52531/pl_321_2026_ivo_neto_cordao_roxo_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52532/pl_322_2026_ivo_neto_cordao_verde_transtornos_de_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52533/pl_323_2026_ivo_neto_campanha_crianca_sem_sinal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52534/pl_324_2026_ivo_neto_programa_cultura_delas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52535/pl_325_2026_ivo_neto_placas_de_descarte_irregular_e_suas_penalidades.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52536/pl_326_2026_ivo_neto_programa_glicose_em_foco.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52537/pl_327_2026_allan_campelo__pais_de_pessoas_com_tea_na_fila_preferencial_com_ou_sem_a_presenca_da_pessoa_com_tea.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52538/pl_328_2026_eurico_tavares__selo_empresa_amiga_da_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52539/pl_329_2026_eurico_tavares__programa_volta_pra_casa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52540/pl_330_2026_eurico_tavares__programa_crianca_com_apraxia_de_fala_afi.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52541/pl_331_2026_eurico_tavares__programa_formacao_tecnologica_para_zona_franca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52542/pl_332_2026_eurico_tavares__programa_cuidado_mental.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52543/pl_333_2026_eurico_tavares__programa_prevencao_efeitos_nocivos_jogos_online.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52544/pl_334_2026_eurico_tavares__politica_combate_a_adulteracao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52545/pl_335_2026_eurico_tavares__programa_instalacao_de_desfibriladores_dea.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52546/pl_336_2026_eurico_tavares__programa_protecao_assedio_virtual_cyberbullying.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52547/pl_337_2026_rodinei_ramos__programa_guia_manaus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52548/pl_338_2026_ivo_neto_projetos_captacao_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52549/pl_339_2026_mitoso_projetos_rede_municipal_de_apoio_enfrentamento_do_bullying.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52550/pl_340_2026_ivo_neto_programa_idosos_na_cultura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52551/pl_341_2026_ivo_neto_contratacao_homens_e_mulheres_de_meia-idade_desempregados.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52552/pl_342_2026_ivo_neto_programa_compostagem_domestica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52553/pl_343_2026_ivo_neto_mes_agosto_branco.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52554/pl_344_2026_ivo_neto_informacoes_ajuda_social.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52555/pl_345_2026_ivo_neto_mes_neurodiversidade.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52557/pl_346_2026_rodrigo_guedes_transparencia_no_transito.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52558/pl_347_2026_allan_campelo_coleta_de_residuos_em_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52559/pl_348_2026_raiff_matos_embarque_seguro_e_biometrico.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52560/pl_349_2026_ze_ricardo_programa_de_oftalmologia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52561/pl_350_2026_joao_carlos_utilidade_publica_iamess.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52562/pl_351_2026_eurio_tavares_salas_de_acolhimento_e_suporte_sensorial.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52563/pl_352_2026_eurio_tavares_censo_das_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52564/pl_353_2026_joao_carlos_incentivo_a_ciencia_e_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52565/pl_354_2026_allan_campelo_orientacao_em_planejamento_familiar_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52566/pl_355_2026_eurico_tavares_capacitacao_para_jovens_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52567/pl_356_2026_eurico_tavares_instalacao_de_pontos_de_abrigo_coberto_para_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52568/pl_357_2026_rodinei_ramos_cnhsocial_manaus_para_pessoas_hipossuficientes.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52569/pl_358_2026_rodrigo_guedes_bloco_das_peruas_patrimonio_cultural_imaterial.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52570/pl_359_2026_diego_afonso_apoio_fornecimento_de_formulas_infantis_especiais_para_criancas_lactentes.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52571/pl_360_2026_ivo_neto_apoio_acessibilidade_em_areas_perifericas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52572/pl_361_2026_rodrigo_guedes_suspensao_de_beneficios_a_quem_for_flagrado_descartando_lixo_ou_residuosem_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52573/pl_362_2026_eurico_tavares_atencao_integral_a_populacao_em_situcao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52574/pl_363_2026_eurico_tavares_banco_de_empregos_para_a_juventude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52576/pl_364_2026_ivo_neto_midia_publicitaria_nas_sessoes_de_cinema_para_informar_campanhas_de_saude_contra_doencas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52577/pl_365_2026_eurico_tavares_jovem_aprendiz_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52578/pl_366_2026_eurico_tavares_primeiro_contrato_jovem_manaus_geracao_emprego.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52579/pl_367_2026_eurico_tavares_semana_paternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52580/pl_368_2026_allan_campelo_pracas_ativas_revitalizacao_de_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52581/pl_369_2026_allan_campelo_distribuicao_de_equipamentos_para_criancas_com_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52582/pl_370_2026_joao_carlos_atencao_integral_a_pessoa_com_doenca_de_crohn_e_retocolite.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52583/pl_371_2026_raiff_matos_protocolo_de_integracao_tecnologica_ao_sistema_arpam.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52584/pl_372_2026_ivo_neto_semana_da_conscientizacao_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52585/pl_373_2026_ivo_neto_cordao_laranja_pessoa_com_tdah.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52586/pl_374_2026_paulo_tyrone_incentivo_ao_turismo_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52588/pl_375_2026_jaildo_oliveira_seguro_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52590/pl_376_2026_saimon_bessa_programa_residuos_de_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52591/pl_377_2026_eurico_tavares_intergeracionalidade_e_protecao_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52592/pl_378_2026_executivo_indenizacao_de_valorizacao_agente_comunitario_de_saude_mens_-_010-2026_..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52593/pl_379_2026_executivo_prorrogacao_manadato_concultura_mens_-_09-2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52594/pl_380_2026_eurico_tavares_programa_prevencao_de_incendios_conjuntos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52595/pl_381_2026_eurico_tavares_acessibilidade_comunicacional.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52596/pl_382_2026_eurico_tavares_aluno_em_equilibrio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52597/pl_383_2026_ivo_neto_campanha_checkup_feminino.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52598/pl_384_2026_gilmar_nascimento_reconhecimento_facial_e_frequencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52599/pl_385_2026_executivo_desafetar_trecho_da_rua_flavio_cavalcante_mens_-_08-2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52600/pl_386_2026_ivo_neto_semana_prevencao_assedio_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52601/pl_387_2026_kennedy_marques_proibicao_de_animais_mortos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52602/pl_388_2026_allan_campelo_utilidade_publica_instituto_alicerce.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52603/pl_389_2026_ze_ricardo_habitacao_para_populacao_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52604/pl_390_2026_joao_paulo_janjao_condominio_protetor.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52605/pl_391_2026_joelson_silva_ultilidade_publica_idsz.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52606/pl_392_2026_joao_paulo_janjao_cuidados_intimos_com_criancas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52607/pl_393_2026_joao_paulo_janjao_programa_mulheres_guardias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52608/pl_394_2026_ivo_neto_vigilancia_permanente_em_terminais.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52609/pl_395_2026_ivo_neto_orcamento_participativo_infantil_e_juvenil.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52610/pl_396_2026_jaildo_oliveira_modifica_a_lei_535_2023_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52611/pl_397_2026_kennedy_marques_programa_bombeiro_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52612/pl_398_2026_kennedy_marques_cadastro_municipal_de_animais_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52613/pl_399_2026_kennedy_marques_protocolo_de_resgate_de_animais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52614/pl_400_2026_ivo_neto_semana_municipal_maratona_esportiva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52615/pl_401_2026_kennedy_marques_normas_para_o_transporte_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52616/pl_402_2026_kennedy_marques_promocao_do_acesso_a_agua_potavel_em_pontos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52617/pl_403_2026_gilmar_nascimento_semana_conscientizacao_e_combate_ao_burnout.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52618/pl_404_2026_raiff_matos_protocolo_de_escuta_acolhimento_de__crinacas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52619/pl_405_2026_prof_samuel_rescrevendo_o_amanha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52620/pl_406_2026_prof_samuel_programa__embaixadores_ambientais.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52621/pl_407_2026_prof_samuel_infraestrutura_subterranea_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52622/pl_408_2026_prof_samuel_atendimento_humanizado_pais_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52623/pl_409_2026_prof_samuel_abono_de_faltas_escolares_periodo_menstrual_tea.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52624/pl_410_2026_ze_ricardo_patrimonio_cultural_hip_hop.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52625/pl_411_2026_ze_ricardo_cartao_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52626/pl_412_2026_joao_paulo_janjao_programa_mulher_protegida.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52627/pl_413_2026_joao_paulo_janjao_dia_4_de_junho_combate_a_violencia_infantil.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52628/pl_414_2026_pai_amado_promocao_a_saude_nos_terminais_de_coletivos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52629/pl_415_2026_pai_amado_incentivo_ao_voluntariado_assistencia_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52630/pl_416_2026_rodrigo_guedes_implantacao_de_teleatendimento_secretarias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52631/pl_417_2026_jander_lobato_acrescenta_artigo_81a_e_81b_a_lei_1.118_1971.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52632/pl_418_2026_jander_lobato_programa_de_combate_a_cristofobia.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52633/pl_419_2026_executivo_fundacao_municipal_de_transtorno_do_espectro_autista_mens_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52634/pl_420_2026_diego_afonso_utilidade_publica_albergue_o_bom_samaritano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52635/pl_421_2026_sargento_salazar_compensacao_tributaria_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52636/pl_422_2026_mrco_castilho_direitos_linguisticos_a_candidatos_surdos_em_processos_e_concursos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52637/pl_423_2026_marco_castilho_inclusao_pessoa_com_deficiencia_nas_feiras_organizadas_ou_apoiadas_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52638/pl_424_2026_marco_castilho_incentivo_fiscal_a_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52639/pl_425_2026_diego_afonso_academias_urbanas_inteligentes_e_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52640/pl_426_2026_sargento_salazar_convenio_para_o_aproveitamento_de_mao_de_obra_de_apenados_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52643/pl_427_2026_ze_ricardo_enfrentamento_a_misoginia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52644/pl_428_2026_paulo_tyrone_protecao_e_ampliacao_dos_direitos_das_pessoas_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52645/pl_429_2026_ivo_neto_dia_trabalhador_rural.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52646/pl_430_2026_kennedy_marques_animais_de_apoio_emocional_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52647/pl_431_2026_aldenor_lima_acrescenta_inciso__lei_n._2195_2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52648/pl_432_2026_kennedy_marques_medicamentos_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52649/pl_433_2026_rodinei_ramos_instituto_amazonense_cultural_e_bem-estar_social.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52650/pl_434_2026_pai_amado_vizinhanca_solidaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52651/pl_435_2026_kennedy_marques_mobilidade_urbana_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52652/pl_436_2026_kennedy_marques_capacitacao_profissionais_de_saude_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52656/pl_437_2026_sargento_salazar_programa_herois_da_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52657/pl_438_2026_raiff_matos_acessibilidade_para_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52658/pl_439_2026_mitoso_rua_pastor_agricio_rocha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52659/pl_440_2026_sargento_salazar_programa_primeira_advertencia_educativa_por_radar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52660/pl_441_2026_prof._samuel_altera_lei_n._1534_2010_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52661/pl_442_2026_kennedy_marques_empresa_amiga_da_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52662/pl_443_2026_rodrigo_sa_tecnologias_para_sistemas_de_drenagem_urbana.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52663/pl_444_2026_kennedy_marques_prevencao_de_riscos_a_saude_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52665/pl_445_2026_sargento_salazar_simplificacao_de_procedimentos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52666/pl_446_2026_sargento_salazar_medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52667/pl_447_2026_sargento_salazar_indenizacao_danos_pessoas_transporte_aquaviario.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52668/pl_448_2026_kennedy_marques_informacao_sobre_direitos_das_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52669/pl_449_2026_sergio_bare_avaliacao_visual_comportamental_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52671/pl_450_2026_rodrigo_sa_horarios_de_obras_permissionarias_e_autorizatarias.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52672/pl_451_2026_executivo_municipal_revoga_o_art_6_da_lei_3.478_msg_015_2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52673/pl_452_2026_executivo_municipal_promocao_aos_servidores_assistentes_em_saude_msg_016_2026_aaa.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52674/pl_453_2026_executivo_municipal_premio_de_valorizacao_por_desempenho_msg_017_2026_aa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52675/pl_454_2026_executivo_municipal_plano_de_cargos_magisterio_msg_018_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52676/pl_455_2026_ze_ricardo_plano_trabalho_e_renda_trabalhadores_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52677/pl_456_2026_ze_ricardo_utilidade_publica_amarn.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52679/pl_457_2026_ivo_neto_manutencao_sinalizacao_de_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52680/pl_458_2026_aldenor_lima_visita_de_animais_a_pacientes_internados.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52681/pl_459_2026_raiff_matos_campanha_permanente_de_protecao_amparo_e_valorizacao_do_professor_e_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52682/pl_460_2026_raiff_matos_priorizacao_e_celeridade_no_atendimento_de_saude_idosos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52683/pl_461_2026_ivo_neto_semana_empreendedorismo_materno_atipico.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52684/pl_462_2026_eduardo_assis_dia_atleta_wrestling.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52685/pl_463_2026_kennedy_marques_calendario_turismo_hidrologico.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52686/pl_464_2026_kennedy_marques_beneficios_selo_pet_friendly.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52687/pl_465_2026_elan_alencar_dia_leucodistrofias.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52688/pl_466_2026_raiff_matos_semana_valorizacao_da_familia_na_escola.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52690/pl_467_2026_saimon_bessa_tecnologias_de_monitoramento_aereo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52691/pl_468_2026_saimon_bessa_reserva_preferencial_para_mulheres_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52692/pl_469_2026_mitoso_prevencao_a_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52695/pl_470_2026_raiff_matos_politica_transparencia_iptu.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52515/pr_001-2026_mesa_diretora_aprova_programacao_de_investimentos_a.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52556/pr_002-2026_aldenor_lima_altera_ri_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52642/pr_003-2026_kennedy_marques_acrescenta_art._151-a__ri.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52670/pr_004-2026_mesa_diretora_aprova_indicacao_de_ebenezer_albuquerque_diretor-presidente_da_ageman.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52379/pel_001_2026_rodinei_ramos_altera_9o_art._280_da_loman.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52678/pel_002_2026_mitoso_acrescenta_o_inciso_xii_ao_artigo373_da_loman.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52337/pdl_001_2026_ver_ivo_neto_cidadao_de_manaus_andre_luiz.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52447/pdl_002_2026_ver_rodrigo_sa_medalha_de_ouro_denis_benchimol.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52473/pdl_003_2026_ver_rodinei_ramos_medalha_de_ouro_mariana_faria_filard.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52528/pdl_004_2026_ver_janjao_medalha_de_ouro_isabelle_nogueira.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52575/pdl_005_2026_ver_aldenor_lima_cidadao_de_manaus_eduardo_cesar_pereira_vilar.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52587/pdl_006_2026_ver_prof_samuel_medalha_de_ouro_ieda_frota_gomes.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52589/pdl_007_2026_ver_rosivaldo_cordovil_medalha_de_ouro_diego_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52641/pdl_008_2026_ver_rosivaldo_cordovil_medalha_de_ouro_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52664/pdl_009_2026_ver_prof_samuel_medalha_de_ouro_arone_do_nascimento_bentes.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52689/pdl_010_2026_ver_saimon_bessa_cidadao_de_manaus_carlos_eduardo_bessa_de_sa.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52693/pdl_011_2026_ver_jander_lobato_medalha_de_ouro_flavio_fayad.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52289/vt_001_pl_133-2025_ver_jaildo_mens105_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52653/vt_002_pl_144-2025_ver_ubirajara_mens12_2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52654/vt_003_pl_443-2023_ver_dione_mens13_2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52655/vt_004_pl_029-2025_ver_marco_mens14_2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52694/vt_005_pl_109-2025_ver_joao_paulo_janjao_mens19_2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52448/plc_001_2026_ver_raiff_matos_altera_lc_003_2014_codigo_de_obras.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52203/pl_001_2026_ver__jaildooliveirasilva_dia_do_advogado_criminalista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52204/pl_002_2026_ver__eurico_tavares_atenca_a_pessoa_com_escoliose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52205/pl_003_2026_ver__eurico_tavares_dia_municipal_para_acao_climatica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52206/pl_004_2026_ver__ivo_neto_onde_buscar_ajuda_social_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52207/pl_005_2026_ver__eurico_tavares_dia_municipal_tecnico_seguranca_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52208/pl_006_2026_ver__eurico_tavares_dia_o_psicologo_infantil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52209/pl_007_2026_ver__eurico_tavares_dia_do_geriatra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52210/pl_008_2026_ver__eurico_tavares_dia_do_psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52211/pl_009_2026_ver__eurico_tavares_dia_municipal_de_conscientizacao_e_prevencao_do_cancer_gastrico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52212/pl_010_2026_ver__eurico_tavares_acoes_para_reducao_da_taxa_de_mortalidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52213/pl_011_2026_ver__eurico_tavares_dia_do_influenciador_e_criador_de_conteudo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52214/pl_012_2026_ver__eurico_tavares_dia_municipal_do_comerciante_autonomo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52215/pl_013_2026_ver__eurico_tavares_dia_municipal_do_profissional_da_beleza.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52216/pl_014_2026_ver__rodrigo_guedes_programa_municipal_de_calcadas_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52217/pl_015_2026_ver__eurico_tavares_dia_unicipal_do_terceiro_setor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52218/pl_016_2026_ver__eurico_tavares_facilidades_a_pessoas_em_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52219/pl_017_2026_ver__eurico_tavares_mes_de_conscientizacao_e_prevencao_da_artrite_reumatoide_e_outras_doencas_cronicas_em_idosos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52220/pl_018_2026_ver__eurico_tavares_dia_do_garcom_e_da_garconete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52221/pl_019_2026_ver__ivo_neto_carteira_funcional_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52222/pl_020_2026_ver__rodrigo_guedes_programa_mae_manauara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52223/pl_021_2026_ver__ivo_neto_fornecimento_gratuito_identificacao_de_pessoa_autista_para_carros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52224/pl_022_2026_ver__ivo_neto_semana_de_conscientizacao_das_doencas_oculares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52225/pl_023_2026_ver__eurico_tavares_dia_municipal_do_orgulho_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52226/pl_024_2026_ver__joao_paulo_janjao_marco_regulatorio_da_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52227/pl_025_2026_ver_rodrigo_guedes_obrigatoriedade_da_carta_de_direitos_dos_pacientes_em_todas_as_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52228/pl_026_2026_ver_eurico_tavares_dia_municipal_do_auxiliar_de_producao_e_operador.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52229/pl_027_2026_ver_ivoneto_politica_municipal_de_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52230/pl_028_2026_ver_rodrigo_guedes_uso_de_jardins_e_cercas_vivas_em_edificacoes_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52231/pl_029_2026_ver_rodrigo_guedes_programa_de_prevencao_e_combate_ao_assedio_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52232/pl_030_2026_ver_rodrigo_guedes_programa_de_limpeza_preventiva_de_bueiros_sarjetas_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52233/pl_031_2026_ver_rodrigo_guedes_camapnha_de_conscientizacao_depois_do_nao_e_assedio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52234/pl_032_2026_ver_marco_castilho_instalacao_de_pranchas_de_comunicacao_aumentativa_e_alternativa_em_espacos_publicos_a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52235/pl_033_2026_ver_prof_samuel_campanha_educativa_pe_na_faixa_pe_no_freio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52236/pl_034_2026_ver_rodrigo_guedes_disponibilizacao_para_acesso_publico_dos_curriculos_dos_ocupantes_de_cargos_em_comissoes_e_funcoes_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52237/pl_035_2026_ver_rodrigo_guedes_politica_municipal_de_gestao_e_destinacao_de_pneus_e_materiais_congeneres_em_parceria_com_o_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52238/pl_036_2026_ver_rodrigo_guedes_politica_municipal_de_aborizacao_comunitaria_participativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52239/pl_037_2026_ver_prof_samuel_seguranca_em_ambientes_infantis_com_medidas_preventivas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52240/pl_038_2026_ver_prof_samuel_programa_bolsa_de_talentos_para_criancas_e_adolescentes_com_altas_habilidades_ou_superdotacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52241/pl_039_2026_ver_prof_samuel_conscientizacao_sobre_os_riscos_e_maleficios_dos_jogos_de_azar_e_apostas_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52242/pl_040_2026_ver_sargento_salazar_tipificacao_de_infracoes_administrativas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52243/pl_041_2026_ver_sargento_salazar_programa_municipal_fila_da_saude_transparente_a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52244/pl_042_2026_ver_sargento_salazar_programa_de_requlificacao_de_areas_publicas_degradadas_a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52245/pl_043_2026_mesa_diretora_altera_a_lei_539_sobreverba_de_gabinete_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52246/pl_044_2026_ver_rodrigo_guedes_centro_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52247/pl_045_2026_ver_rodrigo_guedes_transmissao_das_sessoes_de_licitacao_realizadas_pela_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52248/pl_046_2026_ver_kennedy_marques_proibe_o_uso_de_poneis_para_atividades_de_recreacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52249/pl_047_2026_ver_rodrigo_guedes_destinacao_exclusiva_da_receita_arrecadada_com_multas_para_servicos_de_infraestruruta_viaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52250/pl_048_2026_ver_rodrigo_guedes_comprovante_de_denuncias_realizadas_por_cidadao_nos_distritos_de_obras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52251/pl_049_2026_ver_rodrigo_guedes_divulgacao_em_local_visivel_do_cardapio_da_merenda_escolar_nas_unidades_de_ensino_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52252/pl_050_2026_ver_rodrigo_guedes_inclusao_de_indicadores_de_desempenho_em_todos_os_programas_sociais_financiados_com_recursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52253/pl_051_2026_ver_rodrigo_guedes_protecao_da_fauna_silvestre_areas_de_preservacao_rotas_seguras_e_penalidades_para_a_destruicao_de_habitats_naturais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52254/pl_052_2026_ver_rodrigo_guedes_proibe_o_recapeamento_asfaltico_de_vias_publicas_que_possuam_previsao_de_obras_de_rede_de_esgotamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52255/pl_053_2026_ver_paulo_tyrone_semana_de_conscientizacao_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52256/pl_054_2026_ver_rodrigo_guedes_revoga_a_lei_1534-2010_sobre_a_zona_azul_e_autoriza_o_poder_executivo_a_delegar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52257/pl_055_2026_ver_rodrigo_guedes_centro_municipal_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52258/pl_056_2026_ver_rodrigosa_manaus_move_servico_de_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52259/pl_057_2026_ver_kennedy_marques_incentivo_para_a_criacao_da_parada_segura_para_o_desembarque_fora_da_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52260/pl_058_2026_ver_rodrigosa_politica_municipal_rota_segura_escolar_para_protecao_da_comunidade_estudantil_no_transito_urbano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52261/pl_059_2026_ver_kennedy_marques_programa_de_producao_de_mudas_nativas_para_prevencao_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52262/pl_060_2026_ver_kennedy_marques_capacitacao_continua_dos_profissionais_da_educacao_da_rede_publica_em_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52263/pl_061_2026_ver_rodrigosa_dia_do_moto_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52264/pl_062_2026_ver_rodrigosa_suspensao_de_alvaras_concedidos_pelo_municipio_em_casos_de_violencia_domestica_e_familiar_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52265/pl_063_2026_ver_rodrigosa_utilizar_cameras_de_radares_para_identificar_veiculos_objeto_de_furtos_ou_roubo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52266/pl_064_2026_ver_prof_samuel_centro_de_exames_preventivos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52267/pl_065_2026_ver_prof_samuel_plataforma_de_transparencia_pedagogica_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52268/pl_066_2026_ver_paulo_tyrone_politica_municipal_de_incentivo_ao_esporte_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52269/pl_067_2026_ver_aldenor_lima_politica_de_acao_climatica_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52270/pl_068_2026_ver_aldenor_lima_considera_de_utilidade_publica_o_instituto_abrace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52271/pl_069_2026_ver_paulo_tyrone_programa_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52272/pl_070_2026_ver_aldenor_lima_politica_de_protecao_aos_animais_de_mulheres_em_situacao_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52273/pl_071_2026_ver_aldenor_lima_politica_reconhecimento_da_familia_multiespecie.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52274/pl_072_2026_ver_rodrigo_guedes_proibicao_propaganda_relativas_a_uso_de_emendas_a_excecao_das_placas_de_obras_obrigatorias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52275/pl_073_2026_ver_aldenorlima_protecao_animal_nos_condominios_promovidos_pelo_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52276/pl_074_2026_ver_kennedy_marques_medidas_na_prevencao_e_combate_aos_alagamentos_em_periodos_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52277/pl_075_2026_ver_aldenorlima_incentivo_a_cultura_da_adocao_tardia_de_animais_adultos_e_especiais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52278/pl_076_2026_ver_aldenorlima_apoio_alimentar_para_animais_de_tutores_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52279/pl_077_2026_ver_aldenorlima_protecao_animal_em_obras_publicas_e_areas_sob_responsabilidade_do_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52280/pl_078_2026_ver_rodrigo_guedes_restricao_a_pintura_de_passeios_pracas_e_predios_publicos_com_identidade_visual_de_marcas_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52281/pl_079_2026_ver_aldenorlima_selo_rua_amiga_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52282/pl_080_2026_ver_sargento_salazar_programa_patrulha_integrada_municipal_a.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52283/pl_081_2026_ver_aldenorlima_semana_dos_medicos_veterinarios_e_zootecnistas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52284/pl_082_2026_ver_rodrigo_guedes_proibicao_de_colagens_em_espacos_privados.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52285/pl_083_2026_ver_rodrigo_guedes_proibicao_de_implantacao_de_servico_de_urbanizacao_em_aglomeracoes_de_pessoas_de_invasao_de_terras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52286/pl_084_2026_ver_everton_assis_utilidade_publica_instituto_saber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52287/pl_085_2026_ver_joao_paulo_janjao_programa_de_contrapartida_de_melhoria_urbana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52288/pl_086_2026_ver_joao_paulo_janjao_programa_de_incentivo_a_participacao_em_olimpiadas_cientificas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52290/pl_087_2026_executivo_escola_municipal_carlos_santos_mens_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52291/pl_088_2026_executivo_reajuste_salarial_profissionais_da_saude_e_agentes_mens_-_002-2026_a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52292/pl_089_2026_ver_joao_paulo_janjao_passe_livre_mae_atipica_manauara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52293/pl_090_2026_ver_saimon_bessa_instituicao_clube_de_maes_unidas_do_castanheira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52294/pl_091_2026_ver_paulo_tyrone_zona_sensoriais_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52295/pl_092_2026_ver_paulo_tyrone_politica_municipal_de_capacitacao_multiprofissional_em_tea.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52296/pl_093_2026_ver_paulo_tyrone_cadastro_tecnico_municipal_de_obras_e_profissionais_habilitados_responsaveis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52297/pl_094_2026_ver_sargento_salazar_sinalizacao_indicativa_da_presenca_de_radares_e_equipamentos_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52298/pl_095_2026_ver_paulo_tyrone_programa_escola_aberta_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52299/pl_096_2026_ver_jaildo_oliveira_higienizacao_das_academias_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52300/pl_097_2026_ver_sargento_salazar_vinculacao_de_eventos_a_inexistencia_de_obras_essenciais_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52301/pl_098_2026_ver_jaildo_oliveira_lei_rede_do_bem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52302/pl_099_2026_ver_prof_samuel_entrega_de_bolsa_enxoval.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52303/pl_100_2026_ver_ivo_neto_dia_municipal_do_paratleta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52304/pl_101_2026_ver_paulo_tyrone_projeto_comercio_seguro_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52305/pl_102_2026_ver_paulo_tyrone_projeto_adaptacao_dos_carrinhos_de_supermercados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52306/pl_103_2026_ver_paulo_tyrone_programa_de_prevencao_da_violencia_e_de_gestao_de_crises_em_ambientes_escolares.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52307/pl_104_2026_ver_paulo_tyrone_altera_a_lei_2411_questionario_m-chat_como_instrumento_informativo_de_rastreio_de_desenvolvimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52308/pl_105_2026_ver_jaildo_oliveira_alfabetizacao_da_pessoa_idosa_na_comunicacao_digital.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52309/pl_106_2026_ver_paulo_tyrone_dispositivos_de_acesso_facilitado_nos_onibus_facilitando_o_embarque_e_desembarque_de_pessoas_com_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52310/pl_107_2026_ver_paulo_tyrone_propaganda_educativa_sobre_o_tea_e_demais_deficiencias..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52311/pl_108_2026_ver_rodrigo_guedes_remocao_dos_telefones_publicos_inativos_e_com_defeitos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52312/pl_109_2026_ver_rodrigo_guedes_instalacao_de_grades_ou_redes_de_protecao_nas_janelas_de_programas_de_moradia_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52313/pl_110_2026_ver_paulo_tyrone_politica_com_foco_na_prevencao_de_inundacoes_deslizamentos_alagamentos_e_cheias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52314/pl_111_2026_ver_prof_samuel_dia_da_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52315/pl_112_2026_ver_sargento_salazar_fornecimento_de_fardamento_escolar_e_material_didatico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52316/pl_113_2026_ver_sargento_salazar_indenizacao_a_usuarios_do_zona_azul_em_caso_de_roubo_furto_ou_danos_materiais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52317/pl_114_2026_ver_prof_samuel_avaliacao_imc_dos_alunos_da_rede_privada_e_publica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52318/pl_115_2026_ver_prof_samuel_dia_das_familias_com_pessoas_desaparecidas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52319/pl_116_2026_ver_raulzinho_comemoracao_do_aniversario_de_manaus_na_avenida_alphaville.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52320/pl_117_2026_ver_prof_samuel_reserva_do_programa_de_moradia_popular_para_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52321/pl_118_2026_ver_prof_samuel_premiacao_das_melhores_decoracoes_natalinas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52322/pl_119_2026_ver_rodrigo_guedes_emprestimos_pela_prefeitura_sem_que_o_executivompreste_contas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52323/pl_120_2026_ver_rodrigo_guedes_divulgacao_de_aviso_de_obras_publicas_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52324/pl_121_2026_ver_marcelo_serafim_semana_municipal_do_seguro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52325/pl_122_2026_ver_paulo_tyrone_cadastro_municipal_de_reclamacoes_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52326/pl_123_2026_ver_paulo_tyrone_oportunidades_de_trabalho_e_renda_para_mulheres_cuidadoras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52327/pl_124_2026_ver_joelson_silva_normas_para_o_diagnostico_e_o_combate_do_hpv_atraves_do_teste_molecular.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52328/pl_125_2026_ver_joelson_silva_campanha_de_conscientizacao_e_prevencao_aos_crimes_de_perseguicao_contra_mulheres.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52329/pl_126_2026_ver_raiff_matos_dia_de_conscientizacao_sobre_as_experiencias_adversas_na_infancia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52330/pl_127_2026_ver_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52331/pl_128_2026_ver_yomara_lins_kit_lanche_para_pacientes_e_acompanhantes_em_tratamento_fora_do_domicilio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52332/pl_129_2026_ver_yomara_lins_obrigatoriedade_de_acompanhantes_para_pessoas_idosas_nas_ubs_e_policlinicas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52333/pl_130_2026_ver_mitoso_praticas_educacionais_transformadoras_como_incentivo_a_qualidade_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52334/pl_131_2026_ver_yomara_lins_prevencao_a_gravidez_na_adolescencia_e_incentivo_ao_planejamento_reprodutivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52335/pl_132_2026_ver_ivo_neto_ponto_de_embarque_e_desembarque_de_passageiros_de_aplicativos_de_mobilidade_urbana_no_centro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52336/pl_133_2026_ver_ivo_neto_campanha_sobre_a_sindrome_do_olho_seco.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52338/pl_134_2026_ver_ivo_neto_instituto_tecnologia_e_inclusao_social_stark.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52339/pl_135_2026_ver_paulo_tyrone_diferenciacao_de_produtos_alimenticios_similares_e_originais_nos_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52340/pl_136_2026_ver_paulo_tyrone_diretrizes_para_a_criacao_do_programa_municipal_maes_de_valor.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52341/pl_137_2026_ver_ivo_neto_novena_em_honra_a_sao_jose_operario_patrimonio_cultural_de_naturez_imaterial.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52342/pl_138_2026_ver_rodrigo_guedes_pagamento_com_dinheiro_publico_a_qualquer_meio_de_comunicacao_que_publiquem_conteudos_com_jogos_de_azar_nudez_ou_pornografia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52343/pl_139_2026_ver_rodrigo_guedes_reconstrucao_dentaria_para_mulheres_vitimas_de_violencia_domestica_no_sus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52344/pl_140_2026_ver_ivo_neto_semana_conscientizacao_dos_transtornos_alimentares.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52345/pl_141_2026_ver_ivo_neto_programa_de_conscientizacao_e_reciclagem_de_oleo_e_gordura_residual.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52346/pl_142_2026_ver_ivo_neto_trafego_de_veiculos_oficiais_dos_conselhos_tutelares_trafegar_nos_corredores_exclusivos_para_onibus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52347/pl_143_2026_ver_prof_samuel_utilidade_publica_instituto_amor_bondade_respeito_acolhimento_missao_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52348/pl_144_2026_ver_rodrigo_guedes_pcds_nao_precisem_renovar_anualmente_as_autorizacoes_de_gratuidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52349/pl_145_2026_ver_prof_samuel_semana_de_prevencao_e_conscientizacao_da_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52350/pl_146_2026_ver_ivo_neto_isercao_do_simbolo_mundial_do_tea_nos_uniformes_dos_estudantes_com_tea.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52351/pl_147_2026_ver_marcelo_serafim_contratacao_de_artistas_musicos_autorais_da_terra_na_abertura_dos_shows_nacionais_ou_internacionais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52352/pl_148_2026_ver_rodrigo_guedes_festival_afroamazonico_de_iemanja.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52353/pl_149_2026_ver_rodrigo_guedes_proibicao_de_areas_de_acesso_restritoem_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52354/pl_150_2026_ver_ivo_neto_campanha_permanente_de_sensibilizacao_e_incentivo_a_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52355/pl_151_2026_ver_ivo_neto_selo_empresa_amiga_da_saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52356/pl_152_2026_ver_ivo_neto_construcao_de_passarelas_cobertas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52357/pl_153_2026_ver_ivo_neto_campanha_de_conscientizacao_sobre_a_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52358/pl_154_2026_ver_ivo_neto_area_que_permita_uso_emergencial_pelos_veiculos_de_resgate_a_vida_nas_pracas_espacos_e_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52359/pl_155_2026_ver_ivo_neto_pessoas_fisicas_e_juridicas_responsaveis_por_obras_limparem_as_vias_publicas_apos_a_execucao_das_mesmas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52360/pl_156_2026_ver_diego_afonso_incentivo_ao_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52361/pl_157_2026_ver_diego_afonso_forum_de_representantes_comunitarios_por_zona_para_debater_as_demandas_no_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52362/pl_158_2026_ver_diego_afonso_vedacao_a_condenados_pelos_crimes_de_feminicidio__estrupo_ou_organizacao_criminosa_ao_exercicio_de_atividades_publicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52363/pl_159_2026_ver_diego_afonso_melhoria_da_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52364/pl_160_2026_ver_diego_afonso_conselho_permanente_de_representantes_comunitarios_por_zona_priorizar_e_acompanhar_as_demandas_comunitarias_de_cada_regiao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52365/pl_161_2026_ver_diego_afonso_locais_com_grande_fluxo_de_pessoas_haja_espaco_de_descompressao_para_pessoas_com_as_crises_de_tea.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52366/pl_162_2026_ver_diego_afonso_programa_de_prevencao_a_pichacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52367/pl_163_2026_ver_diego_afonso_regras_para_combater_invacoes_irregulares_em_terrenos_publicos_ou_particulares_em_areas_de_risco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52368/pl_164_2026_ver_diego_afonso_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52369/pl_165_2026_ver_marcelo_serafim_direito_a_dispensa_anual_para_realizacao_de_exames_preventivos_por_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52370/pl_166_2026_ver_marcelo_serafim_concessao_de_adicional_de_insalubridade_aos_profissionais_da_saude_em_exercicio_no_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52371/pl_167_2026_ver_marcelo_serafim_alteracao_da_lei_que_pribe_a_alteracao_da_denominacao_dos_logradouros_publicos_ja_denominados.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52372/pl_168_2026_ver_eurico_tavares_acesso_gratuito_a_internet_nos_locais_de_competencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52373/pl_169_2026_ver_marco_castilhos_reserva_de_20_das_vagas_de_concursos_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52374/pl_170_2026_ver_mitoso_prioridade_de_atendimento_as_maes_solos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52375/pl_171_2026_ver_mitoso_atencao_integral_as_pessoas_com_lupus.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52376/pl_172_2026_ver_joelson_silva_utilidde_publica_acanng.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52377/pl_173_2026_ver_aldenor_lima_altera_a_lei_1273_cemiterios_e_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52378/pl_174_2026_ver_diego_afonso_programa_brinquedoteca_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52380/pl_175_2026_ver_ivo_neto_sistemas_de_captacao_e_reuso_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52381/pl_176_2026_ver_ivo_neto_programa_saude_integral_da_mulher_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52382/pl_177_2026_ver_ivo_neto_transcricao_em_braile_nas_medalhas_placas_e_trofeus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52383/pl_178_2026_ver_ivo_neto_premio_jovens_escritores_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52384/pl_179_2026_ver_ivo_neto_conscientizacao_e_prevencao_a_intoxicacao_medicamentosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52385/pl_180_2026_ver_capitao_carpe_cursos_sobre_maternidade_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52386/pl_181_2026_ver_capitao_carpe_placas_informativas_em_obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52387/pl_182_2026_ver_allan_campelo_programa_voluntario_acolhedor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52388/pl_183_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52389/pl_184_2026_ver_allan_campelo_reconhecimento_e_valorizacao_das_linguas_e_culturas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52390/pl_185_2026_ver_allan_campelo_identificacao_voluntaria_de_motoristas_diagnosticados_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52391/pl_186_2026_ver_allan_campelo_programa_de_saude_mental_para_gestantes_e_puerperas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52392/pl_187_2026_ver_ivo_neto_faixa_elevada_para_travessia_de_pedestre_em_frente_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52393/pl_188_2026_ver_allan_campelo_programa_saude_bucal_para_criancas_e_adolescentes_com_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52394/pl_189_2026_ver_allan_campelo_inclusao_profissional_de_reabilitados.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52395/pl_190_2026_ver_ivo_neto_reserva_de_10_por_cento_das_vagas_de_estagio_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52396/pl_191_2026_ver_aldenor_lima_instituto_notre_dame.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52397/pl_192_2026_ver_allan_campelo_reeducacao_alimentar_com_foco_na_prevencao_da_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52398/pl_193_2026_ver_allan_campelo_proibicao_de_garrafas_de_vidro_destinadas_ao_consumo_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52399/pl_194_2026_ver_allan_campelo_programa_respira_escola.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52400/pl_195_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52401/pl_196_2026_ver_allan_campelo_programa_de_apoio_psiquico_aos_familiares_de_vitimas_de_suicidio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52402/pl_197_2026_ver_capitao_carpe_empresas_de_transporte_anexar_informativo_sobre_o_crime_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52403/pl_198_2026_ver_capitao_carpe_instituto_de_desenvolvimento_social_e_humano_anjos_dagua.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52404/pl_199_2026_ver_capitao_carpe_selo_escola_amiga_da_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52405/pl_200_2026_ver_ze_ricardo_programa_de_incentivo_as_batalhas_de_rimas_saraus_e_aos_slams.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52406/pl_201_2026_ver_allan_campelo_enfrentamento_a_sindrome_de_burnout.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52407/pl_202_2026_ver_allan_campelo_atencao_integral_a_pessoa_com_asma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52408/pl_203_2026_ver_allan_campelo_atendimento_prioritario_a_mulheres_vitimas_de_violencia_de_qualquer_natureza.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52409/pl_204_2026_ver_allan_campelo_mulher_afro_e_indigena_em_foco.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52410/pl_205_2026_ver_allan_campelo_bolsa_ribeirinho_estudantil.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52411/pl_206_2026_ver_allan_campelo_integracao_familiar_escolar_e_terapeutica_para_o_desenvolvimento_de_criancas_pcds.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52412/pl_207_2026_ver_allan_campelo_premio_atleta_mulher_do_ano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52413/pl_208_2026_ver_allan_campelo_programa_abraco_dourado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52414/pl_209_2026_ver_allan_campelo_criacao_do_banco_municipal_de_medicamentos_oncologicos_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52415/pl_210_2026_ver_allan_campelo_dia_dos_pais_avos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52416/pl_211_2026_ver_allan_campelo_diagnostico_precoce_do_cancer_infantil.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52417/pl_212_2026_ver_allan_campelo_programa_gestante_segura.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52418/pl_213_2026_ver_allan_campelo_forum_permanente_de_enfrentamento_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52419/pl_214_2026_ver_allan_campelo_utilizacao_de_veiculos_publicos_para_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52420/pl_215_2026_ver_allan_campelo_atendimento_domiciliar_paliativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52421/pl_216_2026_ver_allan_campelo_programa_escola_acessivel_e_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52422/pl_217_2026_ver_allan_campelo_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52423/pl_218_2026_ver_allan_campelo_programa_cultura_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52424/pl_219_2026_ver_allan_campelo_inclusao_de_pessoas_com_deficiencia_na_comunicacao_publica.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52425/pl_220_2026_ver_kennedy_marques_cooperacao_e_promocao_do_bem-estar_animal_em_espacos_de_cativeiro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52426/pl_221_2026_ver_sargento_salazar_procedimento_simplificado_veiculos_causados_por_irregularidades.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52427/pl_222_2026_ver_kennedy_marques_proibe_animais_para_tracao_de_veiculos_ou_cargas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52428/pl_223_2026_ver_kennedy_marques_programa_oficina_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52429/pl_224_2026_ver_kennedy_marques_captura_esterilizacao_e_devolucao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52430/pl_225_2026_ver_kennedy_marques_aplicativo_manaus_limpa_aa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52431/pl_226_2026_ver_kennedy_marques_adocao_institucional_de_animais.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52432/pl_227_2026_ver_kennedy_marques_censo_de_animais_domesticos_em_condominios.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52433/pl_228_2026_ver_kennedy_marques_casinhas_removiveis_animais_comunitarios_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52434/pl_229_2026_ver_kennedy_marques_passe_manaus_museu_em_familia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52435/pl_230_2026_ver_kennedy_marques_destinacao_de_restos_de_alimentos_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52436/pl_231_2026_ver_kennedy_marques_programa_intinerante_de_saude_reprodutiva_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52437/pl_232_2026_ver_kennedy_marques_ecobarreira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52438/pl_233_2026_ver_kennedy_marques_prioridade_na_castracao_de_caes_e_gatos_diagnosticados_com_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52439/pl_234_2026_ver_kennedy_marques_banco_de_racao_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52440/pl_235_2026_ver_kennedy_marques_destinacao_de_madeiras_para_uso_por_artesaos_locais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52441/pl_236_2026_ver_kennedy_marques_proibicao_de_substancias_adesivas_em_muros_e_demais_estruturas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52442/pl_237_2026_ver_kennedy_marques_avaliacao_periodica_das_areias_de_creches.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52443/pl_238_2026_ver_kennedy_marques_veterinarios_notificarem_a_dema_o_obito_de_animais_com_indicios_de_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52444/pl_239_2026_ver_kennedy_marques_implementacao_e_regulamentacao_da_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52445/pl_240_2026_ver_kennedy_marques_comercializacao_adocao_posse_e_exposicao_de_coelhos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52446/pl_241_2026_ver_kennedy_marques_atribuicao_ao_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52449/pl_242_2026_ver_gilmar_nascimento_premio_merito_esportivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52450/pl_243_2026_ver_gilmar_nascimento_politica_municipal_tea.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52451/pl_244_2026_ver_gilmar_nascimento_mes_prevencao_hpv.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52452/pl_245_2026_ver_rodrigo_sa_programa_alerta_juventude_segura.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52453/pl_246_2026_ver_amauri_gomes_altera_lei_3.312_2024_castramoveis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52454/pl_247_2026_ver_mitoso_alertas_de_desaparecimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52455/pl_248_2026_ver_ze_ricardo_programa_horta_escolar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52456/pl_249_2026_ver_ze_ricardo_exames_preventivos_do_cancer_de_mama_e_do_colo_de_utero.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52457/pl_250_2026_ver_raiff_matos_dias_das_maes_e_do_dia_dos_pais_nas_instituicoes_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52458/pl_251_2026_ver_raiff_matos_protecao_de_criancas_e_adolescentes_em_eventos_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52459/pl_252_2026_executivo_estrutura_organizacional_semsa_mens_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52460/pl_253_2026_executivo_acrescenta_requisitos_e_obrigacoes_guarda_municipal_mens_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52461/pl_254_2026_raiff_matos_seguranca_e_protecao_digital_a_crianca_e_ao_adolescente.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52462/pl_255_2026_ze_ricardo_espacos_publicos_para_exposicao_de_artes_visuais.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52463/pl_256_2026_ze_ricardo_avaliacao_periodica_das_estruturas_fisicas_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52464/pl_257_2026_ze_ricardo_utilidade_publica_a_coordenacao_dos_povos_indigenas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52465/pl_258_2026_ze_ricardo_orcamento_crianca.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52466/pl_259_2026_ze_ricardo_programa_permanente_de_exames_preventivos_do_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52467/pl_260_2026_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52468/pl_261_2026_ze_ricardo_centro_diagnostico_oncologico.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52469/pl_262_2026_sergio_bare_dispensa_o_uso_do_uniforme_escolar_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52470/pl_263_2026_roberto_sabino_reservas_de_vagas_em_vias_e_logradouros_publicos_para_pessoas_com_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52471/pl_264_2026_jaildo_oliveira_desconto_iptu_proprietarios_que_realizarem_a_limpeza_de_pichacoes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52472/pl_265_2026_capitao_carpe_sancoes_administrativas_a_serem_aplicadas_em_casos_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52474/pl_266_2026_capitao_carpe_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52475/pl_267_2026_rodinei_ramos_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52476/pl_268_2026_capitao_carpe_fisioterapia_parto_e_pos-parto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52477/pl_269_2026_rodrigo_guedes_programa_estagio_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52478/pl_270_2026_amauri_gomes_estimulo_a_vigilancia_cidada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52479/pl_271_2026_amauri_gomes_erecapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52480/pl_272_2026_yomara_lins_progama_condominio_seguro_no_transito.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52481/pl_273_2026_ze_ricardo_articulacao_de_juventude_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52482/pl_274_2026_rodrigo_sa_priorizacao_de_vagas_em_cursos_livres_para_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52483/pl_275_2026_raulzinho_semana_da_mulher_no_transito.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52484/pl_276_2026_jaildo_oliveira_custeio_do_servico_publico_de_transporte_coletivo_urbano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52485/pl_277_2026_rodrigo_guedes_teleatendimento_especializados_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52486/pl_278_2026_rodrigo_guedes_criterios_para_programas_de_transferencia_de_renda_de_nutricao_infantil.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52487/pl_279_2026_rodrigo_guedes_vedacao_de_nomeacao_de_parentes_de_vereadores_para_cargos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52488/pl_280_2026_rodrigo_guedes_afixacao_dos_direitos_dos_pacientes_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52489/pl_281_2026_rodrigo_guedes_proibe_o_recapeamento_de_vias_com_previsao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52490/pl_282_2026_rodrigo_guedes_gestao_e_destinacao_de_pneus_e_materiais_congeneres.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52491/pl_283_2026_diego_afonso_programa_musica_regional.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52492/pl_284_2026_executivo_feira_do_polo_digital_de_manaus_mens_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52493/pl_285_2026_executivo_parques_lineares_urbanos_mens_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52494/pl_286_2026_executivo_credito_adicional_especial_fundo_municipal_de_saude_mens_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52495/pl_287_2026_diego_afonso_equipara_transplantado_a_pcd.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52496/pl_288_2026_diego_afonso_programa_ver_e_trabalhar.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52497/pl_289_2026_mitoso_programa_dia_agentes_funerarios.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52498/pl_290_2026_diego_afonso_programa_reinsercao_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52499/pl_291_2026_gilmar_nascimento_conexao_vital_manaus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52500/pl_292_2026_ivo_neto_turismo_religioso_catolico.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52501/pl_293_2026_dione_carvalho_musica_eletronica_manifestacao_cultural_imaterial_do_pratimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52502/pl_294_2026_dione_carvalho_carteira_da_pessoa_cardiopata.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52503/pl_295_2026_dione_carvalho_periodo_de_iluminacao_amarela_intermitente.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52504/pl_296_2026_diego_afonso_utilidade_publica_bioagro.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52505/pl_297_2026_eurico_tavares_politica_municipal_climaterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52506/pl_298_2026_jaildo_oliveira_modifica_lei_2295_2018_multa_lixo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52507/pl_299_2026_eurico_tavares_politica_municipal_apoio_acolhimento_climaterio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52508/pl_300_2026_eurico_tavares_politica_municipal_atencao_integral_climaterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52509/pl_301_2026_capitao_carpe_carteira_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52510/pl_302_2026_capitao_carpe__certificado_empresa_cidada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52511/pl_303_2026_eurico_tavares__inclusao_digital_rural.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52512/pl_304_2026_eurico_tavares__pontos_de_embarque_e_desembraque_pedis.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52513/pl_305_2026_rodrigo_guedes_campanha_desaparecimento_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52514/pl_306_2026_rodrigo_guedes_programa_participacao_cidada_na_fiscalizacao_descarte_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52516/pl_307_2026_gilmar_nascimento__isolamento_fisico_choques_eletricos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52517/pl_308_2026_capitao_carpe_farmacias_privadas_credenciadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52518/pl_309_2026_capitao_carpe_unidades_de_saude_corpo_de_delito.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52519/pl_310_2026_aldenor_lima_comunicacao_obrigatoria_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52520/pl_311_2026_rodinei_ramos_modernizacao_do_sistema_de_fiscalizacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52521/pl_312_2026_ivo_neto_utilidade_publica_ipdec.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52522/pl_313_2026_joelson_silva_conscientizacao_a_respeito_da_prematuridade.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52523/pl_314_2026_ivo_neto_esportes_nos_bairros_em_areas_verdes_publicas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52524/pl_315_2026_ivo_neto_semana_municipal_do_esporte_de_rua.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52525/pl_316_2026_rodrigo_guedes_plano_de_seguranca_pmspds.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52526/pl_317_2026_rodinei_ramos_penalidades_administrativa_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52527/pl_318_2026_capitao_carpe_transporte_seguro_mulher.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52529/pl_319_2026_amauri_gomes_filmagem_dos_servicos_de_de_banho_e_tosa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52530/pl_320_2026_ivo_neto_dia_da_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52531/pl_321_2026_ivo_neto_cordao_roxo_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52532/pl_322_2026_ivo_neto_cordao_verde_transtornos_de_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52533/pl_323_2026_ivo_neto_campanha_crianca_sem_sinal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52534/pl_324_2026_ivo_neto_programa_cultura_delas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52535/pl_325_2026_ivo_neto_placas_de_descarte_irregular_e_suas_penalidades.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52536/pl_326_2026_ivo_neto_programa_glicose_em_foco.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52537/pl_327_2026_allan_campelo__pais_de_pessoas_com_tea_na_fila_preferencial_com_ou_sem_a_presenca_da_pessoa_com_tea.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52538/pl_328_2026_eurico_tavares__selo_empresa_amiga_da_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52539/pl_329_2026_eurico_tavares__programa_volta_pra_casa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52540/pl_330_2026_eurico_tavares__programa_crianca_com_apraxia_de_fala_afi.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52541/pl_331_2026_eurico_tavares__programa_formacao_tecnologica_para_zona_franca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52542/pl_332_2026_eurico_tavares__programa_cuidado_mental.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52543/pl_333_2026_eurico_tavares__programa_prevencao_efeitos_nocivos_jogos_online.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52544/pl_334_2026_eurico_tavares__politica_combate_a_adulteracao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52545/pl_335_2026_eurico_tavares__programa_instalacao_de_desfibriladores_dea.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52546/pl_336_2026_eurico_tavares__programa_protecao_assedio_virtual_cyberbullying.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52547/pl_337_2026_rodinei_ramos__programa_guia_manaus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52548/pl_338_2026_ivo_neto_projetos_captacao_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52549/pl_339_2026_mitoso_projetos_rede_municipal_de_apoio_enfrentamento_do_bullying.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52550/pl_340_2026_ivo_neto_programa_idosos_na_cultura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52551/pl_341_2026_ivo_neto_contratacao_homens_e_mulheres_de_meia-idade_desempregados.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52552/pl_342_2026_ivo_neto_programa_compostagem_domestica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52553/pl_343_2026_ivo_neto_mes_agosto_branco.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52554/pl_344_2026_ivo_neto_informacoes_ajuda_social.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52555/pl_345_2026_ivo_neto_mes_neurodiversidade.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52557/pl_346_2026_rodrigo_guedes_transparencia_no_transito.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52558/pl_347_2026_allan_campelo_coleta_de_residuos_em_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52559/pl_348_2026_raiff_matos_embarque_seguro_e_biometrico.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52560/pl_349_2026_ze_ricardo_programa_de_oftalmologia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52561/pl_350_2026_joao_carlos_utilidade_publica_iamess.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52562/pl_351_2026_eurio_tavares_salas_de_acolhimento_e_suporte_sensorial.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52563/pl_352_2026_eurio_tavares_censo_das_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52564/pl_353_2026_joao_carlos_incentivo_a_ciencia_e_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52565/pl_354_2026_allan_campelo_orientacao_em_planejamento_familiar_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52566/pl_355_2026_eurico_tavares_capacitacao_para_jovens_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52567/pl_356_2026_eurico_tavares_instalacao_de_pontos_de_abrigo_coberto_para_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52568/pl_357_2026_rodinei_ramos_cnhsocial_manaus_para_pessoas_hipossuficientes.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52569/pl_358_2026_rodrigo_guedes_bloco_das_peruas_patrimonio_cultural_imaterial.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52570/pl_359_2026_diego_afonso_apoio_fornecimento_de_formulas_infantis_especiais_para_criancas_lactentes.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52571/pl_360_2026_ivo_neto_apoio_acessibilidade_em_areas_perifericas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52572/pl_361_2026_rodrigo_guedes_suspensao_de_beneficios_a_quem_for_flagrado_descartando_lixo_ou_residuosem_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52573/pl_362_2026_eurico_tavares_atencao_integral_a_populacao_em_situcao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52574/pl_363_2026_eurico_tavares_banco_de_empregos_para_a_juventude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52576/pl_364_2026_ivo_neto_midia_publicitaria_nas_sessoes_de_cinema_para_informar_campanhas_de_saude_contra_doencas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52577/pl_365_2026_eurico_tavares_jovem_aprendiz_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52578/pl_366_2026_eurico_tavares_primeiro_contrato_jovem_manaus_geracao_emprego.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52579/pl_367_2026_eurico_tavares_semana_paternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52580/pl_368_2026_allan_campelo_pracas_ativas_revitalizacao_de_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52581/pl_369_2026_allan_campelo_distribuicao_de_equipamentos_para_criancas_com_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52582/pl_370_2026_joao_carlos_atencao_integral_a_pessoa_com_doenca_de_crohn_e_retocolite.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52583/pl_371_2026_raiff_matos_protocolo_de_integracao_tecnologica_ao_sistema_arpam.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52584/pl_372_2026_ivo_neto_semana_da_conscientizacao_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52585/pl_373_2026_ivo_neto_cordao_laranja_pessoa_com_tdah.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52586/pl_374_2026_paulo_tyrone_incentivo_ao_turismo_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52588/pl_375_2026_jaildo_oliveira_seguro_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52590/pl_376_2026_saimon_bessa_programa_residuos_de_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52591/pl_377_2026_eurico_tavares_intergeracionalidade_e_protecao_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52592/pl_378_2026_executivo_indenizacao_de_valorizacao_agente_comunitario_de_saude_mens_-_010-2026_..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52593/pl_379_2026_executivo_prorrogacao_manadato_concultura_mens_-_09-2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52594/pl_380_2026_eurico_tavares_programa_prevencao_de_incendios_conjuntos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52595/pl_381_2026_eurico_tavares_acessibilidade_comunicacional.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52596/pl_382_2026_eurico_tavares_aluno_em_equilibrio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52597/pl_383_2026_ivo_neto_campanha_checkup_feminino.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52598/pl_384_2026_gilmar_nascimento_reconhecimento_facial_e_frequencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52599/pl_385_2026_executivo_desafetar_trecho_da_rua_flavio_cavalcante_mens_-_08-2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52600/pl_386_2026_ivo_neto_semana_prevencao_assedio_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52601/pl_387_2026_kennedy_marques_proibicao_de_animais_mortos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52602/pl_388_2026_allan_campelo_utilidade_publica_instituto_alicerce.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52603/pl_389_2026_ze_ricardo_habitacao_para_populacao_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52604/pl_390_2026_joao_paulo_janjao_condominio_protetor.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52605/pl_391_2026_joelson_silva_ultilidade_publica_idsz.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52606/pl_392_2026_joao_paulo_janjao_cuidados_intimos_com_criancas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52607/pl_393_2026_joao_paulo_janjao_programa_mulheres_guardias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52608/pl_394_2026_ivo_neto_vigilancia_permanente_em_terminais.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52609/pl_395_2026_ivo_neto_orcamento_participativo_infantil_e_juvenil.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52610/pl_396_2026_jaildo_oliveira_modifica_a_lei_535_2023_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52611/pl_397_2026_kennedy_marques_programa_bombeiro_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52612/pl_398_2026_kennedy_marques_cadastro_municipal_de_animais_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52613/pl_399_2026_kennedy_marques_protocolo_de_resgate_de_animais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52614/pl_400_2026_ivo_neto_semana_municipal_maratona_esportiva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52615/pl_401_2026_kennedy_marques_normas_para_o_transporte_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52616/pl_402_2026_kennedy_marques_promocao_do_acesso_a_agua_potavel_em_pontos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52617/pl_403_2026_gilmar_nascimento_semana_conscientizacao_e_combate_ao_burnout.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52618/pl_404_2026_raiff_matos_protocolo_de_escuta_acolhimento_de__crinacas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52619/pl_405_2026_prof_samuel_rescrevendo_o_amanha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52620/pl_406_2026_prof_samuel_programa__embaixadores_ambientais.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52621/pl_407_2026_prof_samuel_infraestrutura_subterranea_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52622/pl_408_2026_prof_samuel_atendimento_humanizado_pais_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52623/pl_409_2026_prof_samuel_abono_de_faltas_escolares_periodo_menstrual_tea.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52624/pl_410_2026_ze_ricardo_patrimonio_cultural_hip_hop.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52625/pl_411_2026_ze_ricardo_cartao_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52626/pl_412_2026_joao_paulo_janjao_programa_mulher_protegida.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52627/pl_413_2026_joao_paulo_janjao_dia_4_de_junho_combate_a_violencia_infantil.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52628/pl_414_2026_pai_amado_promocao_a_saude_nos_terminais_de_coletivos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52629/pl_415_2026_pai_amado_incentivo_ao_voluntariado_assistencia_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52630/pl_416_2026_rodrigo_guedes_implantacao_de_teleatendimento_secretarias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52631/pl_417_2026_jander_lobato_acrescenta_artigo_81a_e_81b_a_lei_1.118_1971.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52632/pl_418_2026_jander_lobato_programa_de_combate_a_cristofobia.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52633/pl_419_2026_executivo_fundacao_municipal_de_transtorno_do_espectro_autista_mens_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52634/pl_420_2026_diego_afonso_utilidade_publica_albergue_o_bom_samaritano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52635/pl_421_2026_sargento_salazar_compensacao_tributaria_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52636/pl_422_2026_mrco_castilho_direitos_linguisticos_a_candidatos_surdos_em_processos_e_concursos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52637/pl_423_2026_marco_castilho_inclusao_pessoa_com_deficiencia_nas_feiras_organizadas_ou_apoiadas_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52638/pl_424_2026_marco_castilho_incentivo_fiscal_a_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52639/pl_425_2026_diego_afonso_academias_urbanas_inteligentes_e_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52640/pl_426_2026_sargento_salazar_convenio_para_o_aproveitamento_de_mao_de_obra_de_apenados_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52643/pl_427_2026_ze_ricardo_enfrentamento_a_misoginia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52644/pl_428_2026_paulo_tyrone_protecao_e_ampliacao_dos_direitos_das_pessoas_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52645/pl_429_2026_ivo_neto_dia_trabalhador_rural.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52646/pl_430_2026_kennedy_marques_animais_de_apoio_emocional_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52647/pl_431_2026_aldenor_lima_acrescenta_inciso__lei_n._2195_2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52648/pl_432_2026_kennedy_marques_medicamentos_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52649/pl_433_2026_rodinei_ramos_instituto_amazonense_cultural_e_bem-estar_social.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52650/pl_434_2026_pai_amado_vizinhanca_solidaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52651/pl_435_2026_kennedy_marques_mobilidade_urbana_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52652/pl_436_2026_kennedy_marques_capacitacao_profissionais_de_saude_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52656/pl_437_2026_sargento_salazar_programa_herois_da_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52657/pl_438_2026_raiff_matos_acessibilidade_para_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52658/pl_439_2026_mitoso_rua_pastor_agricio_rocha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52659/pl_440_2026_sargento_salazar_programa_primeira_advertencia_educativa_por_radar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52660/pl_441_2026_prof._samuel_altera_lei_n._1534_2010_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52661/pl_442_2026_kennedy_marques_empresa_amiga_da_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52662/pl_443_2026_rodrigo_sa_tecnologias_para_sistemas_de_drenagem_urbana.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52663/pl_444_2026_kennedy_marques_prevencao_de_riscos_a_saude_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52665/pl_445_2026_sargento_salazar_simplificacao_de_procedimentos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52666/pl_446_2026_sargento_salazar_medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52667/pl_447_2026_sargento_salazar_indenizacao_danos_pessoas_transporte_aquaviario.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52668/pl_448_2026_kennedy_marques_informacao_sobre_direitos_das_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52669/pl_449_2026_sergio_bare_avaliacao_visual_comportamental_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52671/pl_450_2026_rodrigo_sa_horarios_de_obras_permissionarias_e_autorizatarias.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52672/pl_451_2026_executivo_municipal_revoga_o_art_6_da_lei_3.478_msg_015_2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52673/pl_452_2026_executivo_municipal_promocao_aos_servidores_assistentes_em_saude_msg_016_2026_aaa.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52674/pl_453_2026_executivo_municipal_premio_de_valorizacao_por_desempenho_msg_017_2026_aa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52675/pl_454_2026_executivo_municipal_plano_de_cargos_magisterio_msg_018_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52676/pl_455_2026_ze_ricardo_plano_trabalho_e_renda_trabalhadores_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52677/pl_456_2026_ze_ricardo_utilidade_publica_amarn.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52679/pl_457_2026_ivo_neto_manutencao_sinalizacao_de_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52680/pl_458_2026_aldenor_lima_visita_de_animais_a_pacientes_internados.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52681/pl_459_2026_raiff_matos_campanha_permanente_de_protecao_amparo_e_valorizacao_do_professor_e_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52682/pl_460_2026_raiff_matos_priorizacao_e_celeridade_no_atendimento_de_saude_idosos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52683/pl_461_2026_ivo_neto_semana_empreendedorismo_materno_atipico.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52684/pl_462_2026_eduardo_assis_dia_atleta_wrestling.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52685/pl_463_2026_kennedy_marques_calendario_turismo_hidrologico.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52686/pl_464_2026_kennedy_marques_beneficios_selo_pet_friendly.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52687/pl_465_2026_elan_alencar_dia_leucodistrofias.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52688/pl_466_2026_raiff_matos_semana_valorizacao_da_familia_na_escola.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52690/pl_467_2026_saimon_bessa_tecnologias_de_monitoramento_aereo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52691/pl_468_2026_saimon_bessa_reserva_preferencial_para_mulheres_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52692/pl_469_2026_mitoso_prevencao_a_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52695/pl_470_2026_raiff_matos_politica_transparencia_iptu.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52697/pl_471_2026_ze_ricardo_observatorio_da_violencia_contra_a_mulher_banco_de_dados.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52698/pl_472_2026_diego_afonso_boletim_municipal_de_interrupcoes_de_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52699/pl_473_2026_diego_afonso_campanha_de_divulgacao_do_sinal_de_pedido_de_socorro_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52700/pl_474_2026_diego_afonso_semana_simulacao_e_resiliencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52701/pl_475_2026_eurico_tavares_apoio_a_educandos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52703/pl_477_2026_rodrigo_guedes_lei_benicio_xavier.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52704/pl_478_2026_rodrigo_guedes_presenca_de_interprete_de_libras_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52705/pl_479_2026_rodrigo_guedes_simbolo_mundial_tea_banheiros.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52707/pl_480_2026_pai_amado_programa_prevencao_a_solidao_na_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52708/pl_481_2026_sargento_salazar_altera_a_lei_1534__medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52709/pl_482_2026_paulo_tyrone_esporte_na_escola_e_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52710/pl_483_2026_diego_afonso_criacao_centro_municipal_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52711/pl_484_2026_diego_afonso_criacao_instituto_municipal_de_medicina_alternativa.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52712/pl_485_2026_diego_afonso_programa_rotas_da_longevidade.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52713/pl_486_2026_executivo_municipal_mens_21_2026_diretrizes_orcamentarias_2027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52718/pl_487_2026_diego_afonso_mapoio_a_mobilidade_dos_entregadores_por_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52719/pl_488_2026_coronel_rosses_programa__adocao_de_pracas_-_canteiros.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52720/pl_489_2026_coronel_rosses_semana__catador.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52721/pl_490_2026_coronel_rosses_diretrizes_esporte_de_contato.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52722/pl_491_2026_coronel_rosses_transparencia_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52723/pl_492_2026_coronel_rosses_programa_saude_mental_infantil.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52724/pl_493_2026_coronel_rosses_programa_capacitacao_libras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52725/pl_494_2026_coronel_rosses_programa_valorizacao_a_familia.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52726/pl_495_2026_coronel_rosses_programa_educacao_em_valores.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52727/pl_496_2026_saimon_bessa_campanhas_combate_ao_abuso_e_a_exploracao_sexual_infantil.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52728/pl_497_2026_aldenor_lima_programa_qr_code_animal.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52729/pl_498_2026_ze_ricardo_altera_lei_n_1118-1971_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52730/pl_499_2026_kennedy_marques_participacao_comissao_de_meio_ambiente_controle_ambiental.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52731/pl_500_2026_exe___mun_mens._24_2026_reajuste_comissionados.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52732/pl_501_2026_exe___mun_mens._25_2026_altera_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52733/pl_502_2026_exe___mun_mens._26_2026_altera_lei_n._3546_2025_gtc.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52734/pl_503_2026_exe___mun_mens._27_2026_fixa_indice_de_reajuste_data-base.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52735/pl_504_2026_exe___mun_mens._28_2026_reajuste_pgm.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52736/pl_505_2026_exe___mun_mens._29_2026_reajuste_semef.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52737/pl_506_2026_exe___mun_mens._30_2026_reajuste_remuneracao_semed.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52738/pl_507_2026_exe___mun_mens._31_2026_reajuste_pessoal_contratado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52739/pl_508_2026_exe___mun_mens._32_2026_reajuste_clt.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52740/pl_509_2026_exe___mun_mens._33_2026_reajuste_area_nao_especifica.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52741/pl_510_2026_exe___mun_mens._34_2026_reajuste_remuneracao_semsa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52742/pl_511_2026_exe___mun_mens._35_2026_indice_salarial_immu.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52743/pl_512_2026_exe___mun_mens._36_2026_cria_programa_de_parcerias_e_investimentos.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52744/pl_513_2026_mitoso_programa_qualificacao_profissional_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52745/pl_514_2026_mitoso_politica_capacitacao_economia_digital_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52748/pl_515_2026_diego_afonso_prevencao_a_namofobia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52749/pl_516_2026_diego_afonso_inclusao_social_por_meio_de_parcerias_publico-privadas.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52750/pl_517_2026_kennedy_marques_caes_de_assistencia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52751/pl_518_2026_rodrigo_guedes_proibicao_execucao_excessiva_de_reparos_asfalticos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52752/pl_519_2026_rodrigo_guedes_proibicao_de_recebimento_de_beneficios_para_quem_realiza_pratica_de_apostas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52753/pl_520_2026_rodrigo_guedes_bolsa_cursinho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52754/pl_521_2026_rodrigo_guedes_cronogramas_de_obras.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52758/pl_522_2026_sergio_bare_utilidade_publica_associacao_dos_catadores.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52759/pl_523_2026_ze_ricardo_auxilio-moradia_emergencial.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52760/pl_524_2026_diego_afonso_programa_manaus_inova_e_ruas_vivas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52761/pl_525_2026_roberto_sabino_enfrentamento_assedio_moral_admnistracao_publica.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52762/pl_526_2026_roberto_sabino_instalacao_de_barras_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52763/pl_527_2026_roberto_sabino_proibe_tratamentos_hormonais_para_mundaca_de_genero_em_menores_de_idade.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52764/pl_528_2026_diego_afonso_calendario_semana_robotica.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52515/pr_001-2026_mesa_diretora_aprova_programacao_de_investimentos_a.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52556/pr_002-2026_aldenor_lima_altera_ri_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52642/pr_003-2026_kennedy_marques_acrescenta_art._151-a__ri.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52670/pr_004-2026_mesa_diretora_aprova_indicacao_de_ebenezer_albuquerque_diretor-presidente_da_ageman.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52379/pel_001_2026_rodinei_ramos_altera_9o_art._280_da_loman.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52678/pel_002_2026_mitoso_acrescenta_o_inciso_xii_ao_artigo373_da_loman.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52696/pel_003_2026_paulo_tyrone_altera_o_art._147__da_loman.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52337/pdl_001_2026_ver_ivo_neto_cidadao_de_manaus_andre_luiz.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52447/pdl_002_2026_ver_rodrigo_sa_medalha_de_ouro_denis_benchimol.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52473/pdl_003_2026_ver_rodinei_ramos_medalha_de_ouro_mariana_faria_filard.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52528/pdl_004_2026_ver_janjao_medalha_de_ouro_isabelle_nogueira.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52575/pdl_005_2026_ver_aldenor_lima_cidadao_de_manaus_eduardo_cesar_pereira_vilar.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52587/pdl_006_2026_ver_prof_samuel_medalha_de_ouro_ieda_frota_gomes.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52589/pdl_007_2026_ver_rosivaldo_cordovil_medalha_de_ouro_diego_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52641/pdl_008_2026_ver_rosivaldo_cordovil_medalha_de_ouro_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52664/pdl_009_2026_ver_prof_samuel_medalha_de_ouro_arone_do_nascimento_bentes.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52689/pdl_010_2026_ver_saimon_bessa_cidadao_de_manaus_carlos_eduardo_bessa_de_sa.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52693/pdl_011_2026_ver_jander_lobato_medalha_de_ouro_flavio_fayad.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52289/vt_001_pl_133-2025_ver_jaildo_mens105_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52653/vt_002_pl_144-2025_ver_ubirajara_mens12_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52654/vt_003_pl_443-2023_ver_dione_mens13_2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52655/vt_004_pl_029-2025_ver_marco_mens14_2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52694/vt_005_pl_109-2025_ver_joao_paulo_janjao_mens19_2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52717/vt_006_pl_013-2025_ver_ivo_neto_mens20_2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52755/vp_007_pl_039-2025_ver_marco_castilhos_mens37_2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52756/vp_008_pl_322-2024_vereverton_assis_mens38_2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52757/vp_009_pl_331-2023_ver._yomara_lins_mens39_2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52448/plc_001_2026_ver_raiff_matos_altera_lc_003_2014_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52714/plc_002_2026_executivo_municipal_estabelece_normas_de_sustentabilidade_economica.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52715/plc_003_2026_executivo_municipal_altera_lc_027_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H494"/>
+  <dimension ref="A1:H559"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="225.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5687,10977 +6197,12667 @@
       </c>
       <c r="G73" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>52275</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
         <v>73</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>52276</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
         <v>74</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
         <v>115</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>52277</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
         <v>75</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>161</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>52278</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
         <v>76</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
         <v>161</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>52279</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
         <v>77</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>161</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>52280</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
         <v>78</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H79" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>52281</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
         <v>79</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>161</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>52282</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
         <v>80</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H81" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>52283</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
         <v>81</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>161</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H82" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>52284</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
         <v>82</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>39</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H83" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>52285</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
         <v>83</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H84" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>52286</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
         <v>84</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H85" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>52287</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
         <v>85</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H86" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>52288</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
         <v>86</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H87" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>52290</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
         <v>87</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H88" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>52291</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
         <v>88</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H89" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>52292</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
         <v>89</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H90" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>52293</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
         <v>90</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H91" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>52294</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
         <v>91</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>130</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H92" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>52295</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>92</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>130</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H93" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>52296</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
         <v>93</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>130</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H94" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>52297</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
         <v>94</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
-        <v>100</v>
+        <v>223</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H95" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>52298</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
         <v>95</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>130</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H96" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>52299</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
         <v>96</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="H97" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>52300</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
         <v>97</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>100</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H98" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>52301</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
         <v>98</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
-        <v>10</v>
+        <v>232</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="H99" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>52302</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
         <v>99</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>84</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H100" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>52303</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
         <v>100</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>50</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H101" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>52304</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
         <v>101</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>130</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H102" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>52305</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
         <v>102</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>130</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H103" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>52306</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
         <v>103</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" t="s">
         <v>130</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H104" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>52307</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
         <v>104</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>130</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="H105" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>52308</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
         <v>105</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
-        <v>10</v>
+        <v>247</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="H106" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>52309</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
         <v>106</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>130</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="H107" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>52310</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
         <v>107</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>130</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H108" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>52311</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
         <v>108</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H109" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>52312</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
         <v>109</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>39</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="H110" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>52313</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
         <v>110</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" t="s">
         <v>130</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H111" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>52314</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
         <v>111</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" t="s">
         <v>84</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="H112" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>52315</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
         <v>112</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="H113" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>52316</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
         <v>113</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>52317</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
         <v>114</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>84</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H115" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>52318</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
         <v>115</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>84</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="H116" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>52319</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
         <v>116</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H117" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>52320</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
         <v>117</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>84</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="H118" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>52321</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
         <v>118</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>84</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="H119" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>52322</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
         <v>119</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>39</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="H120" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>52323</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
         <v>120</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="H121" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>52324</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
         <v>121</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="H122" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>52325</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
         <v>122</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>130</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="H123" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>52326</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
         <v>123</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="H124" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>52327</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
         <v>124</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H125" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>52328</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
         <v>125</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="H126" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>52329</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
         <v>126</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="H127" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>52330</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
         <v>127</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="H128" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>52331</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
         <v>128</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="H129" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>52332</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
         <v>129</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="H130" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>52333</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
         <v>130</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="H131" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>52334</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
         <v>131</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H132" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>52335</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
         <v>132</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>50</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="H133" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>52336</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
         <v>133</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" t="s">
         <v>50</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="H134" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>52338</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
         <v>134</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>50</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="H135" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>52339</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
         <v>135</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>130</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="H136" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>52340</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
         <v>136</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>130</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="H137" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>52341</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
         <v>137</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>50</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H138" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>52342</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
         <v>138</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>39</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="H139" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>52343</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
         <v>139</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H140" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>52344</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
         <v>140</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>50</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="H141" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>52345</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
         <v>141</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" t="s">
         <v>50</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H142" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>52346</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
         <v>142</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>50</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="H143" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>52347</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
         <v>143</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>84</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="H144" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>52348</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
         <v>144</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>39</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="H145" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>52349</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
         <v>145</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>84</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="H146" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>52350</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
         <v>146</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>50</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="H147" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>52351</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
         <v>147</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H148" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>52352</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
         <v>148</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="H149" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>52353</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
         <v>149</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>39</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="H150" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>52354</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
         <v>150</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" t="s">
         <v>50</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="H151" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>52355</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
         <v>151</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>69</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="H152" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>52356</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
         <v>152</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153" t="s">
         <v>50</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="H153" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>52357</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
         <v>153</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" t="s">
         <v>50</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="H154" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>52358</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
         <v>154</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" t="s">
         <v>50</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="H155" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>52359</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
         <v>155</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>50</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="H156" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>52360</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
         <v>156</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H157" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>52361</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
         <v>157</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="H158" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>52362</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
         <v>158</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="H159" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>52363</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
         <v>159</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="H160" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>52364</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
         <v>160</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="H161" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>52365</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
         <v>161</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="H162" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>52366</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
         <v>162</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="H163" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>52367</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
         <v>163</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="H164" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>52368</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
         <v>164</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="H165" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>52369</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
         <v>165</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="H166" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>52370</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
         <v>166</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="H167" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>52371</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
         <v>167</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="H168" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>52372</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
         <v>168</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="H169" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>52373</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
         <v>169</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" t="s">
         <v>81</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="H170" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>52374</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
         <v>170</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="H171" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>52375</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
         <v>171</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="H172" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>52376</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
         <v>172</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="H173" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>52377</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
         <v>173</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" t="s">
         <v>161</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="H174" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>52378</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
         <v>174</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="H175" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>52380</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
         <v>175</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" t="s">
         <v>50</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="H176" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>52381</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
         <v>176</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" t="s">
         <v>69</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="H177" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>52382</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
         <v>177</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" t="s">
         <v>50</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="H178" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>52383</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
         <v>178</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" t="s">
         <v>50</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="H179" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>52384</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
         <v>179</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" t="s">
         <v>50</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="H180" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>52385</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
         <v>180</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="H181" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>52386</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
         <v>181</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="H182" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>52387</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
         <v>182</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H183" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>52388</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
         <v>183</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H184" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>52389</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
         <v>184</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="H185" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>52390</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
         <v>185</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="H186" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>52391</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
         <v>186</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="H187" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>52392</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
         <v>187</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" t="s">
         <v>50</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="H188" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>52393</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
         <v>188</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="H189" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>52394</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
         <v>189</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="H190" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>52395</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
         <v>190</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" t="s">
         <v>50</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="H191" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>52396</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
         <v>191</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" t="s">
         <v>161</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="H192" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>52397</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
         <v>192</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="H193" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>52398</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
         <v>193</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H194" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>52399</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
         <v>194</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H195" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>52400</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
         <v>195</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="H196" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>52401</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
         <v>196</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="H197" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>52402</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
         <v>197</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="H198" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>52403</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
         <v>198</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="H199" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>52404</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
         <v>199</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="H200" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>52405</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
         <v>200</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="H201" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>52406</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
         <v>201</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="H202" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>52407</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
         <v>202</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="H203" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>52408</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
         <v>203</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="H204" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>52409</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
         <v>204</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205" t="s">
         <v>9</v>
       </c>
       <c r="F205" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="H205" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>52410</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
         <v>205</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="H206" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>52411</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
         <v>206</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="H207" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>52412</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
         <v>207</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="H208" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>52413</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
         <v>208</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="H209" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>52414</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
         <v>209</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
       <c r="E210" t="s">
         <v>9</v>
       </c>
       <c r="F210" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="H210" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>52415</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
         <v>210</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="H211" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>52416</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
         <v>211</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="H212" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>52417</v>
       </c>
       <c r="B213">
         <v>2026</v>
       </c>
       <c r="C213">
         <v>212</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="H213" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>52418</v>
       </c>
       <c r="B214">
         <v>2026</v>
       </c>
       <c r="C214">
         <v>213</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H214" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>52419</v>
       </c>
       <c r="B215">
         <v>2026</v>
       </c>
       <c r="C215">
         <v>214</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="H215" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>52420</v>
       </c>
       <c r="B216">
         <v>2026</v>
       </c>
       <c r="C216">
         <v>215</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216" t="s">
         <v>9</v>
       </c>
       <c r="F216" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="H216" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>52421</v>
       </c>
       <c r="B217">
         <v>2026</v>
       </c>
       <c r="C217">
         <v>216</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="H217" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>52422</v>
       </c>
       <c r="B218">
         <v>2026</v>
       </c>
       <c r="C218">
         <v>217</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G218" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H218" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>52423</v>
       </c>
       <c r="B219">
         <v>2026</v>
       </c>
       <c r="C219">
         <v>218</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="H219" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>52424</v>
       </c>
       <c r="B220">
         <v>2026</v>
       </c>
       <c r="C220">
         <v>219</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="H220" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>52425</v>
       </c>
       <c r="B221">
         <v>2026</v>
       </c>
       <c r="C221">
         <v>220</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" t="s">
         <v>115</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="H221" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>52426</v>
       </c>
       <c r="B222">
         <v>2026</v>
       </c>
       <c r="C222">
         <v>221</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>100</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="H222" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>52427</v>
       </c>
       <c r="B223">
         <v>2026</v>
       </c>
       <c r="C223">
         <v>222</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>115</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="H223" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>52428</v>
       </c>
       <c r="B224">
         <v>2026</v>
       </c>
       <c r="C224">
         <v>223</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" t="s">
         <v>115</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="H224" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>52429</v>
       </c>
       <c r="B225">
         <v>2026</v>
       </c>
       <c r="C225">
         <v>224</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" t="s">
         <v>115</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="H225" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>52430</v>
       </c>
       <c r="B226">
         <v>2026</v>
       </c>
       <c r="C226">
         <v>225</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226" t="s">
         <v>9</v>
       </c>
       <c r="F226" t="s">
         <v>115</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="H226" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>52431</v>
       </c>
       <c r="B227">
         <v>2026</v>
       </c>
       <c r="C227">
         <v>226</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" t="s">
         <v>115</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="H227" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>52432</v>
       </c>
       <c r="B228">
         <v>2026</v>
       </c>
       <c r="C228">
         <v>227</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" t="s">
         <v>115</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="H228" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>52433</v>
       </c>
       <c r="B229">
         <v>2026</v>
       </c>
       <c r="C229">
         <v>228</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" t="s">
         <v>115</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="H229" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>52434</v>
       </c>
       <c r="B230">
         <v>2026</v>
       </c>
       <c r="C230">
         <v>229</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" t="s">
         <v>115</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="H230" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>52435</v>
       </c>
       <c r="B231">
         <v>2026</v>
       </c>
       <c r="C231">
         <v>230</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" t="s">
         <v>115</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="H231" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>52436</v>
       </c>
       <c r="B232">
         <v>2026</v>
       </c>
       <c r="C232">
         <v>231</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
         <v>115</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="H232" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>52437</v>
       </c>
       <c r="B233">
         <v>2026</v>
       </c>
       <c r="C233">
         <v>232</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>115</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="H233" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>52438</v>
       </c>
       <c r="B234">
         <v>2026</v>
       </c>
       <c r="C234">
         <v>233</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="s">
         <v>115</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="H234" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>52439</v>
       </c>
       <c r="B235">
         <v>2026</v>
       </c>
       <c r="C235">
         <v>234</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" t="s">
         <v>115</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="H235" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>52440</v>
       </c>
       <c r="B236">
         <v>2026</v>
       </c>
       <c r="C236">
         <v>235</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" t="s">
         <v>115</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="H236" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>52441</v>
       </c>
       <c r="B237">
         <v>2026</v>
       </c>
       <c r="C237">
         <v>236</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" t="s">
         <v>115</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="H237" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>52442</v>
       </c>
       <c r="B238">
         <v>2026</v>
       </c>
       <c r="C238">
         <v>237</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238" t="s">
         <v>115</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="H238" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>52443</v>
       </c>
       <c r="B239">
         <v>2026</v>
       </c>
       <c r="C239">
         <v>238</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239" t="s">
         <v>115</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="H239" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>52444</v>
       </c>
       <c r="B240">
         <v>2026</v>
       </c>
       <c r="C240">
         <v>239</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240" t="s">
         <v>115</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="H240" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>52445</v>
       </c>
       <c r="B241">
         <v>2026</v>
       </c>
       <c r="C241">
         <v>240</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" t="s">
         <v>115</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="H241" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>52446</v>
       </c>
       <c r="B242">
         <v>2026</v>
       </c>
       <c r="C242">
         <v>241</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" t="s">
         <v>115</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="H242" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>52449</v>
       </c>
       <c r="B243">
         <v>2026</v>
       </c>
       <c r="C243">
         <v>242</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243" t="s">
         <v>9</v>
       </c>
       <c r="F243" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="H243" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>52450</v>
       </c>
       <c r="B244">
         <v>2026</v>
       </c>
       <c r="C244">
         <v>243</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244" t="s">
         <v>9</v>
       </c>
       <c r="F244" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="H244" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>52451</v>
       </c>
       <c r="B245">
         <v>2026</v>
       </c>
       <c r="C245">
         <v>244</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245" t="s">
         <v>9</v>
       </c>
       <c r="F245" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="H245" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>52452</v>
       </c>
       <c r="B246">
         <v>2026</v>
       </c>
       <c r="C246">
         <v>245</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
       <c r="E246" t="s">
         <v>9</v>
       </c>
       <c r="F246" t="s">
         <v>136</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="H246" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>52453</v>
       </c>
       <c r="B247">
         <v>2026</v>
       </c>
       <c r="C247">
         <v>246</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
       <c r="E247" t="s">
         <v>9</v>
       </c>
       <c r="F247" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="H247" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>52454</v>
       </c>
       <c r="B248">
         <v>2026</v>
       </c>
       <c r="C248">
         <v>247</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="H248" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>52455</v>
       </c>
       <c r="B249">
         <v>2026</v>
       </c>
       <c r="C249">
         <v>248</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249" t="s">
         <v>9</v>
       </c>
       <c r="F249" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="H249" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>52456</v>
       </c>
       <c r="B250">
         <v>2026</v>
       </c>
       <c r="C250">
         <v>249</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="H250" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>52457</v>
       </c>
       <c r="B251">
         <v>2026</v>
       </c>
       <c r="C251">
         <v>250</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="H251" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>52458</v>
       </c>
       <c r="B252">
         <v>2026</v>
       </c>
       <c r="C252">
         <v>251</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="H252" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>52459</v>
       </c>
       <c r="B253">
         <v>2026</v>
       </c>
       <c r="C253">
         <v>252</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="H253" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>52460</v>
       </c>
       <c r="B254">
         <v>2026</v>
       </c>
       <c r="C254">
         <v>253</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="H254" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>52461</v>
       </c>
       <c r="B255">
         <v>2026</v>
       </c>
       <c r="C255">
         <v>254</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="H255" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>52462</v>
       </c>
       <c r="B256">
         <v>2026</v>
       </c>
       <c r="C256">
         <v>255</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="H256" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>52463</v>
       </c>
       <c r="B257">
         <v>2026</v>
       </c>
       <c r="C257">
         <v>256</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="H257" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>52464</v>
       </c>
       <c r="B258">
         <v>2026</v>
       </c>
       <c r="C258">
         <v>257</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="H258" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>52465</v>
       </c>
       <c r="B259">
         <v>2026</v>
       </c>
       <c r="C259">
         <v>258</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="H259" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>52466</v>
       </c>
       <c r="B260">
         <v>2026</v>
       </c>
       <c r="C260">
         <v>259</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="H260" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>52467</v>
       </c>
       <c r="B261">
         <v>2026</v>
       </c>
       <c r="C261">
         <v>260</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261" t="s">
         <v>9</v>
       </c>
       <c r="F261" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="H261" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>52468</v>
       </c>
       <c r="B262">
         <v>2026</v>
       </c>
       <c r="C262">
         <v>261</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262" t="s">
         <v>9</v>
       </c>
       <c r="F262" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="H262" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>52469</v>
       </c>
       <c r="B263">
         <v>2026</v>
       </c>
       <c r="C263">
         <v>262</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="H263" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>52470</v>
       </c>
       <c r="B264">
         <v>2026</v>
       </c>
       <c r="C264">
         <v>263</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="H264" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>52471</v>
       </c>
       <c r="B265">
         <v>2026</v>
       </c>
       <c r="C265">
         <v>264</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265" t="s">
         <v>9</v>
       </c>
       <c r="F265" t="s">
         <v>10</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="H265" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>52472</v>
       </c>
       <c r="B266">
         <v>2026</v>
       </c>
       <c r="C266">
         <v>265</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="H266" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>52474</v>
       </c>
       <c r="B267">
         <v>2026</v>
       </c>
       <c r="C267">
         <v>266</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="H267" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>52475</v>
       </c>
       <c r="B268">
         <v>2026</v>
       </c>
       <c r="C268">
         <v>267</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="H268" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>52476</v>
       </c>
       <c r="B269">
         <v>2026</v>
       </c>
       <c r="C269">
         <v>268</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269" t="s">
         <v>9</v>
       </c>
       <c r="F269" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="H269" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>52477</v>
       </c>
       <c r="B270">
         <v>2026</v>
       </c>
       <c r="C270">
         <v>269</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" t="s">
         <v>39</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="H270" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>52478</v>
       </c>
       <c r="B271">
         <v>2026</v>
       </c>
       <c r="C271">
         <v>270</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="H271" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>52479</v>
       </c>
       <c r="B272">
         <v>2026</v>
       </c>
       <c r="C272">
         <v>271</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272" t="s">
         <v>9</v>
       </c>
       <c r="F272" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="H272" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>52480</v>
       </c>
       <c r="B273">
         <v>2026</v>
       </c>
       <c r="C273">
         <v>272</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="H273" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>52481</v>
       </c>
       <c r="B274">
         <v>2026</v>
       </c>
       <c r="C274">
         <v>273</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="H274" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>52482</v>
       </c>
       <c r="B275">
         <v>2026</v>
       </c>
       <c r="C275">
         <v>274</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275" t="s">
         <v>136</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="H275" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>52483</v>
       </c>
       <c r="B276">
         <v>2026</v>
       </c>
       <c r="C276">
         <v>275</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="H276" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>52484</v>
       </c>
       <c r="B277">
         <v>2026</v>
       </c>
       <c r="C277">
         <v>276</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="H277" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>52485</v>
       </c>
       <c r="B278">
         <v>2026</v>
       </c>
       <c r="C278">
         <v>277</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278" t="s">
         <v>39</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="H278" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>52486</v>
       </c>
       <c r="B279">
         <v>2026</v>
       </c>
       <c r="C279">
         <v>278</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279" t="s">
         <v>39</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="H279" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>52487</v>
       </c>
       <c r="B280">
         <v>2026</v>
       </c>
       <c r="C280">
         <v>279</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280" t="s">
         <v>39</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="H280" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>52488</v>
       </c>
       <c r="B281">
         <v>2026</v>
       </c>
       <c r="C281">
         <v>280</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281" t="s">
         <v>39</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="H281" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>52489</v>
       </c>
       <c r="B282">
         <v>2026</v>
       </c>
       <c r="C282">
         <v>281</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282" t="s">
         <v>39</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="H282" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>52490</v>
       </c>
       <c r="B283">
         <v>2026</v>
       </c>
       <c r="C283">
         <v>282</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" t="s">
         <v>39</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="H283" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>52491</v>
       </c>
       <c r="B284">
         <v>2026</v>
       </c>
       <c r="C284">
         <v>283</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="H284" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>52492</v>
       </c>
       <c r="B285">
         <v>2026</v>
       </c>
       <c r="C285">
         <v>284</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="H285" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>52493</v>
       </c>
       <c r="B286">
         <v>2026</v>
       </c>
       <c r="C286">
         <v>285</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="H286" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>52494</v>
       </c>
       <c r="B287">
         <v>2026</v>
       </c>
       <c r="C287">
         <v>286</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="H287" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>52495</v>
       </c>
       <c r="B288">
         <v>2026</v>
       </c>
       <c r="C288">
         <v>287</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="H288" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>52496</v>
       </c>
       <c r="B289">
         <v>2026</v>
       </c>
       <c r="C289">
         <v>288</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="H289" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>52497</v>
       </c>
       <c r="B290">
         <v>2026</v>
       </c>
       <c r="C290">
         <v>289</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="H290" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>52498</v>
       </c>
       <c r="B291">
         <v>2026</v>
       </c>
       <c r="C291">
         <v>290</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="H291" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>52499</v>
       </c>
       <c r="B292">
         <v>2026</v>
       </c>
       <c r="C292">
         <v>291</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292" t="s">
         <v>9</v>
       </c>
       <c r="F292" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="H292" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>52500</v>
       </c>
       <c r="B293">
         <v>2026</v>
       </c>
       <c r="C293">
         <v>292</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="H293" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>52501</v>
       </c>
       <c r="B294">
         <v>2026</v>
       </c>
       <c r="C294">
         <v>293</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="H294" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>52502</v>
       </c>
       <c r="B295">
         <v>2026</v>
       </c>
       <c r="C295">
         <v>294</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="H295" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>52503</v>
       </c>
       <c r="B296">
         <v>2026</v>
       </c>
       <c r="C296">
         <v>295</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="H296" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>52504</v>
       </c>
       <c r="B297">
         <v>2026</v>
       </c>
       <c r="C297">
         <v>296</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="H297" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>52505</v>
       </c>
       <c r="B298">
         <v>2026</v>
       </c>
       <c r="C298">
         <v>297</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="H298" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>52506</v>
       </c>
       <c r="B299">
         <v>2026</v>
       </c>
       <c r="C299">
         <v>298</v>
       </c>
       <c r="D299" t="s">
         <v>8</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="H299" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>52507</v>
       </c>
       <c r="B300">
         <v>2026</v>
       </c>
       <c r="C300">
         <v>299</v>
       </c>
       <c r="D300" t="s">
         <v>8</v>
       </c>
       <c r="E300" t="s">
         <v>9</v>
       </c>
       <c r="F300" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="H300" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>52508</v>
       </c>
       <c r="B301">
         <v>2026</v>
       </c>
       <c r="C301">
         <v>300</v>
       </c>
       <c r="D301" t="s">
         <v>8</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="H301" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>52509</v>
       </c>
       <c r="B302">
         <v>2026</v>
       </c>
       <c r="C302">
         <v>301</v>
       </c>
       <c r="D302" t="s">
         <v>8</v>
       </c>
       <c r="E302" t="s">
         <v>9</v>
       </c>
       <c r="F302" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="H302" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>52510</v>
       </c>
       <c r="B303">
         <v>2026</v>
       </c>
       <c r="C303">
         <v>302</v>
       </c>
       <c r="D303" t="s">
         <v>8</v>
       </c>
       <c r="E303" t="s">
         <v>9</v>
       </c>
       <c r="F303" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="H303" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>52511</v>
       </c>
       <c r="B304">
         <v>2026</v>
       </c>
       <c r="C304">
         <v>303</v>
       </c>
       <c r="D304" t="s">
         <v>8</v>
       </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="H304" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>52512</v>
       </c>
       <c r="B305">
         <v>2026</v>
       </c>
       <c r="C305">
         <v>304</v>
       </c>
       <c r="D305" t="s">
         <v>8</v>
       </c>
       <c r="E305" t="s">
         <v>9</v>
       </c>
       <c r="F305" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="H305" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>52513</v>
       </c>
       <c r="B306">
         <v>2026</v>
       </c>
       <c r="C306">
         <v>305</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306" t="s">
         <v>39</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="H306" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>52514</v>
       </c>
       <c r="B307">
         <v>2026</v>
       </c>
       <c r="C307">
         <v>306</v>
       </c>
       <c r="D307" t="s">
         <v>8</v>
       </c>
       <c r="E307" t="s">
         <v>9</v>
       </c>
       <c r="F307" t="s">
         <v>39</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="H307" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>52516</v>
       </c>
       <c r="B308">
         <v>2026</v>
       </c>
       <c r="C308">
         <v>307</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="H308" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>52517</v>
       </c>
       <c r="B309">
         <v>2026</v>
       </c>
       <c r="C309">
         <v>308</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
       <c r="F309" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="H309" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>52518</v>
       </c>
       <c r="B310">
         <v>2026</v>
       </c>
       <c r="C310">
         <v>309</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="H310" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>52519</v>
       </c>
       <c r="B311">
         <v>2026</v>
       </c>
       <c r="C311">
         <v>310</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
       <c r="E311" t="s">
         <v>9</v>
       </c>
       <c r="F311" t="s">
         <v>161</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="H311" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>52520</v>
       </c>
       <c r="B312">
         <v>2026</v>
       </c>
       <c r="C312">
         <v>311</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312" t="s">
         <v>9</v>
       </c>
       <c r="F312" t="s">
-        <v>589</v>
+        <v>684</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="H312" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>52521</v>
       </c>
       <c r="B313">
         <v>2026</v>
       </c>
       <c r="C313">
         <v>312</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313" t="s">
         <v>50</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="H313" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>52522</v>
       </c>
       <c r="B314">
         <v>2026</v>
       </c>
       <c r="C314">
         <v>313</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="H314" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>52523</v>
       </c>
       <c r="B315">
         <v>2026</v>
       </c>
       <c r="C315">
         <v>314</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315" t="s">
         <v>50</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="H315" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>52524</v>
       </c>
       <c r="B316">
         <v>2026</v>
       </c>
       <c r="C316">
         <v>315</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
       <c r="E316" t="s">
         <v>9</v>
       </c>
       <c r="F316" t="s">
         <v>50</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="H316" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>52525</v>
       </c>
       <c r="B317">
         <v>2026</v>
       </c>
       <c r="C317">
         <v>316</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" t="s">
         <v>39</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="H317" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>52526</v>
       </c>
       <c r="B318">
         <v>2026</v>
       </c>
       <c r="C318">
         <v>317</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318" t="s">
-        <v>589</v>
+        <v>697</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="H318" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>52527</v>
       </c>
       <c r="B319">
         <v>2026</v>
       </c>
       <c r="C319">
         <v>318</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319" t="s">
         <v>9</v>
       </c>
       <c r="F319" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="H319" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>52529</v>
       </c>
       <c r="B320">
         <v>2026</v>
       </c>
       <c r="C320">
         <v>319</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="H320" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>52530</v>
       </c>
       <c r="B321">
         <v>2026</v>
       </c>
       <c r="C321">
         <v>320</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" t="s">
         <v>50</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="H321" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>52531</v>
       </c>
       <c r="B322">
         <v>2026</v>
       </c>
       <c r="C322">
         <v>321</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
       <c r="E322" t="s">
         <v>9</v>
       </c>
       <c r="F322" t="s">
         <v>50</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="H322" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>52532</v>
       </c>
       <c r="B323">
         <v>2026</v>
       </c>
       <c r="C323">
         <v>322</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
       <c r="E323" t="s">
         <v>9</v>
       </c>
       <c r="F323" t="s">
         <v>50</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="H323" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>52533</v>
       </c>
       <c r="B324">
         <v>2026</v>
       </c>
       <c r="C324">
         <v>323</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
       <c r="E324" t="s">
         <v>9</v>
       </c>
       <c r="F324" t="s">
         <v>50</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="H324" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>52534</v>
       </c>
       <c r="B325">
         <v>2026</v>
       </c>
       <c r="C325">
         <v>324</v>
       </c>
       <c r="D325" t="s">
         <v>8</v>
       </c>
       <c r="E325" t="s">
         <v>9</v>
       </c>
       <c r="F325" t="s">
         <v>50</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="H325" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>52535</v>
       </c>
       <c r="B326">
         <v>2026</v>
       </c>
       <c r="C326">
         <v>325</v>
       </c>
       <c r="D326" t="s">
         <v>8</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326" t="s">
         <v>50</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="H326" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>52536</v>
       </c>
       <c r="B327">
         <v>2026</v>
       </c>
       <c r="C327">
         <v>326</v>
       </c>
       <c r="D327" t="s">
         <v>8</v>
       </c>
       <c r="E327" t="s">
         <v>9</v>
       </c>
       <c r="F327" t="s">
         <v>50</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="H327" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>52537</v>
       </c>
       <c r="B328">
         <v>2026</v>
       </c>
       <c r="C328">
         <v>327</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="H328" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>52538</v>
       </c>
       <c r="B329">
         <v>2026</v>
       </c>
       <c r="C329">
         <v>328</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="H329" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>52539</v>
       </c>
       <c r="B330">
         <v>2026</v>
       </c>
       <c r="C330">
         <v>329</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="H330" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>52540</v>
       </c>
       <c r="B331">
         <v>2026</v>
       </c>
       <c r="C331">
         <v>330</v>
       </c>
       <c r="D331" t="s">
         <v>8</v>
       </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="H331" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>52541</v>
       </c>
       <c r="B332">
         <v>2026</v>
       </c>
       <c r="C332">
         <v>331</v>
       </c>
       <c r="D332" t="s">
         <v>8</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="H332" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>52542</v>
       </c>
       <c r="B333">
         <v>2026</v>
       </c>
       <c r="C333">
         <v>332</v>
       </c>
       <c r="D333" t="s">
         <v>8</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="H333" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>52543</v>
       </c>
       <c r="B334">
         <v>2026</v>
       </c>
       <c r="C334">
         <v>333</v>
       </c>
       <c r="D334" t="s">
         <v>8</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="H334" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>52544</v>
       </c>
       <c r="B335">
         <v>2026</v>
       </c>
       <c r="C335">
         <v>334</v>
       </c>
       <c r="D335" t="s">
         <v>8</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="H335" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>52545</v>
       </c>
       <c r="B336">
         <v>2026</v>
       </c>
       <c r="C336">
         <v>335</v>
       </c>
       <c r="D336" t="s">
         <v>8</v>
       </c>
       <c r="E336" t="s">
         <v>9</v>
       </c>
       <c r="F336" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="H336" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>52546</v>
       </c>
       <c r="B337">
         <v>2026</v>
       </c>
       <c r="C337">
         <v>336</v>
       </c>
       <c r="D337" t="s">
         <v>8</v>
       </c>
       <c r="E337" t="s">
         <v>9</v>
       </c>
       <c r="F337" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="H337" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>52547</v>
       </c>
       <c r="B338">
         <v>2026</v>
       </c>
       <c r="C338">
         <v>337</v>
       </c>
       <c r="D338" t="s">
         <v>8</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="H338" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>52548</v>
       </c>
       <c r="B339">
         <v>2026</v>
       </c>
       <c r="C339">
         <v>338</v>
       </c>
       <c r="D339" t="s">
         <v>8</v>
       </c>
       <c r="E339" t="s">
         <v>9</v>
       </c>
       <c r="F339" t="s">
         <v>50</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="H339" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>52549</v>
       </c>
       <c r="B340">
         <v>2026</v>
       </c>
       <c r="C340">
         <v>339</v>
       </c>
       <c r="D340" t="s">
         <v>8</v>
       </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="H340" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>52550</v>
       </c>
       <c r="B341">
         <v>2026</v>
       </c>
       <c r="C341">
         <v>340</v>
       </c>
       <c r="D341" t="s">
         <v>8</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" t="s">
         <v>50</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="H341" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>52551</v>
       </c>
       <c r="B342">
         <v>2026</v>
       </c>
       <c r="C342">
         <v>341</v>
       </c>
       <c r="D342" t="s">
         <v>8</v>
       </c>
       <c r="E342" t="s">
         <v>9</v>
       </c>
       <c r="F342" t="s">
         <v>50</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="H342" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>52552</v>
       </c>
       <c r="B343">
         <v>2026</v>
       </c>
       <c r="C343">
         <v>342</v>
       </c>
       <c r="D343" t="s">
         <v>8</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343" t="s">
         <v>50</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="H343" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>52553</v>
       </c>
       <c r="B344">
         <v>2026</v>
       </c>
       <c r="C344">
         <v>343</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
       <c r="E344" t="s">
         <v>9</v>
       </c>
       <c r="F344" t="s">
         <v>50</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="H344" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>52554</v>
       </c>
       <c r="B345">
         <v>2026</v>
       </c>
       <c r="C345">
         <v>344</v>
       </c>
       <c r="D345" t="s">
         <v>8</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345" t="s">
         <v>50</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="H345" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>52555</v>
       </c>
       <c r="B346">
         <v>2026</v>
       </c>
       <c r="C346">
         <v>345</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346" t="s">
         <v>50</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="H346" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>52557</v>
       </c>
       <c r="B347">
         <v>2026</v>
       </c>
       <c r="C347">
         <v>346</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347" t="s">
         <v>39</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="H347" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>52558</v>
       </c>
       <c r="B348">
         <v>2026</v>
       </c>
       <c r="C348">
         <v>347</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
       <c r="E348" t="s">
         <v>9</v>
       </c>
       <c r="F348" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="H348" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>52559</v>
       </c>
       <c r="B349">
         <v>2026</v>
       </c>
       <c r="C349">
         <v>348</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="H349" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>52560</v>
       </c>
       <c r="B350">
         <v>2026</v>
       </c>
       <c r="C350">
         <v>349</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="H350" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>52561</v>
       </c>
       <c r="B351">
         <v>2026</v>
       </c>
       <c r="C351">
         <v>350</v>
       </c>
       <c r="D351" t="s">
         <v>8</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="H351" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>52562</v>
       </c>
       <c r="B352">
         <v>2026</v>
       </c>
       <c r="C352">
         <v>351</v>
       </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="H352" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>52563</v>
       </c>
       <c r="B353">
         <v>2026</v>
       </c>
       <c r="C353">
         <v>352</v>
       </c>
       <c r="D353" t="s">
         <v>8</v>
       </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="H353" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>52564</v>
       </c>
       <c r="B354">
         <v>2026</v>
       </c>
       <c r="C354">
         <v>353</v>
       </c>
       <c r="D354" t="s">
         <v>8</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="H354" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>52565</v>
       </c>
       <c r="B355">
         <v>2026</v>
       </c>
       <c r="C355">
         <v>354</v>
       </c>
       <c r="D355" t="s">
         <v>8</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="H355" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>52566</v>
       </c>
       <c r="B356">
         <v>2026</v>
       </c>
       <c r="C356">
         <v>355</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
       <c r="E356" t="s">
         <v>9</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="H356" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>52567</v>
       </c>
       <c r="B357">
         <v>2026</v>
       </c>
       <c r="C357">
         <v>356</v>
       </c>
       <c r="D357" t="s">
         <v>8</v>
       </c>
       <c r="E357" t="s">
         <v>9</v>
       </c>
       <c r="F357" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="H357" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>52568</v>
       </c>
       <c r="B358">
         <v>2026</v>
       </c>
       <c r="C358">
         <v>357</v>
       </c>
       <c r="D358" t="s">
         <v>8</v>
       </c>
       <c r="E358" t="s">
         <v>9</v>
       </c>
       <c r="F358" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="H358" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>52569</v>
       </c>
       <c r="B359">
         <v>2026</v>
       </c>
       <c r="C359">
         <v>358</v>
       </c>
       <c r="D359" t="s">
         <v>8</v>
       </c>
       <c r="E359" t="s">
         <v>9</v>
       </c>
       <c r="F359" t="s">
         <v>39</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H359" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>52570</v>
       </c>
       <c r="B360">
         <v>2026</v>
       </c>
       <c r="C360">
         <v>359</v>
       </c>
       <c r="D360" t="s">
         <v>8</v>
       </c>
       <c r="E360" t="s">
         <v>9</v>
       </c>
       <c r="F360" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="H360" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>52571</v>
       </c>
       <c r="B361">
         <v>2026</v>
       </c>
       <c r="C361">
         <v>360</v>
       </c>
       <c r="D361" t="s">
         <v>8</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361" t="s">
         <v>50</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H361" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>52572</v>
       </c>
       <c r="B362">
         <v>2026</v>
       </c>
       <c r="C362">
         <v>361</v>
       </c>
       <c r="D362" t="s">
         <v>8</v>
       </c>
       <c r="E362" t="s">
         <v>9</v>
       </c>
       <c r="F362" t="s">
         <v>39</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="H362" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>52573</v>
       </c>
       <c r="B363">
         <v>2026</v>
       </c>
       <c r="C363">
         <v>362</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="H363" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>52574</v>
       </c>
       <c r="B364">
         <v>2026</v>
       </c>
       <c r="C364">
         <v>363</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
       <c r="E364" t="s">
         <v>9</v>
       </c>
       <c r="F364" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="H364" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>52576</v>
       </c>
       <c r="B365">
         <v>2026</v>
       </c>
       <c r="C365">
         <v>364</v>
       </c>
       <c r="D365" t="s">
         <v>8</v>
       </c>
       <c r="E365" t="s">
         <v>9</v>
       </c>
       <c r="F365" t="s">
         <v>50</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="H365" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>52577</v>
       </c>
       <c r="B366">
         <v>2026</v>
       </c>
       <c r="C366">
         <v>365</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="H366" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>52578</v>
       </c>
       <c r="B367">
         <v>2026</v>
       </c>
       <c r="C367">
         <v>366</v>
       </c>
       <c r="D367" t="s">
         <v>8</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="H367" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>52579</v>
       </c>
       <c r="B368">
         <v>2026</v>
       </c>
       <c r="C368">
         <v>367</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="H368" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>52580</v>
       </c>
       <c r="B369">
         <v>2026</v>
       </c>
       <c r="C369">
         <v>368</v>
       </c>
       <c r="D369" t="s">
         <v>8</v>
       </c>
       <c r="E369" t="s">
         <v>9</v>
       </c>
       <c r="F369" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="H369" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>52581</v>
       </c>
       <c r="B370">
         <v>2026</v>
       </c>
       <c r="C370">
         <v>369</v>
       </c>
       <c r="D370" t="s">
         <v>8</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="H370" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>52582</v>
       </c>
       <c r="B371">
         <v>2026</v>
       </c>
       <c r="C371">
         <v>370</v>
       </c>
       <c r="D371" t="s">
         <v>8</v>
       </c>
       <c r="E371" t="s">
         <v>9</v>
       </c>
       <c r="F371" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="H371" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>52583</v>
       </c>
       <c r="B372">
         <v>2026</v>
       </c>
       <c r="C372">
         <v>371</v>
       </c>
       <c r="D372" t="s">
         <v>8</v>
       </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="H372" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>52584</v>
       </c>
       <c r="B373">
         <v>2026</v>
       </c>
       <c r="C373">
         <v>372</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373" t="s">
         <v>50</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="H373" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>52585</v>
       </c>
       <c r="B374">
         <v>2026</v>
       </c>
       <c r="C374">
         <v>373</v>
       </c>
       <c r="D374" t="s">
         <v>8</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374" t="s">
         <v>50</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="H374" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>52586</v>
       </c>
       <c r="B375">
         <v>2026</v>
       </c>
       <c r="C375">
         <v>374</v>
       </c>
       <c r="D375" t="s">
         <v>8</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375" t="s">
         <v>130</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="H375" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>52588</v>
       </c>
       <c r="B376">
         <v>2026</v>
       </c>
       <c r="C376">
         <v>375</v>
       </c>
       <c r="D376" t="s">
         <v>8</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376" t="s">
         <v>10</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="H376" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>52590</v>
       </c>
       <c r="B377">
         <v>2026</v>
       </c>
       <c r="C377">
         <v>376</v>
       </c>
       <c r="D377" t="s">
         <v>8</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="H377" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>52591</v>
       </c>
       <c r="B378">
         <v>2026</v>
       </c>
       <c r="C378">
         <v>377</v>
       </c>
       <c r="D378" t="s">
         <v>8</v>
       </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="H378" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>52592</v>
       </c>
       <c r="B379">
         <v>2026</v>
       </c>
       <c r="C379">
         <v>378</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
       <c r="E379" t="s">
         <v>9</v>
       </c>
       <c r="F379" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="H379" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>52593</v>
       </c>
       <c r="B380">
         <v>2026</v>
       </c>
       <c r="C380">
         <v>379</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
       <c r="E380" t="s">
         <v>9</v>
       </c>
       <c r="F380" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="H380" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>52594</v>
       </c>
       <c r="B381">
         <v>2026</v>
       </c>
       <c r="C381">
         <v>380</v>
       </c>
       <c r="D381" t="s">
         <v>8</v>
       </c>
       <c r="E381" t="s">
         <v>9</v>
       </c>
       <c r="F381" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="H381" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>52595</v>
       </c>
       <c r="B382">
         <v>2026</v>
       </c>
       <c r="C382">
         <v>381</v>
       </c>
       <c r="D382" t="s">
         <v>8</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="H382" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>52596</v>
       </c>
       <c r="B383">
         <v>2026</v>
       </c>
       <c r="C383">
         <v>382</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
       <c r="E383" t="s">
         <v>9</v>
       </c>
       <c r="F383" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="H383" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>52597</v>
       </c>
       <c r="B384">
         <v>2026</v>
       </c>
       <c r="C384">
         <v>383</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
       <c r="E384" t="s">
         <v>9</v>
       </c>
       <c r="F384" t="s">
         <v>50</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="H384" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>52598</v>
       </c>
       <c r="B385">
         <v>2026</v>
       </c>
       <c r="C385">
         <v>384</v>
       </c>
       <c r="D385" t="s">
         <v>8</v>
       </c>
       <c r="E385" t="s">
         <v>9</v>
       </c>
       <c r="F385" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="H385" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>52599</v>
       </c>
       <c r="B386">
         <v>2026</v>
       </c>
       <c r="C386">
         <v>385</v>
       </c>
       <c r="D386" t="s">
         <v>8</v>
       </c>
       <c r="E386" t="s">
         <v>9</v>
       </c>
       <c r="F386" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="H386" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>52600</v>
       </c>
       <c r="B387">
         <v>2026</v>
       </c>
       <c r="C387">
         <v>386</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387" t="s">
         <v>50</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="H387" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>52601</v>
       </c>
       <c r="B388">
         <v>2026</v>
       </c>
       <c r="C388">
         <v>387</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388" t="s">
         <v>115</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="H388" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>52602</v>
       </c>
       <c r="B389">
         <v>2026</v>
       </c>
       <c r="C389">
         <v>388</v>
       </c>
       <c r="D389" t="s">
         <v>8</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="H389" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>52603</v>
       </c>
       <c r="B390">
         <v>2026</v>
       </c>
       <c r="C390">
         <v>389</v>
       </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="H390" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>52604</v>
       </c>
       <c r="B391">
         <v>2026</v>
       </c>
       <c r="C391">
         <v>390</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="H391" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>52605</v>
       </c>
       <c r="B392">
         <v>2026</v>
       </c>
       <c r="C392">
         <v>391</v>
       </c>
       <c r="D392" t="s">
         <v>8</v>
       </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="H392" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>52606</v>
       </c>
       <c r="B393">
         <v>2026</v>
       </c>
       <c r="C393">
         <v>392</v>
       </c>
       <c r="D393" t="s">
         <v>8</v>
       </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="H393" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>52607</v>
       </c>
       <c r="B394">
         <v>2026</v>
       </c>
       <c r="C394">
         <v>393</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="H394" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>52608</v>
       </c>
       <c r="B395">
         <v>2026</v>
       </c>
       <c r="C395">
         <v>394</v>
       </c>
       <c r="D395" t="s">
         <v>8</v>
       </c>
       <c r="E395" t="s">
         <v>9</v>
       </c>
       <c r="F395" t="s">
         <v>50</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="H395" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>52609</v>
       </c>
       <c r="B396">
         <v>2026</v>
       </c>
       <c r="C396">
         <v>395</v>
       </c>
       <c r="D396" t="s">
         <v>8</v>
       </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396" t="s">
         <v>50</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="H396" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>52610</v>
       </c>
       <c r="B397">
         <v>2026</v>
       </c>
       <c r="C397">
         <v>396</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397" t="s">
         <v>10</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="H397" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>52611</v>
       </c>
       <c r="B398">
         <v>2026</v>
       </c>
       <c r="C398">
         <v>397</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
       <c r="E398" t="s">
         <v>9</v>
       </c>
       <c r="F398" t="s">
         <v>115</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="H398" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>52612</v>
       </c>
       <c r="B399">
         <v>2026</v>
       </c>
       <c r="C399">
         <v>398</v>
       </c>
       <c r="D399" t="s">
         <v>8</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399" t="s">
         <v>115</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="H399" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>52613</v>
       </c>
       <c r="B400">
         <v>2026</v>
       </c>
       <c r="C400">
         <v>399</v>
       </c>
       <c r="D400" t="s">
         <v>8</v>
       </c>
       <c r="E400" t="s">
         <v>9</v>
       </c>
       <c r="F400" t="s">
         <v>115</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="H400" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>52614</v>
       </c>
       <c r="B401">
         <v>2026</v>
       </c>
       <c r="C401">
         <v>400</v>
       </c>
       <c r="D401" t="s">
         <v>8</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401" t="s">
         <v>50</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="H401" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>52615</v>
       </c>
       <c r="B402">
         <v>2026</v>
       </c>
       <c r="C402">
         <v>401</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402" t="s">
         <v>115</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="H402" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>52616</v>
       </c>
       <c r="B403">
         <v>2026</v>
       </c>
       <c r="C403">
         <v>402</v>
       </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403" t="s">
         <v>115</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="H403" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>52617</v>
       </c>
       <c r="B404">
         <v>2026</v>
       </c>
       <c r="C404">
         <v>403</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="H404" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>52618</v>
       </c>
       <c r="B405">
         <v>2026</v>
       </c>
       <c r="C405">
         <v>404</v>
       </c>
       <c r="D405" t="s">
         <v>8</v>
       </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="H405" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>52619</v>
       </c>
       <c r="B406">
         <v>2026</v>
       </c>
       <c r="C406">
         <v>405</v>
       </c>
       <c r="D406" t="s">
         <v>8</v>
       </c>
       <c r="E406" t="s">
         <v>9</v>
       </c>
       <c r="F406" t="s">
         <v>84</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="H406" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>52620</v>
       </c>
       <c r="B407">
         <v>2026</v>
       </c>
       <c r="C407">
         <v>406</v>
       </c>
       <c r="D407" t="s">
         <v>8</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407" t="s">
         <v>84</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="H407" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>52621</v>
       </c>
       <c r="B408">
         <v>2026</v>
       </c>
       <c r="C408">
         <v>407</v>
       </c>
       <c r="D408" t="s">
         <v>8</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408" t="s">
         <v>84</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="H408" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>52622</v>
       </c>
       <c r="B409">
         <v>2026</v>
       </c>
       <c r="C409">
         <v>408</v>
       </c>
       <c r="D409" t="s">
         <v>8</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409" t="s">
         <v>84</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="H409" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>52623</v>
       </c>
       <c r="B410">
         <v>2026</v>
       </c>
       <c r="C410">
         <v>409</v>
       </c>
       <c r="D410" t="s">
         <v>8</v>
       </c>
       <c r="E410" t="s">
         <v>9</v>
       </c>
       <c r="F410" t="s">
         <v>84</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="H410" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>52624</v>
       </c>
       <c r="B411">
         <v>2026</v>
       </c>
       <c r="C411">
         <v>410</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="H411" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>52625</v>
       </c>
       <c r="B412">
         <v>2026</v>
       </c>
       <c r="C412">
         <v>411</v>
       </c>
       <c r="D412" t="s">
         <v>8</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="H412" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>52626</v>
       </c>
       <c r="B413">
         <v>2026</v>
       </c>
       <c r="C413">
         <v>412</v>
       </c>
       <c r="D413" t="s">
         <v>8</v>
       </c>
       <c r="E413" t="s">
         <v>9</v>
       </c>
       <c r="F413" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="H413" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>52627</v>
       </c>
       <c r="B414">
         <v>2026</v>
       </c>
       <c r="C414">
         <v>413</v>
       </c>
       <c r="D414" t="s">
         <v>8</v>
       </c>
       <c r="E414" t="s">
         <v>9</v>
       </c>
       <c r="F414" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="H414" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>52628</v>
       </c>
       <c r="B415">
         <v>2026</v>
       </c>
       <c r="C415">
         <v>414</v>
       </c>
       <c r="D415" t="s">
         <v>8</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="H415" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>52629</v>
       </c>
       <c r="B416">
         <v>2026</v>
       </c>
       <c r="C416">
         <v>415</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="H416" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>52630</v>
       </c>
       <c r="B417">
         <v>2026</v>
       </c>
       <c r="C417">
         <v>416</v>
       </c>
       <c r="D417" t="s">
         <v>8</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417" t="s">
         <v>39</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="H417" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>52631</v>
       </c>
       <c r="B418">
         <v>2026</v>
       </c>
       <c r="C418">
         <v>417</v>
       </c>
       <c r="D418" t="s">
         <v>8</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="H418" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>52632</v>
       </c>
       <c r="B419">
         <v>2026</v>
       </c>
       <c r="C419">
         <v>418</v>
       </c>
       <c r="D419" t="s">
         <v>8</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="H419" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>52633</v>
       </c>
       <c r="B420">
         <v>2026</v>
       </c>
       <c r="C420">
         <v>419</v>
       </c>
       <c r="D420" t="s">
         <v>8</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="H420" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>52634</v>
       </c>
       <c r="B421">
         <v>2026</v>
       </c>
       <c r="C421">
         <v>420</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="H421" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>52635</v>
       </c>
       <c r="B422">
         <v>2026</v>
       </c>
       <c r="C422">
         <v>421</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422" t="s">
         <v>100</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="H422" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>52636</v>
       </c>
       <c r="B423">
         <v>2026</v>
       </c>
       <c r="C423">
         <v>422</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423" t="s">
         <v>81</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="H423" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>52637</v>
       </c>
       <c r="B424">
         <v>2026</v>
       </c>
       <c r="C424">
         <v>423</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424" t="s">
         <v>81</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="H424" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>52638</v>
       </c>
       <c r="B425">
         <v>2026</v>
       </c>
       <c r="C425">
         <v>424</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425" t="s">
         <v>81</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="H425" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>52639</v>
       </c>
       <c r="B426">
         <v>2026</v>
       </c>
       <c r="C426">
         <v>425</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="H426" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>52640</v>
       </c>
       <c r="B427">
         <v>2026</v>
       </c>
       <c r="C427">
         <v>426</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
       <c r="E427" t="s">
         <v>9</v>
       </c>
       <c r="F427" t="s">
         <v>100</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="H427" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>52643</v>
       </c>
       <c r="B428">
         <v>2026</v>
       </c>
       <c r="C428">
         <v>427</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="H428" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>52644</v>
       </c>
       <c r="B429">
         <v>2026</v>
       </c>
       <c r="C429">
         <v>428</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429" t="s">
         <v>130</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="H429" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>52645</v>
       </c>
       <c r="B430">
         <v>2026</v>
       </c>
       <c r="C430">
         <v>429</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430" t="s">
         <v>50</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="H430" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>52646</v>
       </c>
       <c r="B431">
         <v>2026</v>
       </c>
       <c r="C431">
         <v>430</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
       <c r="E431" t="s">
         <v>9</v>
       </c>
       <c r="F431" t="s">
         <v>115</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="H431" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>52647</v>
       </c>
       <c r="B432">
         <v>2026</v>
       </c>
       <c r="C432">
         <v>431</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432" t="s">
         <v>161</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="H432" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>52648</v>
       </c>
       <c r="B433">
         <v>2026</v>
       </c>
       <c r="C433">
         <v>432</v>
       </c>
       <c r="D433" t="s">
         <v>8</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433" t="s">
         <v>115</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="H433" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>52649</v>
       </c>
       <c r="B434">
         <v>2026</v>
       </c>
       <c r="C434">
         <v>433</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
       <c r="E434" t="s">
         <v>9</v>
       </c>
       <c r="F434" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="H434" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>52650</v>
       </c>
       <c r="B435">
         <v>2026</v>
       </c>
       <c r="C435">
         <v>434</v>
       </c>
       <c r="D435" t="s">
         <v>8</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="H435" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>52651</v>
       </c>
       <c r="B436">
         <v>2026</v>
       </c>
       <c r="C436">
         <v>435</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436" t="s">
         <v>115</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="H436" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>52652</v>
       </c>
       <c r="B437">
         <v>2026</v>
       </c>
       <c r="C437">
         <v>436</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437" t="s">
         <v>115</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="H437" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>52656</v>
       </c>
       <c r="B438">
         <v>2026</v>
       </c>
       <c r="C438">
         <v>437</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438" t="s">
         <v>100</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="H438" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>52657</v>
       </c>
       <c r="B439">
         <v>2026</v>
       </c>
       <c r="C439">
         <v>438</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="H439" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>52658</v>
       </c>
       <c r="B440">
         <v>2026</v>
       </c>
       <c r="C440">
         <v>439</v>
       </c>
       <c r="D440" t="s">
         <v>8</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="H440" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>52659</v>
       </c>
       <c r="B441">
         <v>2026</v>
       </c>
       <c r="C441">
         <v>440</v>
       </c>
       <c r="D441" t="s">
         <v>8</v>
       </c>
       <c r="E441" t="s">
         <v>9</v>
       </c>
       <c r="F441" t="s">
         <v>100</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="H441" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>52660</v>
       </c>
       <c r="B442">
         <v>2026</v>
       </c>
       <c r="C442">
         <v>441</v>
       </c>
       <c r="D442" t="s">
         <v>8</v>
       </c>
       <c r="E442" t="s">
         <v>9</v>
       </c>
       <c r="F442" t="s">
         <v>84</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="H442" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>52661</v>
       </c>
       <c r="B443">
         <v>2026</v>
       </c>
       <c r="C443">
         <v>442</v>
       </c>
       <c r="D443" t="s">
         <v>8</v>
       </c>
       <c r="E443" t="s">
         <v>9</v>
       </c>
       <c r="F443" t="s">
         <v>115</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="H443" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>52662</v>
       </c>
       <c r="B444">
         <v>2026</v>
       </c>
       <c r="C444">
         <v>443</v>
       </c>
       <c r="D444" t="s">
         <v>8</v>
       </c>
       <c r="E444" t="s">
         <v>9</v>
       </c>
       <c r="F444" t="s">
         <v>136</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="H444" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>52663</v>
       </c>
       <c r="B445">
         <v>2026</v>
       </c>
       <c r="C445">
         <v>444</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445" t="s">
         <v>115</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="H445" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>52665</v>
       </c>
       <c r="B446">
         <v>2026</v>
       </c>
       <c r="C446">
         <v>445</v>
       </c>
       <c r="D446" t="s">
         <v>8</v>
       </c>
       <c r="E446" t="s">
         <v>9</v>
       </c>
       <c r="F446" t="s">
         <v>100</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="H446" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>52666</v>
       </c>
       <c r="B447">
         <v>2026</v>
       </c>
       <c r="C447">
         <v>446</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
       <c r="E447" t="s">
         <v>9</v>
       </c>
       <c r="F447" t="s">
         <v>100</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="H447" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>52667</v>
       </c>
       <c r="B448">
         <v>2026</v>
       </c>
       <c r="C448">
         <v>447</v>
       </c>
       <c r="D448" t="s">
         <v>8</v>
       </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448" t="s">
         <v>100</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="H448" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>52668</v>
       </c>
       <c r="B449">
         <v>2026</v>
       </c>
       <c r="C449">
         <v>448</v>
       </c>
       <c r="D449" t="s">
         <v>8</v>
       </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449" t="s">
         <v>115</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="H449" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>52669</v>
       </c>
       <c r="B450">
         <v>2026</v>
       </c>
       <c r="C450">
         <v>449</v>
       </c>
       <c r="D450" t="s">
         <v>8</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="H450" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>52671</v>
       </c>
       <c r="B451">
         <v>2026</v>
       </c>
       <c r="C451">
         <v>450</v>
       </c>
       <c r="D451" t="s">
         <v>8</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451" t="s">
         <v>136</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="H451" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>52672</v>
       </c>
       <c r="B452">
         <v>2026</v>
       </c>
       <c r="C452">
         <v>451</v>
       </c>
       <c r="D452" t="s">
         <v>8</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="H452" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>52673</v>
       </c>
       <c r="B453">
         <v>2026</v>
       </c>
       <c r="C453">
         <v>452</v>
       </c>
       <c r="D453" t="s">
         <v>8</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="H453" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>52674</v>
       </c>
       <c r="B454">
         <v>2026</v>
       </c>
       <c r="C454">
         <v>453</v>
       </c>
       <c r="D454" t="s">
         <v>8</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="H454" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>52675</v>
       </c>
       <c r="B455">
         <v>2026</v>
       </c>
       <c r="C455">
         <v>454</v>
       </c>
       <c r="D455" t="s">
         <v>8</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="H455" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>52676</v>
       </c>
       <c r="B456">
         <v>2026</v>
       </c>
       <c r="C456">
         <v>455</v>
       </c>
       <c r="D456" t="s">
         <v>8</v>
       </c>
       <c r="E456" t="s">
         <v>9</v>
       </c>
       <c r="F456" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="H456" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>52677</v>
       </c>
       <c r="B457">
         <v>2026</v>
       </c>
       <c r="C457">
         <v>456</v>
       </c>
       <c r="D457" t="s">
         <v>8</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="H457" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>52679</v>
       </c>
       <c r="B458">
         <v>2026</v>
       </c>
       <c r="C458">
         <v>457</v>
       </c>
       <c r="D458" t="s">
         <v>8</v>
       </c>
       <c r="E458" t="s">
         <v>9</v>
       </c>
       <c r="F458" t="s">
         <v>50</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="H458" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>52680</v>
       </c>
       <c r="B459">
         <v>2026</v>
       </c>
       <c r="C459">
         <v>458</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459" t="s">
         <v>161</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="H459" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>52681</v>
       </c>
       <c r="B460">
         <v>2026</v>
       </c>
       <c r="C460">
         <v>459</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="H460" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>52682</v>
       </c>
       <c r="B461">
         <v>2026</v>
       </c>
       <c r="C461">
         <v>460</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
       <c r="E461" t="s">
         <v>9</v>
       </c>
       <c r="F461" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="H461" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>52683</v>
       </c>
       <c r="B462">
         <v>2026</v>
       </c>
       <c r="C462">
         <v>461</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462" t="s">
         <v>50</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="H462" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>52684</v>
       </c>
       <c r="B463">
         <v>2026</v>
       </c>
       <c r="C463">
         <v>462</v>
       </c>
       <c r="D463" t="s">
         <v>8</v>
       </c>
       <c r="E463" t="s">
         <v>9</v>
       </c>
       <c r="F463" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="H463" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>52685</v>
       </c>
       <c r="B464">
         <v>2026</v>
       </c>
       <c r="C464">
         <v>463</v>
       </c>
       <c r="D464" t="s">
         <v>8</v>
       </c>
       <c r="E464" t="s">
         <v>9</v>
       </c>
       <c r="F464" t="s">
         <v>115</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="H464" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>52686</v>
       </c>
       <c r="B465">
         <v>2026</v>
       </c>
       <c r="C465">
         <v>464</v>
       </c>
       <c r="D465" t="s">
         <v>8</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465" t="s">
         <v>115</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="H465" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>52687</v>
       </c>
       <c r="B466">
         <v>2026</v>
       </c>
       <c r="C466">
         <v>465</v>
       </c>
       <c r="D466" t="s">
         <v>8</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="H466" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>52688</v>
       </c>
       <c r="B467">
         <v>2026</v>
       </c>
       <c r="C467">
         <v>466</v>
       </c>
       <c r="D467" t="s">
         <v>8</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="H467" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>52690</v>
       </c>
       <c r="B468">
         <v>2026</v>
       </c>
       <c r="C468">
         <v>467</v>
       </c>
       <c r="D468" t="s">
         <v>8</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="H468" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>52691</v>
       </c>
       <c r="B469">
         <v>2026</v>
       </c>
       <c r="C469">
         <v>468</v>
       </c>
       <c r="D469" t="s">
         <v>8</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="H469" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>52692</v>
       </c>
       <c r="B470">
         <v>2026</v>
       </c>
       <c r="C470">
         <v>469</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="H470" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>52695</v>
       </c>
       <c r="B471">
         <v>2026</v>
       </c>
       <c r="C471">
         <v>470</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="H471" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>52515</v>
+        <v>52697</v>
       </c>
       <c r="B472">
         <v>2026</v>
       </c>
       <c r="C472">
-        <v>1</v>
+        <v>471</v>
       </c>
       <c r="D472" t="s">
-        <v>1004</v>
+        <v>8</v>
       </c>
       <c r="E472" t="s">
-        <v>1005</v>
+        <v>9</v>
       </c>
       <c r="F472" t="s">
-        <v>108</v>
+        <v>455</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="H472" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>52556</v>
+        <v>52698</v>
       </c>
       <c r="B473">
         <v>2026</v>
       </c>
       <c r="C473">
-        <v>2</v>
+        <v>472</v>
       </c>
       <c r="D473" t="s">
-        <v>1004</v>
+        <v>8</v>
       </c>
       <c r="E473" t="s">
-        <v>1005</v>
+        <v>9</v>
       </c>
       <c r="F473" t="s">
-        <v>161</v>
+        <v>362</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="H473" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>52642</v>
+        <v>52699</v>
       </c>
       <c r="B474">
         <v>2026</v>
       </c>
       <c r="C474">
-        <v>3</v>
+        <v>473</v>
       </c>
       <c r="D474" t="s">
-        <v>1004</v>
+        <v>8</v>
       </c>
       <c r="E474" t="s">
-        <v>1005</v>
+        <v>9</v>
       </c>
       <c r="F474" t="s">
-        <v>1010</v>
+        <v>362</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="H474" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>52670</v>
+        <v>52700</v>
       </c>
       <c r="B475">
         <v>2026</v>
       </c>
       <c r="C475">
-        <v>4</v>
+        <v>474</v>
       </c>
       <c r="D475" t="s">
-        <v>1004</v>
+        <v>8</v>
       </c>
       <c r="E475" t="s">
-        <v>1005</v>
+        <v>9</v>
       </c>
       <c r="F475" t="s">
-        <v>108</v>
+        <v>362</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="H475" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>52379</v>
+        <v>52701</v>
       </c>
       <c r="B476">
         <v>2026</v>
       </c>
       <c r="C476">
-        <v>1</v>
+        <v>475</v>
       </c>
       <c r="D476" t="s">
-        <v>1015</v>
+        <v>8</v>
       </c>
       <c r="E476" t="s">
-        <v>1016</v>
+        <v>9</v>
       </c>
       <c r="F476" t="s">
-        <v>589</v>
+        <v>13</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="H476" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>52678</v>
+        <v>52702</v>
       </c>
       <c r="B477">
         <v>2026</v>
       </c>
       <c r="C477">
-        <v>2</v>
+        <v>476</v>
       </c>
       <c r="D477" t="s">
-        <v>1015</v>
+        <v>8</v>
       </c>
       <c r="E477" t="s">
-        <v>1016</v>
+        <v>9</v>
       </c>
       <c r="F477" t="s">
-        <v>302</v>
+        <v>362</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="H477" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>52337</v>
+        <v>52703</v>
       </c>
       <c r="B478">
         <v>2026</v>
       </c>
       <c r="C478">
-        <v>1</v>
+        <v>477</v>
       </c>
       <c r="D478" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E478" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F478" t="s">
-        <v>1023</v>
+        <v>39</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="H478" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>52447</v>
+        <v>52704</v>
       </c>
       <c r="B479">
         <v>2026</v>
       </c>
       <c r="C479">
-        <v>2</v>
+        <v>478</v>
       </c>
       <c r="D479" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E479" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F479" t="s">
+        <v>39</v>
+      </c>
+      <c r="G479" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="G479" s="1" t="s">
+      <c r="H479" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>52473</v>
+        <v>52705</v>
       </c>
       <c r="B480">
         <v>2026</v>
       </c>
       <c r="C480">
-        <v>3</v>
+        <v>479</v>
       </c>
       <c r="D480" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E480" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F480" t="s">
-        <v>589</v>
+        <v>39</v>
       </c>
       <c r="G480" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H480" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>52528</v>
+        <v>52707</v>
       </c>
       <c r="B481">
         <v>2026</v>
       </c>
       <c r="C481">
-        <v>4</v>
+        <v>480</v>
       </c>
       <c r="D481" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E481" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F481" t="s">
-        <v>200</v>
+        <v>895</v>
       </c>
       <c r="G481" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H481" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>52575</v>
+        <v>52708</v>
       </c>
       <c r="B482">
         <v>2026</v>
       </c>
       <c r="C482">
-        <v>5</v>
+        <v>481</v>
       </c>
       <c r="D482" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E482" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F482" t="s">
-        <v>161</v>
+        <v>100</v>
       </c>
       <c r="G482" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H482" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>52587</v>
+        <v>52709</v>
       </c>
       <c r="B483">
         <v>2026</v>
       </c>
       <c r="C483">
-        <v>6</v>
+        <v>482</v>
       </c>
       <c r="D483" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E483" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F483" t="s">
+        <v>130</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H483" t="s">
         <v>1035</v>
-      </c>
-[...4 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>52589</v>
+        <v>52710</v>
       </c>
       <c r="B484">
         <v>2026</v>
       </c>
       <c r="C484">
-        <v>7</v>
+        <v>483</v>
       </c>
       <c r="D484" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E484" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F484" t="s">
-        <v>1038</v>
+        <v>362</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="H484" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>52641</v>
+        <v>52711</v>
       </c>
       <c r="B485">
         <v>2026</v>
       </c>
       <c r="C485">
-        <v>8</v>
+        <v>484</v>
       </c>
       <c r="D485" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E485" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F485" t="s">
+        <v>362</v>
+      </c>
+      <c r="G485" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="G485" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H485" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>52664</v>
+        <v>52712</v>
       </c>
       <c r="B486">
         <v>2026</v>
       </c>
       <c r="C486">
-        <v>9</v>
+        <v>485</v>
       </c>
       <c r="D486" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E486" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F486" t="s">
-        <v>84</v>
+        <v>362</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="H486" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>52689</v>
+        <v>52713</v>
       </c>
       <c r="B487">
         <v>2026</v>
       </c>
       <c r="C487">
-        <v>10</v>
+        <v>486</v>
       </c>
       <c r="D487" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E487" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F487" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="H487" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>52693</v>
+        <v>52718</v>
       </c>
       <c r="B488">
         <v>2026</v>
       </c>
       <c r="C488">
-        <v>11</v>
+        <v>487</v>
       </c>
       <c r="D488" t="s">
-        <v>1021</v>
+        <v>8</v>
       </c>
       <c r="E488" t="s">
-        <v>1022</v>
+        <v>9</v>
       </c>
       <c r="F488" t="s">
-        <v>895</v>
+        <v>362</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="H488" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>52289</v>
+        <v>52719</v>
       </c>
       <c r="B489">
         <v>2026</v>
       </c>
       <c r="C489">
-        <v>1</v>
+        <v>488</v>
       </c>
       <c r="D489" t="s">
-        <v>1049</v>
+        <v>8</v>
       </c>
       <c r="E489" t="s">
-        <v>1050</v>
+        <v>9</v>
       </c>
       <c r="F489" t="s">
-        <v>205</v>
+        <v>1046</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="H489" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>52653</v>
+        <v>52720</v>
       </c>
       <c r="B490">
         <v>2026</v>
       </c>
       <c r="C490">
-        <v>2</v>
+        <v>489</v>
       </c>
       <c r="D490" t="s">
+        <v>8</v>
+      </c>
+      <c r="E490" t="s">
+        <v>9</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G490" s="1" t="s">
         <v>1049</v>
       </c>
-      <c r="E490" t="s">
+      <c r="H490" t="s">
         <v>1050</v>
-      </c>
-[...7 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>52654</v>
+        <v>52721</v>
       </c>
       <c r="B491">
         <v>2026</v>
       </c>
       <c r="C491">
-        <v>3</v>
+        <v>490</v>
       </c>
       <c r="D491" t="s">
-        <v>1049</v>
+        <v>8</v>
       </c>
       <c r="E491" t="s">
-        <v>1050</v>
+        <v>9</v>
       </c>
       <c r="F491" t="s">
-        <v>205</v>
+        <v>1046</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="H491" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>52655</v>
+        <v>52722</v>
       </c>
       <c r="B492">
         <v>2026</v>
       </c>
       <c r="C492">
-        <v>4</v>
+        <v>491</v>
       </c>
       <c r="D492" t="s">
-        <v>1049</v>
+        <v>8</v>
       </c>
       <c r="E492" t="s">
-        <v>1050</v>
+        <v>9</v>
       </c>
       <c r="F492" t="s">
-        <v>205</v>
+        <v>1046</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="H492" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>52694</v>
+        <v>52723</v>
       </c>
       <c r="B493">
         <v>2026</v>
       </c>
       <c r="C493">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="D493" t="s">
-        <v>1049</v>
+        <v>8</v>
       </c>
       <c r="E493" t="s">
-        <v>1050</v>
+        <v>9</v>
       </c>
       <c r="F493" t="s">
-        <v>205</v>
+        <v>1046</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="H493" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
+        <v>52724</v>
+      </c>
+      <c r="B494">
+        <v>2026</v>
+      </c>
+      <c r="C494">
+        <v>493</v>
+      </c>
+      <c r="D494" t="s">
+        <v>8</v>
+      </c>
+      <c r="E494" t="s">
+        <v>9</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>52725</v>
+      </c>
+      <c r="B495">
+        <v>2026</v>
+      </c>
+      <c r="C495">
+        <v>494</v>
+      </c>
+      <c r="D495" t="s">
+        <v>8</v>
+      </c>
+      <c r="E495" t="s">
+        <v>9</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>52726</v>
+      </c>
+      <c r="B496">
+        <v>2026</v>
+      </c>
+      <c r="C496">
+        <v>495</v>
+      </c>
+      <c r="D496" t="s">
+        <v>8</v>
+      </c>
+      <c r="E496" t="s">
+        <v>9</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>52727</v>
+      </c>
+      <c r="B497">
+        <v>2026</v>
+      </c>
+      <c r="C497">
+        <v>496</v>
+      </c>
+      <c r="D497" t="s">
+        <v>8</v>
+      </c>
+      <c r="E497" t="s">
+        <v>9</v>
+      </c>
+      <c r="F497" t="s">
+        <v>214</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>52728</v>
+      </c>
+      <c r="B498">
+        <v>2026</v>
+      </c>
+      <c r="C498">
+        <v>497</v>
+      </c>
+      <c r="D498" t="s">
+        <v>8</v>
+      </c>
+      <c r="E498" t="s">
+        <v>9</v>
+      </c>
+      <c r="F498" t="s">
+        <v>161</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>52729</v>
+      </c>
+      <c r="B499">
+        <v>2026</v>
+      </c>
+      <c r="C499">
+        <v>498</v>
+      </c>
+      <c r="D499" t="s">
+        <v>8</v>
+      </c>
+      <c r="E499" t="s">
+        <v>9</v>
+      </c>
+      <c r="F499" t="s">
+        <v>455</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>52730</v>
+      </c>
+      <c r="B500">
+        <v>2026</v>
+      </c>
+      <c r="C500">
+        <v>499</v>
+      </c>
+      <c r="D500" t="s">
+        <v>8</v>
+      </c>
+      <c r="E500" t="s">
+        <v>9</v>
+      </c>
+      <c r="F500" t="s">
+        <v>115</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>52731</v>
+      </c>
+      <c r="B501">
+        <v>2026</v>
+      </c>
+      <c r="C501">
+        <v>500</v>
+      </c>
+      <c r="D501" t="s">
+        <v>8</v>
+      </c>
+      <c r="E501" t="s">
+        <v>9</v>
+      </c>
+      <c r="F501" t="s">
+        <v>207</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>52732</v>
+      </c>
+      <c r="B502">
+        <v>2026</v>
+      </c>
+      <c r="C502">
+        <v>501</v>
+      </c>
+      <c r="D502" t="s">
+        <v>8</v>
+      </c>
+      <c r="E502" t="s">
+        <v>9</v>
+      </c>
+      <c r="F502" t="s">
+        <v>207</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>52733</v>
+      </c>
+      <c r="B503">
+        <v>2026</v>
+      </c>
+      <c r="C503">
+        <v>502</v>
+      </c>
+      <c r="D503" t="s">
+        <v>8</v>
+      </c>
+      <c r="E503" t="s">
+        <v>9</v>
+      </c>
+      <c r="F503" t="s">
+        <v>207</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>52734</v>
+      </c>
+      <c r="B504">
+        <v>2026</v>
+      </c>
+      <c r="C504">
+        <v>503</v>
+      </c>
+      <c r="D504" t="s">
+        <v>8</v>
+      </c>
+      <c r="E504" t="s">
+        <v>9</v>
+      </c>
+      <c r="F504" t="s">
+        <v>207</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>52735</v>
+      </c>
+      <c r="B505">
+        <v>2026</v>
+      </c>
+      <c r="C505">
+        <v>504</v>
+      </c>
+      <c r="D505" t="s">
+        <v>8</v>
+      </c>
+      <c r="E505" t="s">
+        <v>9</v>
+      </c>
+      <c r="F505" t="s">
+        <v>207</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>52736</v>
+      </c>
+      <c r="B506">
+        <v>2026</v>
+      </c>
+      <c r="C506">
+        <v>505</v>
+      </c>
+      <c r="D506" t="s">
+        <v>8</v>
+      </c>
+      <c r="E506" t="s">
+        <v>9</v>
+      </c>
+      <c r="F506" t="s">
+        <v>207</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>52737</v>
+      </c>
+      <c r="B507">
+        <v>2026</v>
+      </c>
+      <c r="C507">
+        <v>506</v>
+      </c>
+      <c r="D507" t="s">
+        <v>8</v>
+      </c>
+      <c r="E507" t="s">
+        <v>9</v>
+      </c>
+      <c r="F507" t="s">
+        <v>207</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>52738</v>
+      </c>
+      <c r="B508">
+        <v>2026</v>
+      </c>
+      <c r="C508">
+        <v>507</v>
+      </c>
+      <c r="D508" t="s">
+        <v>8</v>
+      </c>
+      <c r="E508" t="s">
+        <v>9</v>
+      </c>
+      <c r="F508" t="s">
+        <v>207</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>52739</v>
+      </c>
+      <c r="B509">
+        <v>2026</v>
+      </c>
+      <c r="C509">
+        <v>508</v>
+      </c>
+      <c r="D509" t="s">
+        <v>8</v>
+      </c>
+      <c r="E509" t="s">
+        <v>9</v>
+      </c>
+      <c r="F509" t="s">
+        <v>207</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>52740</v>
+      </c>
+      <c r="B510">
+        <v>2026</v>
+      </c>
+      <c r="C510">
+        <v>509</v>
+      </c>
+      <c r="D510" t="s">
+        <v>8</v>
+      </c>
+      <c r="E510" t="s">
+        <v>9</v>
+      </c>
+      <c r="F510" t="s">
+        <v>207</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>52741</v>
+      </c>
+      <c r="B511">
+        <v>2026</v>
+      </c>
+      <c r="C511">
+        <v>510</v>
+      </c>
+      <c r="D511" t="s">
+        <v>8</v>
+      </c>
+      <c r="E511" t="s">
+        <v>9</v>
+      </c>
+      <c r="F511" t="s">
+        <v>207</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>52742</v>
+      </c>
+      <c r="B512">
+        <v>2026</v>
+      </c>
+      <c r="C512">
+        <v>511</v>
+      </c>
+      <c r="D512" t="s">
+        <v>8</v>
+      </c>
+      <c r="E512" t="s">
+        <v>9</v>
+      </c>
+      <c r="F512" t="s">
+        <v>207</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>52743</v>
+      </c>
+      <c r="B513">
+        <v>2026</v>
+      </c>
+      <c r="C513">
+        <v>512</v>
+      </c>
+      <c r="D513" t="s">
+        <v>8</v>
+      </c>
+      <c r="E513" t="s">
+        <v>9</v>
+      </c>
+      <c r="F513" t="s">
+        <v>207</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>52744</v>
+      </c>
+      <c r="B514">
+        <v>2026</v>
+      </c>
+      <c r="C514">
+        <v>513</v>
+      </c>
+      <c r="D514" t="s">
+        <v>8</v>
+      </c>
+      <c r="E514" t="s">
+        <v>9</v>
+      </c>
+      <c r="F514" t="s">
+        <v>307</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>52745</v>
+      </c>
+      <c r="B515">
+        <v>2026</v>
+      </c>
+      <c r="C515">
+        <v>514</v>
+      </c>
+      <c r="D515" t="s">
+        <v>8</v>
+      </c>
+      <c r="E515" t="s">
+        <v>9</v>
+      </c>
+      <c r="F515" t="s">
+        <v>307</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>52748</v>
+      </c>
+      <c r="B516">
+        <v>2026</v>
+      </c>
+      <c r="C516">
+        <v>515</v>
+      </c>
+      <c r="D516" t="s">
+        <v>8</v>
+      </c>
+      <c r="E516" t="s">
+        <v>9</v>
+      </c>
+      <c r="F516" t="s">
+        <v>362</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>52749</v>
+      </c>
+      <c r="B517">
+        <v>2026</v>
+      </c>
+      <c r="C517">
+        <v>516</v>
+      </c>
+      <c r="D517" t="s">
+        <v>8</v>
+      </c>
+      <c r="E517" t="s">
+        <v>9</v>
+      </c>
+      <c r="F517" t="s">
+        <v>362</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>52750</v>
+      </c>
+      <c r="B518">
+        <v>2026</v>
+      </c>
+      <c r="C518">
+        <v>517</v>
+      </c>
+      <c r="D518" t="s">
+        <v>8</v>
+      </c>
+      <c r="E518" t="s">
+        <v>9</v>
+      </c>
+      <c r="F518" t="s">
+        <v>115</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>52751</v>
+      </c>
+      <c r="B519">
+        <v>2026</v>
+      </c>
+      <c r="C519">
+        <v>518</v>
+      </c>
+      <c r="D519" t="s">
+        <v>8</v>
+      </c>
+      <c r="E519" t="s">
+        <v>9</v>
+      </c>
+      <c r="F519" t="s">
+        <v>39</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>52752</v>
+      </c>
+      <c r="B520">
+        <v>2026</v>
+      </c>
+      <c r="C520">
+        <v>519</v>
+      </c>
+      <c r="D520" t="s">
+        <v>8</v>
+      </c>
+      <c r="E520" t="s">
+        <v>9</v>
+      </c>
+      <c r="F520" t="s">
+        <v>39</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>52753</v>
+      </c>
+      <c r="B521">
+        <v>2026</v>
+      </c>
+      <c r="C521">
+        <v>520</v>
+      </c>
+      <c r="D521" t="s">
+        <v>8</v>
+      </c>
+      <c r="E521" t="s">
+        <v>9</v>
+      </c>
+      <c r="F521" t="s">
+        <v>39</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>52754</v>
+      </c>
+      <c r="B522">
+        <v>2026</v>
+      </c>
+      <c r="C522">
+        <v>521</v>
+      </c>
+      <c r="D522" t="s">
+        <v>8</v>
+      </c>
+      <c r="E522" t="s">
+        <v>9</v>
+      </c>
+      <c r="F522" t="s">
+        <v>39</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>52758</v>
+      </c>
+      <c r="B523">
+        <v>2026</v>
+      </c>
+      <c r="C523">
+        <v>522</v>
+      </c>
+      <c r="D523" t="s">
+        <v>8</v>
+      </c>
+      <c r="E523" t="s">
+        <v>9</v>
+      </c>
+      <c r="F523" t="s">
+        <v>582</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>52759</v>
+      </c>
+      <c r="B524">
+        <v>2026</v>
+      </c>
+      <c r="C524">
+        <v>523</v>
+      </c>
+      <c r="D524" t="s">
+        <v>8</v>
+      </c>
+      <c r="E524" t="s">
+        <v>9</v>
+      </c>
+      <c r="F524" t="s">
+        <v>455</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>52760</v>
+      </c>
+      <c r="B525">
+        <v>2026</v>
+      </c>
+      <c r="C525">
+        <v>524</v>
+      </c>
+      <c r="D525" t="s">
+        <v>8</v>
+      </c>
+      <c r="E525" t="s">
+        <v>9</v>
+      </c>
+      <c r="F525" t="s">
+        <v>362</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>52761</v>
+      </c>
+      <c r="B526">
+        <v>2026</v>
+      </c>
+      <c r="C526">
+        <v>525</v>
+      </c>
+      <c r="D526" t="s">
+        <v>8</v>
+      </c>
+      <c r="E526" t="s">
+        <v>9</v>
+      </c>
+      <c r="F526" t="s">
+        <v>585</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>52762</v>
+      </c>
+      <c r="B527">
+        <v>2026</v>
+      </c>
+      <c r="C527">
+        <v>526</v>
+      </c>
+      <c r="D527" t="s">
+        <v>8</v>
+      </c>
+      <c r="E527" t="s">
+        <v>9</v>
+      </c>
+      <c r="F527" t="s">
+        <v>585</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>52763</v>
+      </c>
+      <c r="B528">
+        <v>2026</v>
+      </c>
+      <c r="C528">
+        <v>527</v>
+      </c>
+      <c r="D528" t="s">
+        <v>8</v>
+      </c>
+      <c r="E528" t="s">
+        <v>9</v>
+      </c>
+      <c r="F528" t="s">
+        <v>585</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>52764</v>
+      </c>
+      <c r="B529">
+        <v>2026</v>
+      </c>
+      <c r="C529">
+        <v>528</v>
+      </c>
+      <c r="D529" t="s">
+        <v>8</v>
+      </c>
+      <c r="E529" t="s">
+        <v>9</v>
+      </c>
+      <c r="F529" t="s">
+        <v>362</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>52515</v>
+      </c>
+      <c r="B530">
+        <v>2026</v>
+      </c>
+      <c r="C530">
+        <v>1</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F530" t="s">
+        <v>108</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>52556</v>
+      </c>
+      <c r="B531">
+        <v>2026</v>
+      </c>
+      <c r="C531">
+        <v>2</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F531" t="s">
+        <v>161</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>52642</v>
+      </c>
+      <c r="B532">
+        <v>2026</v>
+      </c>
+      <c r="C532">
+        <v>3</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>52670</v>
+      </c>
+      <c r="B533">
+        <v>2026</v>
+      </c>
+      <c r="C533">
+        <v>4</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F533" t="s">
+        <v>108</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>52379</v>
+      </c>
+      <c r="B534">
+        <v>2026</v>
+      </c>
+      <c r="C534">
+        <v>1</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F534" t="s">
+        <v>594</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>52678</v>
+      </c>
+      <c r="B535">
+        <v>2026</v>
+      </c>
+      <c r="C535">
+        <v>2</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F535" t="s">
+        <v>307</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>52696</v>
+      </c>
+      <c r="B536">
+        <v>2026</v>
+      </c>
+      <c r="C536">
+        <v>3</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F536" t="s">
+        <v>130</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>52337</v>
+      </c>
+      <c r="B537">
+        <v>2026</v>
+      </c>
+      <c r="C537">
+        <v>1</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>52447</v>
+      </c>
+      <c r="B538">
+        <v>2026</v>
+      </c>
+      <c r="C538">
+        <v>2</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>52473</v>
+      </c>
+      <c r="B539">
+        <v>2026</v>
+      </c>
+      <c r="C539">
+        <v>3</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F539" t="s">
+        <v>594</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>52528</v>
+      </c>
+      <c r="B540">
+        <v>2026</v>
+      </c>
+      <c r="C540">
+        <v>4</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F540" t="s">
+        <v>202</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>52575</v>
+      </c>
+      <c r="B541">
+        <v>2026</v>
+      </c>
+      <c r="C541">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F541" t="s">
+        <v>161</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>52587</v>
+      </c>
+      <c r="B542">
+        <v>2026</v>
+      </c>
+      <c r="C542">
+        <v>6</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>52589</v>
+      </c>
+      <c r="B543">
+        <v>2026</v>
+      </c>
+      <c r="C543">
+        <v>7</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>52641</v>
+      </c>
+      <c r="B544">
+        <v>2026</v>
+      </c>
+      <c r="C544">
+        <v>8</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>52664</v>
+      </c>
+      <c r="B545">
+        <v>2026</v>
+      </c>
+      <c r="C545">
+        <v>9</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>52689</v>
+      </c>
+      <c r="B546">
+        <v>2026</v>
+      </c>
+      <c r="C546">
+        <v>10</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F546" t="s">
+        <v>214</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>52693</v>
+      </c>
+      <c r="B547">
+        <v>2026</v>
+      </c>
+      <c r="C547">
+        <v>11</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>52289</v>
+      </c>
+      <c r="B548">
+        <v>2026</v>
+      </c>
+      <c r="C548">
+        <v>1</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F548" t="s">
+        <v>207</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>52653</v>
+      </c>
+      <c r="B549">
+        <v>2026</v>
+      </c>
+      <c r="C549">
+        <v>2</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F549" t="s">
+        <v>207</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>52654</v>
+      </c>
+      <c r="B550">
+        <v>2026</v>
+      </c>
+      <c r="C550">
+        <v>3</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F550" t="s">
+        <v>207</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>52655</v>
+      </c>
+      <c r="B551">
+        <v>2026</v>
+      </c>
+      <c r="C551">
+        <v>4</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F551" t="s">
+        <v>207</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>52694</v>
+      </c>
+      <c r="B552">
+        <v>2026</v>
+      </c>
+      <c r="C552">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F552" t="s">
+        <v>207</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>52717</v>
+      </c>
+      <c r="B553">
+        <v>2026</v>
+      </c>
+      <c r="C553">
+        <v>6</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F553" t="s">
+        <v>207</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>52755</v>
+      </c>
+      <c r="B554">
+        <v>2026</v>
+      </c>
+      <c r="C554">
+        <v>7</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F554" t="s">
+        <v>207</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>52756</v>
+      </c>
+      <c r="B555">
+        <v>2026</v>
+      </c>
+      <c r="C555">
+        <v>8</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F555" t="s">
+        <v>207</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>52757</v>
+      </c>
+      <c r="B556">
+        <v>2026</v>
+      </c>
+      <c r="C556">
+        <v>9</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F556" t="s">
+        <v>207</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
         <v>52448</v>
       </c>
-      <c r="B494">
-[...2 lines deleted...]
-      <c r="C494">
+      <c r="B557">
+        <v>2026</v>
+      </c>
+      <c r="C557">
         <v>1</v>
       </c>
-      <c r="D494" t="s">
-[...12 lines deleted...]
-        <v>1064</v>
+      <c r="D557" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F557" t="s">
+        <v>296</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>52714</v>
+      </c>
+      <c r="B558">
+        <v>2026</v>
+      </c>
+      <c r="C558">
+        <v>2</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F558" t="s">
+        <v>207</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>52715</v>
+      </c>
+      <c r="B559">
+        <v>2026</v>
+      </c>
+      <c r="C559">
+        <v>3</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F559" t="s">
+        <v>207</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -17111,50 +19311,115 @@
     <hyperlink ref="G470" r:id="rId469"/>
     <hyperlink ref="G471" r:id="rId470"/>
     <hyperlink ref="G472" r:id="rId471"/>
     <hyperlink ref="G473" r:id="rId472"/>
     <hyperlink ref="G474" r:id="rId473"/>
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>