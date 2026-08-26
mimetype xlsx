--- v1 (2026-05-29)
+++ v2 (2026-08-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2798" uniqueCount="1206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3718" uniqueCount="1614">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -629,50 +629,56 @@
     <t>Dispõe sobre a restrição à pintura de passeios, praças e prédios públicos com identidade visual de marcas de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52281/pl_079_2026_ver_aldenorlima_selo_rua_amiga_dos_animais.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Selo “Rua Amiga dos Animais” no Município de Manaus.</t>
   </si>
   <si>
     <t>EURICO TAVARES_x000D_
 SARGENTO SALAZAR</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52282/pl_080_2026_ver_sargento_salazar_programa_patrulha_integrada_municipal_a.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa “Patrulha Integrada Municipal” (PIM), que autoriza a atuação voluntária e remunerada de policiais militares em período de folga, em conjunto com a Guarda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52283/pl_081_2026_ver_aldenorlima_semana_dos_medicos_veterinarios_e_zootecnistas.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Saúde Mental dos Médicos Veterinários e Zootecnistas, como parte da campanha Setembro Amarelo, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
+    <t>ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+RAIFF MATOS_x000D_
+RODRIGO GUEDES</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52284/pl_082_2026_ver_rodrigo_guedes_proibicao_de_colagens_em_espacos_privados.pdf</t>
   </si>
   <si>
     <t>Estabelece a proibição de implantação ou colagem de mobiliários urbanos tipo cartazes (lambe-lambe) em espaços privados, na forma que especifica, no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52285/pl_083_2026_ver_rodrigo_guedes_proibicao_de_implantacao_de_servico_de_urbanizacao_em_aglomeracoes_de_pessoas_de_invasao_de_terras.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a proibição de implantação de serviços de urbanização em aglomerações de pessoas originadas de invasão de terras no Município de Manaus, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>EVERTON ASSIS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52286/pl_084_2026_ver_everton_assis_utilidade_publica_instituto_saber.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública ao Instituto SABER e estabelece outras providências.</t>
   </si>
   <si>
     <t>JOÃO PAULO JANJÃO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52287/pl_085_2026_ver_joao_paulo_janjao_programa_de_contrapartida_de_melhoria_urbana.pdf</t>
@@ -695,86 +701,115 @@
   <si>
     <t>ALTERA a Lei n. 3.055, de 25 de maio de 2023, e dá outras providências. Mensagem 001/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52291/pl_088_2026_executivo_reajuste_salarial_profissionais_da_saude_e_agentes_mens_-_002-2026_a.pdf</t>
   </si>
   <si>
     <t>CONCEDE reajuste salarial aos profissionais Agentes Comunitários de Saúde e Agentes de Combates às Endemias da Secretaria Municipal de Saúde e dá outras providências. Mensagem 002/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52292/pl_089_2026_ver_joao_paulo_janjao_passe_livre_mae_atipica_manauara.pdf</t>
   </si>
   <si>
     <t>Institui o Passe Livre Mãe Atípica Manauara, que garante gratuidade no sistema de transporte coletivo urbano às mães ou responsáveis legais de crianças, adolescentes e pessoas com deficiência ou doenças crônicas sob seus cuidados, e dá outras providências.</t>
   </si>
   <si>
     <t>SAIMON BESSA</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52293/pl_090_2026_ver_saimon_bessa_instituicao_clube_de_maes_unidas_do_castanheira.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública a Instituição Clube de Mães Unidas do Castanheira – CLUMAUC.</t>
   </si>
   <si>
+    <t>EVERTON ASSIS_x000D_
+IVO NETO_x000D_
+JOELSON SILVA_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+RAULZINHO_x000D_
+RODRIGO GUEDES_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SÉRGIO BARÉ</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52294/pl_091_2026_ver_paulo_tyrone_zona_sensoriais_de_protecao.pdf</t>
   </si>
   <si>
     <t>INSTITUI as Zonas Sensoriais de Proteção no Município de Manaus, voltadas ao acolhimento de pessoas com Transtorno do Espectro Autista (TEA) e demais condições de hipersensibilidade sensorial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EURICO TAVARES_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+MITOSO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+RAULZINHO_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52295/pl_092_2026_ver_paulo_tyrone_politica_municipal_de_capacitacao_multiprofissional_em_tea.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Capacitação Multiprofissional em Transtorno do Espectro Autista (TEA), no âmbito da Rede Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52296/pl_093_2026_ver_paulo_tyrone_cadastro_tecnico_municipal_de_obras_e_profissionais_habilitados_responsaveis.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Técnico Municipal de Obras e Profissionais Habilitados Responsáveis - CTMOPHR, e dá outras providências.</t>
   </si>
   <si>
     <t>ELAN ALENCAR_x000D_
 EURICO TAVARES_x000D_
 JANDER LOBATO_x000D_
 PAI AMADO_x000D_
 PAULO TYRONE_x000D_
 RAIFF MATOS_x000D_
 RODRIGO GUEDES_x000D_
 RODRIGO SÁ_x000D_
 SARGENTO SALAZAR_x000D_
 YOMARA LINS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52297/pl_094_2026_ver_sargento_salazar_sinalizacao_indicativa_da_presenca_de_radares_e_equipamentos_de_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade de sinalização indicativa da presença de radares e equipamentos de fiscalização eletrônica de velocidade no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
+    <t>IVO NETO_x000D_
+JOÃO PAULO JANJÃO_x000D_
+PAULO TYRONE_x000D_
+RAIFF MATOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52298/pl_095_2026_ver_paulo_tyrone_programa_escola_aberta_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Cria o programa “Escola Aberta Ao Esporte” no âmbito do município de Manaus, autorizando o uso das estruturas esportivas das escolas_x000D_
 municipais pela comunidade aos fins de semana.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52299/pl_096_2026_ver_jaildo_oliveira_higienizacao_das_academias_de_musculacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a higienização das Academias de Musculação e similares no âmbito do município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52300/pl_097_2026_ver_sargento_salazar_vinculacao_de_eventos_a_inexistencia_de_obras_essenciais_paralisadas.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a vinculação da realização de eventos e festas promovidos pelo Poder Executivo Municipal à inexistência de obras públicas essenciais paralisadas e à regularidade da prestação de serviços básicos de saúde, educação e infraestrutura.</t>
   </si>
   <si>
     <t>ELAN ALENCAR_x000D_
 JAILDO OLIVEIRA_x000D_
 JANDER LOBATO_x000D_
 JOELSON SILVA</t>
   </si>
   <si>
@@ -839,83 +874,102 @@
     <t>Dispõe sobre a obrigatoriedade de adoção de dispositivos de acesso facilitado nos ônibus do transporte coletivo urbano do Município de Manaus, visando facilitar o embarque e desembarque de pessoas com mobilidade reduzida, pessoas com nanismo e idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52310/pl_107_2026_ver_paulo_tyrone_propaganda_educativa_sobre_o_tea_e_demais_deficiencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da exibição de propaganda educativa sobre o Transtorno do Espectro Autista (TEA) e demais deficiências em espetáculos artístico-culturais que tenham recebido recursos financeiros do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52311/pl_108_2026_ver_rodrigo_guedes_remocao_dos_telefones_publicos_inativos_e_com_defeitos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção dos telefones públicos inativos e com defeitos no município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52312/pl_109_2026_ver_rodrigo_guedes_instalacao_de_grades_ou_redes_de_protecao_nas_janelas_de_programas_de_moradia_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade, por parte da construtora, de instalação de grades ou redes de proteção nas janelas, em unidades habitacionais de programas de moradia da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52313/pl_110_2026_ver_paulo_tyrone_politica_com_foco_na_prevencao_de_inundacoes_deslizamentos_alagamentos_e_cheias.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Infraestrutura Ambiental Integrada para Mitigação de Emergências Climáticas, com foco na prevenção de inundações, deslizamentos, alagamentos e cheias, bem como no estudo das bacias hidrográficas urbanas no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+JOÃO PAULO JANJÃO_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+ROBERTO SABINO_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52314/pl_111_2026_ver_prof_samuel_dia_da_corrida_de_rua.pdf</t>
   </si>
   <si>
     <t>INSTITUI, no âmbito do Município de Manaus, o “Dia da Corrida de Rua”, a ser comemorado anualmente, na primeira quarta-feira do mês de junho, e dá outras providências.</t>
   </si>
   <si>
     <t>CAPITÃO CARPÊ_x000D_
 CORONEL ROSSES_x000D_
 EURICO TAVARES_x000D_
 RAIFF MATOS_x000D_
 RODINEI RAMOS_x000D_
 SAIMON BESSA_x000D_
 SARGENTO SALAZAR</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52315/pl_112_2026_ver_sargento_salazar_fornecimento_de_fardamento_escolar_e_material_didatico.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade do fornecimento de fardamento escolar e material didático às crianças da educação infantil da rede municipal de ensino de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52316/pl_113_2026_ver_sargento_salazar_indenizacao_a_usuarios_do_zona_azul_em_caso_de_roubo_furto_ou_danos_materiais.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade de indenização pela Prefeitura de Manaus a usuários do sistema zona azul em caso de roubo, furto ou danos materiais ao veículo, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52317/pl_114_2026_ver_prof_samuel_avaliacao_imc_dos_alunos_da_rede_privada_e_publica.pdf</t>
   </si>
   <si>
     <t>INSTITUI a avaliação periódica do índice de massa corporal (IMC) dos alunos das redes privada e pública municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+PAI AMADO_x000D_
+PROF. SAMUEL_x000D_
+RAIFF MATOS_x000D_
+RODINEI RAMOS_x000D_
+ROSIVALDO CORDOVIL</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52318/pl_115_2026_ver_prof_samuel_dia_das_familias_com_pessoas_desaparecidas.pdf</t>
   </si>
   <si>
     <t>INSTITUI, no âmbito do Município de Manaus, o “Dia das Famílias com Pessoas Desaparecidas”, a ser lembrado anualmente no dia 30 de agosto, e dá outras providências.</t>
   </si>
   <si>
     <t>RAULZINHO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52319/pl_116_2026_ver_raulzinho_comemoracao_do_aniversario_de_manaus_na_avenida_alphaville.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial de Eventos do Município de Manaus, a inclusão da comemoração do Aniversário da Cidade de Manaus na Avenida Alphaville e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52320/pl_117_2026_ver_prof_samuel_reserva_do_programa_de_moradia_popular_para_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a reserva de, no mínimo, 3% (três por cento) das unidades habitacionais do programa Moradia Popular para pessoas e famílias em_x000D_
 situação de rua e com trajetória de rua no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52321/pl_118_2026_ver_prof_samuel_premiacao_das_melhores_decoracoes_natalinas.pdf</t>
@@ -1228,50 +1282,57 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52363/pl_159_2026_ver_diego_afonso_melhoria_da_mobilidade_urbana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS PARA A MELHORIA DA MOBILIDADE URBANA NA CIDADE DE MANAUS.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52364/pl_160_2026_ver_diego_afonso_conselho_permanente_de_representantes_comunitarios_por_zona_priorizar_e_acompanhar_as_demandas_comunitarias_de_cada_regiao.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Manaus, o Conselho Permanente de Representantes Comunitários por Zona, presidido pela Câmara Municipal de Manaus, com a finalidade de debater, priorizar e acompanhar as demandas comunitárias de cada região da cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52365/pl_161_2026_ver_diego_afonso_locais_com_grande_fluxo_de_pessoas_haja_espaco_de_descompressao_para_pessoas_com_as_crises_de_tea.pdf</t>
   </si>
   <si>
     <t>Estabelece que, em locais de grande fluxo de pessoas, haja espaço de descompressão para pessoas com as crises de Transtorno do Espectro Autista – TEA, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52366/pl_162_2026_ver_diego_afonso_programa_de_prevencao_a_pichacao.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Combate à Pichação no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
+    <t>DIEGO AFONSO_x000D_
+EVERTON ASSIS_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAIFF MATOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52367/pl_163_2026_ver_diego_afonso_regras_para_combater_invacoes_irregulares_em_terrenos_publicos_ou_particulares_em_areas_de_risco.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e sanções administrativas para prevenir, coibir e combater invasões ou ocupações irregulares em terrenos públicos ou particulares localizados em áreas de risco no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>DIEGO AFONSO_x000D_
 ELAN ALENCAR</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52368/pl_164_2026_ver_diego_afonso_programa_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal “Adote uma Praça” em Manaus, estabelece diretrizes para parcerias entre o Poder Público e a iniciativa Privada para conservação, manutenção, modernização e gestão sustentável de praças, parques e áreas de lazer públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52369/pl_165_2026_ver_marcelo_serafim_direito_a_dispensa_anual_para_realizacao_de_exames_preventivos_por_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>INSTITUI, no âmbito do Município de Manaus, o direito à dispensa anual para realização de exames preventivos de saúde por servidoras e servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52370/pl_166_2026_ver_marcelo_serafim_concessao_de_adicional_de_insalubridade_aos_profissionais_da_saude_em_exercicio_no_servico_publico.pdf</t>
   </si>
   <si>
@@ -1375,120 +1436,139 @@
   <si>
     <t>ESTABELECE a obrigatoriedade de instalação de placas informativas em obras públicas municipais paralisadas no município de Manaus, contendo informações sobre os motivos da interrupção, bem como a divulgação dessas informações nos meios digitais da Prefeitura e da secretaria_x000D_
 responsável.</t>
   </si>
   <si>
     <t>ALLAN CAMPELO_x000D_
 PROF.ª JACQUELINE_x000D_
 RAIFF MATOS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52387/pl_182_2026_ver_allan_campelo_programa_voluntario_acolhedor.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a criação do “Programa Voluntário Acolhedor”, destinado ao acolhimento de crianças recém-nascidas de mães dependentes de substâncias químicas, vítimas de violência doméstica e em situação de rua.</t>
   </si>
   <si>
     <t>ALLAN CAMPELO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52388/pl_183_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf</t>
   </si>
   <si>
     <t>INSTITUI no âmbito do Município de Manaus, o Programa “Vida com Ritmo”, destinado à reabilitação e melhoria da qualidade de vida de pessoas com cardiopatias congênitas e adquiridas, e dá outras providências.</t>
   </si>
   <si>
+    <t>ALLAN CAMPELO_x000D_
+JANDER LOBATO_x000D_
+PROF. SAMUEL</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52389/pl_184_2026_ver_allan_campelo_reconhecimento_e_valorizacao_das_linguas_e_culturas_indigenas.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a criação do Programa Municipal de Reconhecimento e Valorização das Línguas e Culturas Indígenas, com o objetivo de promover, preservar e difundir os saberes, tradições e expressões linguísticas e culturais dos povos indígenas no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52390/pl_185_2026_ver_allan_campelo_identificacao_voluntaria_de_motoristas_diagnosticados_com_diabetes.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Selo de Identificação para Motoristas com Diabetes, “SIM-DM”, para identificação voluntária de motoristas diagnosticados com Diabetes no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52391/pl_186_2026_ver_allan_campelo_programa_de_saude_mental_para_gestantes_e_puerperas.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Saúde Mental para Gestantes e Puérperas no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52392/pl_187_2026_ver_ivo_neto_faixa_elevada_para_travessia_de_pedestre_em_frente_as_escolas.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a instalação de faixa elevada para a travessia de pedestres em frente às escolas públicas e privadas do município de Manaus, e dá outras providências.</t>
   </si>
   <si>
+    <t>ALLAN CAMPELO_x000D_
+EURICO TAVARES_x000D_
+RAIFF MATOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52393/pl_188_2026_ver_allan_campelo_programa_saude_bucal_para_criancas_e_adolescentes_com_deficiencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Saúde Bucal para Crianças e Adolescentes com Deficiências no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ALLAN CAMPELO_x000D_
+EVERTON ASSIS_x000D_
+RAIFF MATOS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52394/pl_189_2026_ver_allan_campelo_inclusao_profissional_de_reabilitados.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Inclusão Profissional de Reabilitados “Recomeço com Dignidade” e cria o Banco de Empregos para Reabilitados, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52395/pl_190_2026_ver_ivo_neto_reserva_de_10_por_cento_das_vagas_de_estagio_as_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a reserva de, no mínimo, dez por cento das vagas destinadas para estágio, nos órgãos da administração pública do município de Manaus, às pessoas com deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52396/pl_191_2026_ver_aldenor_lima_instituto_notre_dame.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública o Instituto Notre Dame.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52397/pl_192_2026_ver_allan_campelo_reeducacao_alimentar_com_foco_na_prevencao_da_obesidade_infantil.pdf</t>
   </si>
   <si>
     <t>Reeducação Alimentar Familiar com foco na prevenção da obesidade infantil e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52398/pl_193_2026_ver_allan_campelo_proibicao_de_garrafas_de_vidro_destinadas_ao_consumo_de_bebidas.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a proibição de compra, venda, armazenamento e transporte de garrafas vazias de vidro de uso único, não retornáveis, destinadas ao consumo de bebidas no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52399/pl_194_2026_ver_allan_campelo_programa_respira_escola.pdf</t>
   </si>
   <si>
     <t>INSTITUI no âmbito do Município de Manaus, o Programa “Respira Escola”, destinado à educação, prevenção e manejo da asma e de outras doenças_x000D_
 respiratórias no ambiente escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52400/pl_195_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf</t>
   </si>
   <si>
+    <t>ALLAN CAMPELO_x000D_
+PROF. SAMUEL</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52401/pl_196_2026_ver_allan_campelo_programa_de_apoio_psiquico_aos_familiares_de_vitimas_de_suicidio.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre o Programa de Apoio Psíquico aos Familiares de Vítimas de Suicídio e Crianças e Adolescentes que Tentaram o Suicídio no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52402/pl_197_2026_ver_capitao_carpe_empresas_de_transporte_anexar_informativo_sobre_o_crime_de_abuso_sexual.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigação das empresas de transporte público, anexar no interior dos ônibus, informativo sobre o crime de abuso sexual e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52403/pl_198_2026_ver_capitao_carpe_instituto_de_desenvolvimento_social_e_humano_anjos_dagua.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública o Instituto de Desenvolvimento Social e Humano Anjos d'água, denominado Instituto Anjos d'água.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52404/pl_199_2026_ver_capitao_carpe_selo_escola_amiga_da_seguranca.pdf</t>
   </si>
   <si>
     <t>INSTITUI o “Selo Escola Amiga da Segurança” no âmbito do Município de Manaus, como forma de reconhecer e incentivar boas práticas de prevenção à violência e promoção da cultura de paz nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>ZÉ RICARDO</t>
@@ -1613,50 +1693,57 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52424/pl_219_2026_ver_allan_campelo_inclusao_de_pessoas_com_deficiencia_na_comunicacao_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade da adoção de recursos de acessibilidade em todos os meios de comunicação institucional e informacional dos órgãos e entidades da administração pública direta e indireta do Município de Manaus, promovendo a inclusão de pessoas com deficiência na comunicação pública.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52425/pl_220_2026_ver_kennedy_marques_cooperacao_e_promocao_do_bem-estar_animal_em_espacos_de_cativeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de cooperação e promoção do bem-estar animal em espaços de cativeiro no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52426/pl_221_2026_ver_sargento_salazar_procedimento_simplificado_veiculos_causados_por_irregularidades.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre o procedimento simplificado para requerimento de compensação por danos materiais a veículos causados por irregularidades em vias públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52427/pl_222_2026_ver_kennedy_marques_proibe_animais_para_tracao_de_veiculos_ou_cargas.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de animais para tração de veículos ou cargas no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
+    <t>DIONE CARVALHO_x000D_
+JANDER LOBATO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+RAULZINHO_x000D_
+ROSIVALDO CORDOVIL</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52428/pl_223_2026_ver_kennedy_marques_programa_oficina_da_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Oficina da terceira idade” no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52429/pl_224_2026_ver_kennedy_marques_captura_esterilizacao_e_devolucao_de_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa CED – Captura, Esterilização e Devolução de animais no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52430/pl_225_2026_ver_kennedy_marques_aplicativo_manaus_limpa_aa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multa ao cidadão que for flagrado jogando lixo nos logradouros públicos e demais locais, institui o aplicativo “Manaus Limpa” e outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52431/pl_226_2026_ver_kennedy_marques_adocao_institucional_de_animais.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Adoção Institucional de Animais no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52432/pl_227_2026_ver_kennedy_marques_censo_de_animais_domesticos_em_condominios.pdf</t>
@@ -1737,54 +1824,80 @@
   <si>
     <t>Dispõe sobre a implementação e regulamentação da Equoterapia no Município de Manaus, para fins terapêuticos, educacionais e de reabilitação, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52445/pl_240_2026_ver_kennedy_marques_comercializacao_adocao_posse_e_exposicao_de_coelhos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização, adoção, posse e exposição de coelhos, especialmente no período da páscoa, visando à proteção e ao bem-estar animal, no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52446/pl_241_2026_ver_kennedy_marques_atribuicao_ao_centro_de_controle_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atribuição ao Centro de Controle de Zoonoses (CCZ) do Município de Manaus para realizar atendimento de primeiros socorros a animais feridos em situação de emergência, e dá outras providências.</t>
   </si>
   <si>
     <t>GILMAR NASCIMENTO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52449/pl_242_2026_ver_gilmar_nascimento_premio_merito_esportivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o "Prêmio Mérito Esportivo" nas escolas públicas do Município de Manaus, estabelece critérios de dupla performance e define a  governança de sua concessão.</t>
   </si>
   <si>
+    <t>EURICO TAVARES_x000D_
+GILMAR NASCIMENTO_x000D_
+MITOSO</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52450/pl_243_2026_ver_gilmar_nascimento_politica_municipal_tea.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal Integrada de Diagnóstico Precoce, Intervenção Terapêutica Oportuna e Acolhimento Familiar às Pessoas com Transtorno do Espectro Autista (TEA) no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ALDENOR LIMA_x000D_
+DIEGO AFONSO_x000D_
+DR. EDUARDO ASSIS_x000D_
+EDUARDO ALFAIA_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+JANDER LOBATO_x000D_
+MITOSO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO SÁ_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52451/pl_244_2026_ver_gilmar_nascimento_mes_prevencao_hpv.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS MUNICIPAL DE PREVENÇÃO E VACINAÇÃO CONTRA O PAPILOMAVÍRUS HUMANO (HPV), A SER REALIZADO ANUALMENTE NO MÊS DE MARÇO, NO MUNICÍPIO DE MANAUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52452/pl_245_2026_ver_rodrigo_sa_programa_alerta_juventude_segura.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre o Programa Alerta Juventude Segura, voltado à divulgação emergencial de informações de utilidade pública sobre o desaparecimento de crianças e adolescentes no Município de Manaus.</t>
   </si>
   <si>
     <t>AMAURI GOMES</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52453/pl_246_2026_ver_amauri_gomes_altera_lei_3.312_2024_castramoveis.pdf</t>
   </si>
   <si>
     <t>ALTERA dispositivos da Lei Ordinária nº 3.312, de 19 de abril de 2024, que dispõe sobre a Campanha Permanente de Castração Gratuita de Animais de Rua, para ampliar o atendimento das unidades móveis (Castramóveis) a todas as zonas do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52454/pl_247_2026_ver_mitoso_alertas_de_desaparecimento.pdf</t>
   </si>
@@ -1879,50 +1992,55 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52468/pl_261_2026_ze_ricardo_centro_diagnostico_oncologico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA o Poder Executivo Municipal implantar um Centro de Diagnóstico Oncológico de Manaus para o diagnóstico precoce do câncer no Município de Manaus.</t>
   </si>
   <si>
     <t>SÉRGIO BARÉ</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52469/pl_262_2026_sergio_bare_dispensa_o_uso_do_uniforme_escolar_para_pessoas_com_tea.pdf</t>
   </si>
   <si>
     <t>DISPÕE “sobre a dispensa do uso de uniforme escolar, baseada em suas sensibilidades sensoriais, para pessoas com transtorno do espectro autista (TEA) nas instituições de ensino do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>ROBERTO SABINO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52470/pl_263_2026_roberto_sabino_reservas_de_vagas_em_vias_e_logradouros_publicos_para_pessoas_com_doencas_invisiveis.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a reserva de vagas de estacionamento em vias e logradouros públicos e privados para pessoas com doenças invisíveis no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
+    <t>ELAN ALENCAR_x000D_
+JAILDO OLIVEIRA_x000D_
+RAIFF MATOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52471/pl_264_2026_jaildo_oliveira_desconto_iptu_proprietarios_que_realizarem_a_limpeza_de_pichacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a concessão de desconto no Imposto Predial e Territorial Urbano - IPTU de proprietários que realizarem a limpeza de pichações, reparo de depredações ou qualquer dano causado por terceiros nas fachadas de seus imóveis, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52472/pl_265_2026_capitao_carpe_sancoes_administrativas_a_serem_aplicadas_em_casos_de_abuso_sexual.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre as sanções administrativas a serem aplicadas a casos de abuso e assédio sexual em locais públicos no âmbito do_x000D_
 Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52474/pl_266_2026_capitao_carpe_politica_de_indenizacao_simplificada.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Indenização Simplificada por Danos Materiais e Pessoais Decorrentes da Omissão ou Falhas na infraestrutura_x000D_
 Urbana no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>RODINEI RAMOS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52475/pl_267_2026_rodinei_ramos_politica_de_indenizacao_simplificada.pdf</t>
   </si>
@@ -1936,50 +2054,54 @@
     <t>DISPÕE sobre a autorização da presença  profissional de fisioterapia durante o trabalho de parto, parto e pós-parto no  Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52477/pl_269_2026_rodrigo_guedes_programa_estagio_inclusivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Estágio Inclusivo, destinado a jovens em situação de vulnerabilidade social, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52478/pl_270_2026_amauri_gomes_estimulo_a_vigilancia_cidada.pdf</t>
   </si>
   <si>
     <t>Implementa o Programa de Estímulo à Vigilância Cidadã no Município de Manaus, autorizando a concessão de gratificações a indivíduos que, por meio de informações, possibilitem a identificação e a imputação de responsabilidade a infratores que atentem contra o equilíbrio ambiental, os bens públicos e a tranquilidade social.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52479/pl_271_2026_amauri_gomes_erecapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de recapeamento asfáltico em vias públicas do Município de Manaus que apresentem fadiga ou falhas frequentes, estabelecendo critérios técnicos objetivos para sua execução, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52480/pl_272_2026_yomara_lins_progama_condominio_seguro_no_transito.pdf</t>
   </si>
   <si>
     <t>INSTITUI a criação obrigatória do Programa "Condomínio Seguro no Trânsito" no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EURICO TAVARES_x000D_
+ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52481/pl_273_2026_ze_ricardo_articulacao_de_juventude_da_amazonia.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública o Instituto de Articulação de Juventude da Amazônia – IAJA.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52482/pl_274_2026_rodrigo_sa_priorizacao_de_vagas_em_cursos_livres_para_vitimas_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>ESTABELECE a priorização e preferência de vagas às vítimas de violência doméstica e familiar em cursos livres de qualificação profissional gratuitos oferecidos pelo Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>RAULZINHO_x000D_
 YOMARA LINS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52483/pl_275_2026_raulzinho_semana_da_mulher_no_transito.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Manaus, a “Semana da Mulher no Trânsito” e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52484/pl_276_2026_jaildo_oliveira_custeio_do_servico_publico_de_transporte_coletivo_urbano.pdf</t>
@@ -2314,87 +2436,99 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52537/pl_327_2026_allan_campelo__pais_de_pessoas_com_tea_na_fila_preferencial_com_ou_sem_a_presenca_da_pessoa_com_tea.pdf</t>
   </si>
   <si>
     <t>INSTITUI a inclusão de pais e/ou responsáveis legais de pessoas com Transtorno do Espectro Autista (TEA) na fila preferencial, com ou sem a presença da pessoa com TEA, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52538/pl_328_2026_eurico_tavares__selo_empresa_amiga_da_inclusao_social.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Selo “Empresa Amiga da Inclusão Social” no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52539/pl_329_2026_eurico_tavares__programa_volta_pra_casa.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a criação do Programa “Volta pra Casa”, de apoio ao retorno familiar e territorial de pessoas em situação de rua no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52540/pl_330_2026_eurico_tavares__programa_crianca_com_apraxia_de_fala_afi.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Atenção à Criança com Apraxia de Fala na Infância – AFI, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
+    <t>ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+MITOSO_x000D_
+PROF.ª JACQUELINE_x000D_
+RAIFF MATOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52541/pl_331_2026_eurico_tavares__programa_formacao_tecnologica_para_zona_franca.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Formação Tecnológica e Profissional para a Zona Franca de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52542/pl_332_2026_eurico_tavares__programa_cuidado_mental.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Cuidado Mental para Profissionais da Educação da Rede Municipal, com foco na prevenção, acolhimento e promoção da saúde mental dos profissionais da educação, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52543/pl_333_2026_eurico_tavares__programa_prevencao_efeitos_nocivos_jogos_online.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Prevenção aos Efeitos Nocivos do Uso Excessivo de Jogos Online por Crianças e Adolescentes, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52544/pl_334_2026_eurico_tavares__politica_combate_a_adulteracao_de_bebidas.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Prevenção e Combate à Adulteração de Bebidas no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52545/pl_335_2026_eurico_tavares__programa_instalacao_de_desfibriladores_dea.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Promoção à Instalação de Desfibriladores Externos Automáticos (DEA) e Capacitação em Primeiros Socorros em _x000D_
 Estabelecimentos de Grande Circulação no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52546/pl_336_2026_eurico_tavares__programa_protecao_assedio_virtual_cyberbullying.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Conscientização e Proteção de Crianças e Adolescentes contra Assédio Virtual, Cyberbullying e Predadores Digitais, no âmbito do Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
+    <t>ELAN ALENCAR_x000D_
+JOELSON SILVA_x000D_
+RODINEI RAMOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52547/pl_337_2026_rodinei_ramos__programa_guia_manaus.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Guia Manaus”, destinado ao incentivo à qualificação de guias de turismo e à valorização dos roteiros turísticos do Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52548/pl_338_2026_ivo_neto_projetos_captacao_de_agua_da_chuva.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a adaptação de projetos arquitetônicos dos órgãos do Município de Manaus para a instalação de sistema de coleta de captação de água da chuva.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52549/pl_339_2026_mitoso_projetos_rede_municipal_de_apoio_enfrentamento_do_bullying.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Rede Municipal de Apoio e Proteção entre Estudantes para a prevenção e o enfrentamento do bullying nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52550/pl_340_2026_ivo_neto_programa_idosos_na_cultura.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal de Incentivo à Participação de Idosos na Cultura de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52551/pl_341_2026_ivo_neto_contratacao_homens_e_mulheres_de_meia-idade_desempregados.pdf</t>
@@ -2577,50 +2711,54 @@
     <t>INSTITUI a Política Municipal de Atenção Básica e Apoio à Pessoa com Doença de Crohn no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52583/pl_371_2026_raiff_matos_protocolo_de_integracao_tecnologica_ao_sistema_arpam.pdf</t>
   </si>
   <si>
     <t>ESTABELECE o protocolo de integração tecnológica do Município de Manaus ao sistema de Alerta para Resgate de Pessoas no Amazonas (ARPAM), instituído pela Lei Estadual n.º 7.430/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52584/pl_372_2026_ivo_neto_semana_da_conscientizacao_eleitoral.pdf</t>
   </si>
   <si>
     <t>INSTITUI na cidade de Manaus, a Semana Municipal da Conscientização Eleitoral e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52585/pl_373_2026_ivo_neto_cordao_laranja_pessoa_com_tdah.pdf</t>
   </si>
   <si>
     <t>RECONHECE o Cordão Laranja como instrumento de identificação e proteção da pessoa com Transtorno do Déficit de Atenção e Hiperatividade (TDAH) no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52586/pl_374_2026_paulo_tyrone_incentivo_ao_turismo_empreendedor.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Incentivo ao Turismo Empreendedor no Município de Manaus, estabelece diretrizes para a promoção da informação, formalização, capacitação e integração da cadeia produtiva do turismo, e cria o Mapa do Empreendedor Turístico de Manaus.</t>
+  </si>
+  <si>
+    <t>JAILDO OLIVEIRA_x000D_
+MARCELO SERAFIM</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52588/pl_375_2026_jaildo_oliveira_seguro_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE  sobre a obrigatoriedade de contratação  de seguro para cobertura de acidentes de trânsito  pelas empresas de transporte especial de _x000D_
 fretamento e de transporte escolar, no âmbito do  Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52590/pl_376_2026_saimon_bessa_programa_residuos_de_construcao_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar um programa para incentivar o descarte correto de resíduos da construção civil e de materiais volumosos, prevendo o pagamento de compensação financeira a trabalhadores autônomos no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52591/pl_377_2026_eurico_tavares_intergeracionalidade_e_protecao_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Fomento à Intergeracionalidade e de Proteção Integral da Pessoa Idosa no Município de Manaus e dispõe sobre outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52592/pl_378_2026_executivo_indenizacao_de_valorizacao_agente_comunitario_de_saude_mens_-_010-2026_..pdf</t>
   </si>
   <si>
@@ -2756,50 +2894,54 @@
     <t>Cria o Protocolo Municipal de Resgate, Proteção e Atendimento de Animais em Situações de Desastre no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52614/pl_400_2026_ivo_neto_semana_municipal_maratona_esportiva.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Semana Municipal da Maratona Esportiva no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52615/pl_401_2026_kennedy_marques_normas_para_o_transporte_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de segurança para o transporte de cães e gatos em veículos automotores no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52616/pl_402_2026_kennedy_marques_promocao_do_acesso_a_agua_potavel_em_pontos_turisticos.pdf</t>
   </si>
   <si>
     <t>INSTITUI diretrizes para a promoção do acesso à água potável em pontos turísticos do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52617/pl_403_2026_gilmar_nascimento_semana_conscientizacao_e_combate_ao_burnout.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Semana Municipal de Conscientização e Combate ao Burnout Digital no âmbito do Município de Manaus, a ser realizada anualmente na terceira semana de maio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>RAIFF MATOS_x000D_
+ROSIVALDO CORDOVIL</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52618/pl_404_2026_raiff_matos_protocolo_de_escuta_acolhimento_de__crinacas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>ESTABELECE diretrizes para a implementação do Protocolo de Escuta Especializada e Acolhimento de crianças e adolescentes vítimas ou testemunhas de _x000D_
 violência nas unidades das redes municipais de ensino, saúde e assistência social de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52619/pl_405_2026_prof_samuel_rescrevendo_o_amanha.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa “Rescrevendo o Amanhã” de estímulo à destinação ambientalmente adequada de materiais didáticos e escolares inservíveis no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52620/pl_406_2026_prof_samuel_programa__embaixadores_ambientais.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa “Embaixadores Ambientais” como política municipal de educação socioambiental nas escolas públicas municipais de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52621/pl_407_2026_prof_samuel_infraestrutura_subterranea_energia_eletrica.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a implementação progressiva de infraestrutura subterrânea para redes de energia elétrica no município de Manaus e dá outras providências.</t>
@@ -2879,70 +3021,78 @@
   <si>
     <t>ACRESCENTA o artigo 81-A e 81-B, a lei nº 1.118, de 01 de setembro de 1971, de 13 de setembro de 2005, que Dispõe sobre o estatuto dos servidores públicos do município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>JANDER LOBATO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52632/pl_418_2026_jander_lobato_programa_de_combate_a_cristofobia.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Combate à Cristofobia no município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52633/pl_419_2026_executivo_fundacao_municipal_de_transtorno_do_espectro_autista_mens_-_011-2026.pdf</t>
   </si>
   <si>
     <t>CRIA, na estrutura da Administração Indireta do Poder Executivo, a Fundação Municipal do Transtorno do Espectro Autista (FMTEA), e dá outras providências. Mensagem n. 11/2026</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52634/pl_420_2026_diego_afonso_utilidade_publica_albergue_o_bom_samaritano.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública a Associação Albergue O Bom Samaritano.</t>
   </si>
   <si>
+    <t>RAIFF MATOS_x000D_
+SARGENTO SALAZAR</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52635/pl_421_2026_sargento_salazar_compensacao_tributaria_no_iptu.pdf</t>
   </si>
   <si>
     <t>INSTITUI a compensação tributária no Imposto Predial e Territorial Urbano (IPTU) para imóveis residenciais comprovadamente atingidos por alagamentos recorrentes decorrentes de deficiência de drenagem urbana, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52636/pl_422_2026_mrco_castilho_direitos_linguisticos_a_candidatos_surdos_em_processos_e_concursos.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a garantia de direitos linguísticos a candidatos surdos em Processos Seletivos e Concursos Públicos realizados pela Administração Pública _x000D_
 Municipal de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52637/pl_423_2026_marco_castilho_inclusao_pessoa_com_deficiencia_nas_feiras_organizadas_ou_apoiadas_pelo_municipio.pdf</t>
   </si>
   <si>
     <t>INSTITUI a Política Municipal de Inclusão Produtiva da Pessoa com Deficiência nas feiras organizadas ou apoiadas pelo Município de Manaus e dá outras _x000D_
 providências.</t>
   </si>
   <si>
+    <t>JOÃO PAULO JANJÃO_x000D_
+MARCO CASTILHOS</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52638/pl_424_2026_marco_castilho_incentivo_fiscal_a_educacao_inclusiva.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo Fiscal à Educação Inclusiva (PIMFEI) no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52639/pl_425_2026_diego_afonso_academias_urbanas_inteligentes_e_sustentaveis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Academias Urbanas Inteligentes e Sustentáveis de Manaus – Acas Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52640/pl_426_2026_sargento_salazar_convenio_para_o_aproveitamento_de_mao_de_obra_de_apenados_do_sistema_penitenciario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA o Município de Manaus a celebrar convênio, ou instrumento congênere, com o Estado do Amazonas, por intermédio da Secretaria de Estado de Administração Penitenciária – SEAP, para o aproveitamento de mão de obra de apenados e egressos do sistema penitenciário estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52643/pl_427_2026_ze_ricardo_enfrentamento_a_misoginia_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Enfrentamento à Misoginia nas Escolas Municipais do município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52644/pl_428_2026_paulo_tyrone_protecao_e_ampliacao_dos_direitos_das_pessoas_com_nanismo.pdf</t>
@@ -2983,66 +3133,79 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52650/pl_434_2026_pai_amado_vizinhanca_solidaria.pdf</t>
   </si>
   <si>
     <t>INSTITUI, no âmbito do Município de Manaus, o Programa Vizinhança Solidária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52651/pl_435_2026_kennedy_marques_mobilidade_urbana_fibromialgia.pdf</t>
   </si>
   <si>
     <t>INSTITUI a campanha municipal de conscientização sobre mobilidade urbana e direitos das pessoas com fibromialgia no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52652/pl_436_2026_kennedy_marques_capacitacao_profissionais_de_saude_fibromialgia.pdf</t>
   </si>
   <si>
     <t>INSTITUI diretrizes para a capacitação de profissionais da rede municipal de saúde e assistência social no atendimento a pessoas com fibromialgia no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52656/pl_437_2026_sargento_salazar_programa_herois_da_sala_de_aula.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa "Heróis da Sala de Aula" no âmbito da Rede Municipal de Ensino de Manaus e dá outras providências.</t>
   </si>
   <si>
+    <t>ELAN ALENCAR_x000D_
+RAIFF MATOS_x000D_
+RODRIGO SÁ</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52657/pl_438_2026_raiff_matos_acessibilidade_para_sinalizacao.pdf</t>
   </si>
   <si>
     <t>ESTABELECE diretrizes de acessibilidade para a instalação e modernização de sinalização semafórica com dispositivos sonoros e visuais no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52658/pl_439_2026_mitoso_rua_pastor_agricio_rocha.pdf</t>
   </si>
   <si>
     <t>DENOMINA Rua Pastor Agrício Rocha a Rua 81, localizada no bairro Novo Aleixo, Zona Norte de Manaus e dá outras providências</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52659/pl_440_2026_sargento_salazar_programa_primeira_advertencia_educativa_por_radar.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa de Primeira Advertência Educativa por Radar no Município de Manaus, determinando a aplicação prioritária de advertência na primeira infração de excesso de velocidade de até 20% (vinte por cento) acima do limite regulamentado e dá outras providências.</t>
+  </si>
+  <si>
+    <t>JAILDO OLIVEIRA_x000D_
+PAI AMADO_x000D_
+PROF. SAMUEL_x000D_
+RAULZINHO_x000D_
+RODINEI RAMOS_x000D_
+SAIMON BESSA</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52660/pl_441_2026_prof._samuel_altera_lei_n._1534_2010_zona_azul.pdf</t>
   </si>
   <si>
     <t>ALTERA a Lei nº 1.534, de 11 de novembro de 2010, que institui o Sistema de Estacionamento Rotativo Pago Zona Azul no Município de Manaus, para assegurar a gratuidade tarifária a idosos, pessoas com deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52661/pl_442_2026_kennedy_marques_empresa_amiga_da_fibromialgia.pdf</t>
   </si>
   <si>
     <t>INSTITUI diretrizes para a promoção da empregabilidade de pessoas com fibromialgia e cria o Selo “Empresa Amiga da Fibromialgia” no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52662/pl_443_2026_rodrigo_sa_tecnologias_para_sistemas_de_drenagem_urbana.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a adoção de tecnologias voltadas à melhoria dos sistemas de drenagem urbana no município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52663/pl_444_2026_kennedy_marques_prevencao_de_riscos_a_saude_de_animais_domesticos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes para a prevenção de riscos à  saúde de animais domésticos decorrentes do uso  inadequado de substâncias tóxicas em locais de acesso público no  Município de Manaus, e dá outras  providências.</t>
   </si>
@@ -3241,96 +3404,100 @@
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52701/pl_475_2026_eurico_tavares_apoio_a_educandos_com_tea.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre o apoio especializado a educandos com Transtorno do Espectro Autista (TEA) e doenças raras na Rede Municipal de Ensino de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de manutenção de equipe-tarefa permanente para limpeza, higienização, conservação sanitária e manutenção das feiras e mercados públicos do Município de Manaus”.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52703/pl_477_2026_rodrigo_guedes_lei_benicio_xavier.pdf</t>
   </si>
   <si>
     <t>INSTITUI a “Lei Benício Xavier” –  Programa Municipal de Fortalecimento da Fiscalização, Transparência e Segurança das Crianças e Adolescentes nas unidades de saúde públicas e privadas de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52704/pl_478_2026_rodrigo_guedes_presenca_de_interprete_de_libras_eventos_publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a presença de intérprete de Língua Brasileira de Sinais (Libras) em eventos públicos artísticos, culturais ou sociais, sejam eles presenciais ou _x000D_
 on-line, no âmbito do município de Manaus.</t>
   </si>
   <si>
+    <t>RAIFF MATOS_x000D_
+RODRIGO GUEDES</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52705/pl_479_2026_rodrigo_guedes_simbolo_mundial_tea_banheiros.pdf</t>
   </si>
   <si>
     <t>OBRIGA os estabelecimentos que possuem banheiros destinados à família a inserir, nas placas indicativas, o símbolo mundial de conscientização do transtorno do espectro autista.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52707/pl_480_2026_pai_amado_programa_prevencao_a_solidao_na_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção à Solidão na Terceira Idade no âmbito do Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52708/pl_481_2026_sargento_salazar_altera_a_lei_1534__medidas_educativas_zona_azul.pdf</t>
   </si>
   <si>
     <t>ALTERA a Lei n. 1.534, de 11 de novembro de 2010, para dispor sobre a sinalização, a informação ao usuário e a adoção de medidas de caráter educativo no Sistema de Estacionamento Rotativo Pago “Zona Azul” no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52709/pl_482_2026_paulo_tyrone_esporte_na_escola_e_na_comunidade.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre o Programa “Esporte na  Escola e na Comunidade”, no Município de  Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52710/pl_483_2026_diego_afonso_criacao_centro_municipal_de_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Municipal de Fitoterapia da Amazônia – CEFAM, por meio de Parceria Público-Privada, no Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52711/pl_484_2026_diego_afonso_criacao_instituto_municipal_de_medicina_alternativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Instituto Municipal de Medicina Alternativa e Bioinovação da Amazônia – IMAM, por meio de Parceria Público-Privada – PPP, no âmbito do Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52712/pl_485_2026_diego_afonso_programa_rotas_da_longevidade.pdf</t>
   </si>
   <si>
     <t>Institui o programa rotas da longevidade, estabelece padrões de acessibilidade, sinalização e mobiliário urbano em áreas de alta densidade de população idosa no município de Manaus, e dá outras providências.”</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52713/pl_486_2026_executivo_municipal_mens_21_2026_diretrizes_orcamentarias_2027.pdf</t>
   </si>
   <si>
-    <t>DISPÕE sobre as diretrizes orçamentárias para o exercício de 2027 e dá outras providências. Mensagem n. 21/2026.</t>
+    <t>DISPÕE sobre as diretrizes orçamentárias para o exercício de 2027 e dá outras providências. Mensagem n. 21/2026. LDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52718/pl_487_2026_diego_afonso_mapoio_a_mobilidade_dos_entregadores_por_bicicleta.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Apoio à Mobilidade dos Entregadores por Bicicleta no Município de Manaus - AM, e dá outras providências.</t>
   </si>
   <si>
     <t>CORONEL ROSSES</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52719/pl_488_2026_coronel_rosses_programa__adocao_de_pracas_-_canteiros.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Adoção de Praças, Canteiros, Rotatórias e Áreas Verdes no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52720/pl_489_2026_coronel_rosses_semana__catador.pdf</t>
   </si>
   <si>
     <t>Institui  a Semana Municipal do Catador no Município de Manaus e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52721/pl_490_2026_coronel_rosses_diretrizes_esporte_de_contato.pdf</t>
   </si>
@@ -3407,51 +3574,51 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52733/pl_502_2026_exe___mun_mens._26_2026_altera_lei_n._3546_2025_gtc.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n. 3.546, de 01 de outubro de 2025, e dá outras providências. (Mensagem n. 26).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52734/pl_503_2026_exe___mun_mens._27_2026_fixa_indice_de_reajuste_data-base.pdf</t>
   </si>
   <si>
     <t>FIXA o índice de reajuste dos servidores da Manaus Previdência referente à data-base 2025-2026. (Mensagem n. 27).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52735/pl_504_2026_exe___mun_mens._28_2026_reajuste_pgm.pdf</t>
   </si>
   <si>
     <t>FIXA o índice de reajuste dos servidores públicos da Procuradoria-Geral do Município (PGM), e estabelece outras providências. (mensagem n. 28)</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52736/pl_505_2026_exe___mun_mens._29_2026_reajuste_semef.pdf</t>
   </si>
   <si>
     <t>FIXA o índice de reajuste dos servidores públicos da Secretaria Municipal de Finanças, Planejamento e Tecnologia da Informação (Semef), para aplicação na Tabela de Remuneração e no valor do ponto fazendário e estabelece outras providências. (mensagem n. 29)</t>
   </si>
   <si>
-    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52737/pl_506_2026_exe___mun_mens._30_2026_reajuste_remuneracao_semed.pdf</t>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52737/pl_506_2026_exe___mun_mens._30_2026_reajuste_remuneracao_semed_aa.pdf</t>
   </si>
   <si>
     <t>FIXA os índices de reajuste das remunerações dos Profissionais da Educação da Secretaria Municipal de Educação (Semed) e dá outras providências. (Mensagem n. 30/2026).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52738/pl_507_2026_exe___mun_mens._31_2026_reajuste_pessoal_contratado.pdf</t>
   </si>
   <si>
     <t>FIXA o índice de reajuste do pessoal contratado nos termos da Lei Municipal n. 1425, de 26 de março de 2010, com alteração dada pela Lei Municipal n. 3.293, de 26 de março de 2024 e dá outras providências. (Mensagem n. 31/2026).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52739/pl_508_2026_exe___mun_mens._32_2026_reajuste_clt.pdf</t>
   </si>
   <si>
     <t>FIXA o índice de reajuste dos contratados sob o Regime da Consolidação das Leis Trabalhistas (CLT), e dá outras providências. (Mensagem n. 32/2026).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52740/pl_509_2026_exe___mun_mens._33_2026_reajuste_area_nao_especifica.pdf</t>
   </si>
   <si>
     <t>FIXA o índice de reajuste dos servidores públicos da Área Não Específica e dá outras providências. (Mensagem n. 33/2026).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52741/pl_510_2026_exe___mun_mens._34_2026_reajuste_remuneracao_semsa.pdf</t>
   </si>
@@ -3505,130 +3672,1226 @@
   </si>
   <si>
     <t>DISPÕE sobre a proibição dos comumente chamados “buracos pra cima” ou “mondrongos”, vetando a execução excessiva de reparos asfálticos (tapa-buracos) que resultem em ondulações, saliências ou irregularidades transversais nas vias públicas do Município de Manaus e estabelece critérios técnicos para o recapeamento integral.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52752/pl_519_2026_rodrigo_guedes_proibicao_de_recebimento_de_beneficios_para_quem_realiza_pratica_de_apostas.pdf</t>
   </si>
   <si>
     <t>ESTABELECE a proibição de recebimento de benefícios sociais municipais para quem realiza a prática de apostas eletrônicas e jogos de azar (bets), instituindo critérios de elegibilidade e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52753/pl_520_2026_rodrigo_guedes_bolsa_cursinho.pdf</t>
   </si>
   <si>
     <t>INSTITUI o Programa Municipal “Bolsa-Cursinho”, destinado à criação de vagas em cursos preparatórios para o vestibular e concursos para pessoas de baixa renda, mediante a concessão de incentivos tributários a instituições de ensino particulares no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52754/pl_521_2026_rodrigo_guedes_cronogramas_de_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigatoriedade do alinhamento, sincronização e compartilhamento de cronogramas de obras entre o Poder Executivo Municipal, por _x000D_
 meio da Secretaria Municipal de Infraestrutura (SEMINF), e as empresas concessionárias de serviços públicos de água, esgoto, energia elétrica, gás e _x000D_
 telecomunicações, estabelece normas para a recomposição do pavimento asfáltico e dá outras providências.</t>
   </si>
   <si>
+    <t>EVERTON ASSIS_x000D_
+PAI AMADO_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SÉRGIO BARÉ</t>
+  </si>
+  <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52758/pl_522_2026_sergio_bare_utilidade_publica_associacao_dos_catadores.pdf</t>
   </si>
   <si>
     <t>CONSIDERA de Utilidade Pública à Associação dos Catadores, Reutilizadores e Processadores, Transformadores e Beneficiadores de Materiais Recicláveis – Manaus Ecocidadão e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52759/pl_523_2026_ze_ricardo_auxilio-moradia_emergencial.pdf</t>
   </si>
   <si>
     <t>INSTITUI diretrizes para a criação do Programa Municipal de Auxílio-Moradia Emergencial destinado às mulheres vítimas de violência doméstica e _x000D_
 familiar no Município de Manaus, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52760/pl_524_2026_diego_afonso_programa_manaus_inova_e_ruas_vivas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Programa Manaus Inova &amp; Ruas Vivas, e dá outras providências”.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52761/pl_525_2026_roberto_sabino_enfrentamento_assedio_moral_admnistracao_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a criação da Politica Municipal de Prevenção e enfrentamento ao Assédio Moral no âmbito da administração Pública Municipal de Manaus e dá outras providencias.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52762/pl_526_2026_roberto_sabino_instalacao_de_barras_de_apoio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de barras de apoio, conforme a norma ABNT NBR 9050:2020, em banheiros, sanitários e vestiários de espaços públicos e em construções habitacionais de interesse social (populares).</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52763/pl_527_2026_roberto_sabino_proibe_tratamentos_hormonais_para_mundaca_de_genero_em_menores_de_idade.pdf</t>
   </si>
   <si>
     <t>Proíbe a realização ou custeio de quaisquer tratamentos ou procedimentos hormonais e cirúrgicos para a mudança de gênero em menores de dezoito anos no âmbito do Município de Manaus e dá outras providencias.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52764/pl_528_2026_diego_afonso_calendario_semana_robotica.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Robótica no Calendário Oficial de eventos do município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52765/pl_529_2026_exe___mun_mens._41_2026_plano_saneamento_basico_pmsbm.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Saneamento Básico, aprova o Plano Municipal de Saneamento Básico de Manaus (PMSBM), os seus instrumentos, e dá outras providências. Mensagem n. 41/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52767/pl_530_2026_exe___mun_mens._42_2026_plano_mudanca_climatica_pam_manaus_comissao_dados_amb._ct-gdac.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Plano de Ação de Mitigação e Adaptação à Mudança do Clima (PAM Manaus) e cria a comissão Técnica de Gestão de Dados Ambientais e Climáticos (CT - GDAC) e estabelece compromissos de mitigação e adaptação ambiental e climática para o Município de Manaus. Mensagem n. 42/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52768/pl_531_2026_ze_ricardo_acolhida_criancas_orfaos_do_feminicidio_e_violencia_domestica.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE diretrizes para a implementação da Lei Municipal nº 3.268/2024, que institui a Rede Municipal de Acolhida e Proteção a Crianças e _x000D_
+Adolescentes Órfãos do Feminicídio e Vítimas de Violência Doméstica no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52769/pl_532_2026_ivo_neto_semana_de_incentivo_a_pratica_de_atividades_fisicas_e_de_combate_ao_sedentarismo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a “Semana Municipal de Incentivo à Prática de Atividades Físicas e de Combate ao Sedentarismo” no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52770/pl_533_2026_gilmar_nascimento_diretrizes_cadastro_reserva_concurso_a.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZES E O APROVEITAMENTO DE CANDIDATOS DO CADASTRO RESERVA NOS CONCURSOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA. INDIRETA E FUNDACIONAL DO MUNICÍPIO DE MANAUS E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52771/pl_534_2026_roberto_sabino_incentivo_ao_jovem_empreendedor.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Incentivo ao Jovem Empreendedor, por meio de ações extracurriculares de estímulo à criatividade, à iniciativa e ao _x000D_
+desenvolvimento de ideias.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52773/pl_535_2026_raiff_matos_alteracao_da_lei_n._3.187_cartao_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a alteração da Lei nº 3.187, de 30 de outubro de 2023, para instituir o "Cartão da Mulher" no âmbito do Município de Manaus, e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52774/pl_536_2026_saimon_bessa_academia_parceira_do_personal_trainer.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, no âmbito do município de Manaus/AM, o programa “academia parceira do personal trainer” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52775/pl_537_2026_saimon_bessa_uso_de_banheiros_e_acesso_a_agua_potavel_por_entregadores_durante_horario_de_servico.pdf</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade de restaurantes, bares, lanchonetes e estabelecimentos similares situados no Município de Manaus, que utilizam serviços de _x000D_
+entrega, a permitir o uso de seus banheiros e o acesso gratuito à água potável por entregadores durante o horário em que estiverem em serviço.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52777/pl_538_2026_raiff_matos_altera_lei_2060_2015_dia_do_capelao.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA   a ementa e o art.  1 º  da  Lei nº  2 . 060, de 19  novembro de 2015 ,  que  “ institui, no calendário  oficial da  cidade de Manaus, o Dia do Capelão Evangélico Civil e  Militar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52778/pl_539_2026_raiff_matos_acesso_digital_as_informacoes_escolares.pdf</t>
+  </si>
+  <si>
+    <t>ASSEGURA  aos estudantes e aos pais ou  responsáveis legais de alunos matriculados na rede  pública municipal de ensino de Manaus o direito de  acesso digital e em tempo real às informações  escolares, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52780/pl_540_2026_paulo_tyrone_doc_de_identificacao_de_pais_atipicos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe  sobre a  criação do  documento de identificação  de Pais Atípicos no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52781/pl_541_2026_sargento_salazar_programa_incentivo_guardas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE  sobre  a instituição do Programa Municipal de Incentivo ao Desempenho Operacional dos   Guardas  Municipais de Manaus e  dá  outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52783/pl_542_2026_mitoso_programa_selo_esporte_seguro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa e o Selo “Esporte Seguro ” no âmbito do Município de Manaus e estabelece medidas de proteção de crianças e adolescentes em ambientes esportivos, recreativos e de artes marciais.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52785/pl_543_2026_raiff_matos_capelania_militarizada.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE  a relevância social e o interesse público das atividades desenvolvidas pela modalidade de Capelania Militarizada no âmbito do Município de  Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52786/pl_544_2026_roberto_sabino_programa_apoio_psicologico_cuidadores_familiares.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de  Apoio Psicológico para Cuidadores  Familiares no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52788/pl_545_2026_pai_amado_programa_botao_de_panico_comunitario.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a implantação do Programa Botão de Pânico Comunitário nos terminais de ônibus e estações de transferência do transporte coletivo urbano do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ELAN ALENCAR_x000D_
+IVO NETO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+PAI AMADO_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAIFF MATOS</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52789/pl_546_2026_pai_amado_centro-dia_da_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a implantação do Centro-Dia da Pessoa Idosa no Município de Manaus, como serviço diurno, não residencial, de convivência, cuidado e proteção social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PAI AMADO_x000D_
+RODINEI RAMOS</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52790/pl_547_2026_pai_amado_moderacao_de_trafego_e_protecao_a_travessia_de_pedestres.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a implantação de medidas de moderação de tráfego e de proteção à travessia de pedestres nas proximidades de unidades de saúde, órgãos municipais e demais equipamentos públicos de atendimento à população no Município de Manaus, e dá outras providências</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52791/pl_548_2026_capitao_carpe_programa_herois_da_nossa_cidade.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do Programa "Heróis da Nossa Cidade", que consiste em visitas educativas de policiais, bombeiros e guardas municipais às escolas municipais de Manaus e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>PROF.ª JACQUELINE</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52792/pl_549_2026_prof._jacqueline_utilidade_publica_idham.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA de Utilidade Pública o Instituto de Desenvolvimento Humano e Social do Amazonas – IDHAM.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52793/pl_550_2026_prof._jacqueline_praca_tenreiro_aranha_patrimonio_cultural.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA a “Feira da praça Tenreiro Aranha” Patrimônio Cultural de Natureza material do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52794/pl_551_2026_diego_afonso_programa_municipal_de_arte_cultura_e_formacao_cidada.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de arte, cultura e formação Cidadã para a juventude, voltado à promoção de valores éticos, pertencimento comunitário e prevenção social da violência no município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52795/pl_552_2026_prof._jacqueline_utilidade_publica_acca.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA de Utilidade Pública a Academia de Ciência Contábeis do Amazonas - ACCA.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52796/pl_553_2026_prof._jacqueline_permanencia_e_desenvolvimento_do_atleta_escolar_da_rede_publica.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Apoio à Permanência e Desenvolvimento do Atleta Escolar da Rede Pública do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52797/pl_554_2026_eurico_tavares_corredores_comerciais_vivos_seguros_e_jovens.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE diretrizes para a Política Municipal Corredores Comerciais Vivos, Seguros e Jovens em Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ESTABELECE diretrizes para a implementação da Política Municipal Agente Jovem Digital do Comércio Local no Município de Manaus e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52799/pl_556_2026_eurico_tavares_comercio_legal_credito_orientado_e_primeiro_negocio_jovem.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE as diretrizes para a Política Municipal do Comércio Legal, Crédito Orientado e Primeiro Negócio Jovem, em Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>RAIFF MATOS_x000D_
+SÉRGIO BARÉ</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52801/pl_557_2026_sergio_bare_saude_escolar.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI  política pública de saúde escolar para a realização anual de consulta clínica  oftalmológica, fonoaudiológica e fisioterapêutica para os alunos da rede pública municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52802/pl_558_2026_roberto_sabino_programa_materiais_ortopedicos..pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI  o Programa Municipal de Recebimento, Recondicionamento e Doação de Materiais Ortopédicos no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52803/pl_559_2026_roberto_sabino_semana_paternidade_responsavel.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a semana Municipal da Conscientização sobre a Paternidade Responsável no âmbito do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52804/pl_560_2026_ivo_neto_maes_solo_e_cuidadoras.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Incentivo à Autonomia Econômica das Mães Solo e Cuidadoras no Município de Manaus e estabelece diretrizes para sua implementação.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52805/pl_561_2026_ivo_neto_bairro_inteligente_de_zeladoria.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Bairro Inteligente de Zeladoria Urbana no Município de Manaus, destinado ao monitoramento e à rápida solução de problemas relacionados à manutenção viária e à limpeza pública.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52806/pl_562_2026_diego_afonso_cidade_amiga_do_idoso.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Cidade Amiga do Idoso”, voltado à promoção do envelhecimento ativo, saudável e participativo da população idosa.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52807/pl_563_2026_diego_afonso_uso_indevido_de_anabolizantes_hormonios_e_suplementos.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal de prevenção e conscientização sobre o uso indevido de anabolizantes, hormônios e suplementos alimentares irregulares no âmbito do município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52809/pl_564_2026_ze_ricardo_orcamento_juventurde.pdf</t>
+  </si>
+  <si>
+    <t>CRIA o "Orçamento Juventude" como instrumento de controle social e fiscalização do orçamento público destinado a Juventude no município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52812/pl_565_2026_prof_samuel_veiculos_apreendidos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a remoção, depósito e guarda de veículos apreendidos no Município de Manaus, estabelece requisitos para os pátios, responsabilidade objetiva do depositário e mecanismos de controle para evitar danos e deterioração.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52813/pl_566_2026_prof_samuel_selo_amazonia_empreendedora.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o “Selo Amazônia Empreendedora” a concede benefícios fiscais a microempresas, empresas de pequeno porte e cooperativas dedicadas à bioeconomia no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52814/pl_567_2026_diego_afonso_programa_esportes_nauticos.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa Municipal de Incentivo à Prática de Esportes Náuticos e ao Desenvolvimento da Segurança Aquática em Manaus”.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52815/pl_568_2026_diego_afonso_receita_medica_ilustrada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação da "Receita Médica Ilustrada" para pacientes com baixa escolaridade, idosos ou com deficiência cognitiva na Rede Pública Municipal de Saúde de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52816/pl_569_2026_kennedy_marques_manejo_etico_e_controle_populacional.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Manejo Ético e Controle Populacional da Fauna Sinantrópica Urbana no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52817/pl_570_2026_kennedy_marques_doacao_voluntaria_de_sangue.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo à Doação Voluntária de Sangue Animal no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EDUARDO ALFAIA</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52818/pl_571_2026_eduardo_alfaia_liberdade_de_manifestacao_religiosa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia da liberdade de consciência, de crença e de manifestação religiosa dos estudantes da rede municipal de ensino de Manaus e dá _x000D_
+outras providências</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52820/pl_572_2026_ivo_neto_espaco_para_familias_atipicas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a reserva de espaços para famílias atípicas em eventos promovidos ou apoiados pela Prefeitura de Manaus que possuam áreas destinadas à comercialização de produtos e serviços, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52821/pl_573_2026_diego_afonso_paisagem_urbana.pdf</t>
+  </si>
+  <si>
+    <t>“Institui no âmbito do Município de Manaus o instrumento legal das Áreas de Promoção, Requalificação e Ordenamento da Paisagem Urbana, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52822/pl_574_2026_diego_afonso_cozinha_transparente.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Cozinha Transparente”, que assegura ao consumidor o direito de conhecer as condições de higiene, segurança alimentar e preparo dos alimentos em estabelecimentos do ramo alimentício no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52823/pl_575_2026_diego_afonso_programa_pequenos_cozinheiros.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal "Pequenos Cozinheiros" nas escolas municipais no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52824/pl_576_2026_diego_afonso_fila_zero_manaus.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Fila Zero Manaus” para digitalização, transparência e otimização do atendimento em serviços públicos municipais, com foco em saúde, educação e assistência social.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52825/pl_577_2026_diego_afonso_sos_crianca_manaus.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Manaus/AM o aplicativo “SOS Criança Manaus” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52826/pl_578_2026_diego_afonso_programa_cultura_digital.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Cultura Digital e Inclusão Tecnológica no município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52827/pl_579_2026_diego_afonso_programa_manaus_mobilidade_segura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Programa “Manaus Mobilidade Segura — Zonas 30, Ruas Escolares e Corredores Ativos” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52828/pl_580_2026_diego_afonso_programa_educa_inova_manaus.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Inovação e Empreendedorismo nas Escolas - ‘Educa Inova Manaus’ - no âmbito do ensino fundamental da Rede Municipal de Ensino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52829/pl_581_2026_diego_afonso_acessobilidade_digital.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de acessibilidade digital nos sítios eletrônicos, aplicativos e plataformas digitais do Poder Público Municipal”.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52830/pl_582_2026_mitoso_politica_de_atencao_pedagogica.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção Pedagógica a Crianças e Adolescentes com Necessidades Terapêuticas Especiais decorrentes de doenças graves, crônicas ou de longa duração.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52831/pl_583_2026_joao_paulo_janjao_prevencao_violencia_contra_crianca.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Rede Municipal de Prevenção e Identificação da Violência Contra Crianças e Adolescentes no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52832/pl_584_2026_diego_afonso_auxilio_emergencial_climatico.pdf</t>
+  </si>
+  <si>
+    <t>Institui o PROGRAMA MUNICIPAL DE AUXÍLIO EMERGENCIAL CLIMÁTICO para famílias atingidas por eventos climáticos extremos no município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52833/pl_585_2026_diego_afonso_programa_rua_inteligente.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Rua Inteligente Manaus, destinado à implementação de infraestrutura urbana tecnológica integrada em vias públicas e espaços urbanos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52834/pl_586_2026_diego_afonso_programa_bairro_solar_manaus.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Bairro Solar Manaus”, destinado à implantação de sistemas de energia solar fotovoltaica em prédios públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52835/pl_587_2026_diego_afonso_corrida_covid-19.pdf</t>
+  </si>
+  <si>
+    <t>Institui a corrida e caminhada em memória às vítimas da Covid-19 no âmbito do município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52836/pl_588_2026_diego_afonso_memorial_vitimas_da_pandemia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o memorial permanente em homenagem às vítimas da pandemia da Covid-19 no município de Manaus, denominado MEMORIAL DA VIDA E DA MEMÓRIA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52837/pl_589_2026_diego_afonso_programa_praca_inteligente.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Manaus o Programa Municipal “PRAÇA INTELIGENTE”, destinado à implantação de espaços públicos urbanos tecnologicamente integrados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52838/pl_590_2026_diego_afonso_programa_primeiro_emprego_digital.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Manaus o Programa Municipal “PRIMEIRO EMPREGO DIGITAL”, destinado a jovens em situação de vulnerabilidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52839/pl_591_2026_diego_afonso_programa_calcada_segura.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Manaus o Programa Municipal “CALÇADA SEGURA”, cria sistema digital de fiscalização cidadã, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52840/pl_592_2026_diego_afonso_programa_mapeamento_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal de mapeamento cultural comunitário nas zonas periféricas, comunidades e territórios ribeirinhos do município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52841/pl_593_2026_diego_afonso_programa_bioeconomia_jovem.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Manaus Capital da Bioeconomia Jovem, destinado ao fomento do empreendedorismo juvenil no município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52843/pl_594_2026_executivo_municipal_estrutura_semasc_msg_47_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 3.547, de 01 de outubro de 2025, que dispõe sobre a estrutura organizacional da Secretaria Municipal da Mulher, Assistência Social e Cidadania (Semasc). Mensagem n. 47/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52845/pl_595_2026_diego_afonso_sindrome_de_mauriac.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Política Municipal de conscientização, diagnóstico precoce e cuidado integral à síndrome de Mauriac em pacientes com diabetes mellitus tipo 1 no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52846/pl_596_2026_diego_afonso_vistoria_de_obras_de_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vistoria das obras de infraestrutura viária no município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52847/pl_597_2026_diego_afonso_primeiro_emprego_tech.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Primeiro Emprego Tech”, destinado à capacitação tecnológica de jovens em situação de vulnerabilidade social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52848/pl_598_2026_diego_afonso_escola_segura_digital.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal Escola Segura Digital, instituindo treinamento anual obrigatório sobre segurança digital, nas escolas da rede pública do município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52854/pl_599_2026_diego_afonso_semana_de_fomento_e_valorizacao_da_moda_amazonida.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Fomento e Valorização da Moda Amazônida no Calendário Oficial de Eventos do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52855/pl_600_2026_ze_ricardo_revisao_da_estrutura_tarifaria_doservico_de_esgotamento_sanitario.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a revisão da estrutura tarifária do serviço de esgotamento sanitário no Município de Manaus, com o objetivo de reduzir para 40% (quarenta) por cento, o percentual de cobrança da tarifa de esgoto em relação ao consumo de água tratada.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52859/pl_601_2026_sargento_salazar_acompanhamento_do_cidadao_na_gestao_publica.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa de Participação e Acompanhamento do Cidadão na Gestão Pública no âmbito do Município de Manaus, estabelece diretrizes para o registro, encaminhamento, acompanhamento e resposta às manifestações dos cidadãos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52860/pl_602_2026_sargento_salazar_atendimento_e_acompanhamento_de_ocorrencias_decorrentes_de_falhas_de_infraestrutura_urbana.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Atendimento e Acompanhamento de Ocorrências Decorrentes de Falhas de Infraestrutura Urbana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52869/pl_603_2026_ze_ricardo_coleta_seletiva_domiciliar_periodica.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa de Coleta Seletiva Domiciliar Periódica no Município de Manaus, estabelecendo o calendário de recolhimento de resíduos recicláveis, valorizando as cooperativas de catadores locais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52870/pl_604_2026_diego_afonso_corrida_pedestre_amigos_dos_autistas.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Manaus, a "CORRIDA PEDESTRE AMIGOS DOS AUTISTAS", a ser realizada anualmente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52877/pl_605_2026_eurico_tavares_programa_municipal_primeira_empresa_jovem.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA a criação do “Programa Municipal Primeira Empresa Jovem”, destinado à orientação, capacitação e apoio à formalização de jovens empreendedores no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EURICO TAVARES_x000D_
+JANDER LOBATO_x000D_
+MITOSO_x000D_
+PROF. SAMUEL_x000D_
+RAIFF MATOS_x000D_
+ROBERTO SABINO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52878/pl_606_2026_eurico_tavares_empregabilidade_para_jovens_autistas_e_pessoas_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Empregabilidade para Jovens Autistas e Pessoas com Deficiência no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52879/pl_607_2026_eurico_tavares_prioridade_habitacional_para_pessoas_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para uma política municipal de prioridade habitacional para pessoas com deficiência e pessoas com transtorno do espectro autista no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52892/pl_608_2026_exe___mun_mens._61_2026_cria_escola_municipal_professor_erivonaldo_nunes_de_oliveira_a.pdf</t>
+  </si>
+  <si>
+    <t>CRIA na estrutura básica da Rede Pública Municipal de Ensino de Manaus a Escola Municipal Professor Erivonaldo Nunes de Oliveira, e dá outras providências. Mensagem n. 61/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52893/pl_609_2026_exe___mun_mens._62_2026_cria_escola_municipal_professor_americo_ramos_gadelha_aa.pdf</t>
+  </si>
+  <si>
+    <t>CRIA na estrutura básica da Rede Pública Municipal de Ensino de Manaus a Escola Municipal Professor Américo Ramos Gadelha e dá outras providências. Mensagem n. 62/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52894/pl_610_2026_exe___mun_mens._63_2026_cria_escola_municipal_professor_alexandro_maquine_da_silva_a.pdf</t>
+  </si>
+  <si>
+    <t>CRIA, na estrutura básica da Rede Pública Municipal de Ensino de Manaus, a Escola Municipal Professor Alexandro Maquiné da Silva e dá outras providências. Mensagem n. 63/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52895/pl_611_2026_diego_afonso_incentivo_a_cidadania_ativa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Incentivo à Cidadania Ativa no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52896/pl_612_2026_kennedy_marques_potenciais_caes_e_gatos_doadores_de_sangue.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Rede Municipal Voluntária de Potenciais Cães e Gatos Doadores de Sangue no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52897/pl_613_2026_kennedy_marques_combate_controle_e_prevencao_da_esporotricose_animal.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Combate, Controle e Prevenção da Esporotricose Animal no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52898/pl_614_2026_diego_afonso_conscientizacao_e_prevencao_a_sindrome_da_pessoa_desaparecida.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Campanha Permanente de Conscientização e Prevenção à Síndrome da Pessoa Desaparecida no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52899/pl_615_2026_exe___mun_mens._64_2026_altera_a_lei_452_de_26_de_novembro_de_1998.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 452 de 26 de novembro de 1998, e dá outras providências. Mensagem n. 64/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52900/pl_616_2026_exe___mun_mens._65_2026_altera_a_lei_918_de_29_de_dezembro_de_2005.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 918 de 29 de dezembro de 2005 e dá outras providências. Mensagem n. 65/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52901/pl_617_2026_exe___mun_mens._66_2026_extincao_do_centro_de_educacao_infantil_jesus_ama_as_criancas.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE sobre a extinção do Centro Municipal de Educação Infantil Jesus Ama as Crianças na estrutura básica da Rede Pública Municipal de Ensino de Manaus e dá outras providências. Mensagem n. 66/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52902/pl_618_2026_saimon_bessa_infraestrutura_verde_urbana_drenagem_sustentavel.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a implementação de infraestrutura verde urbana, drenagem sustentável e adaptação às mudanças climáticas no Município de Manaus, podendo o Poder Executivo instituir o Programa Municipal Vagas Verdes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52903/pl_619_2026_diego_afonso_formacao_etica_e_uso_responsavel_da_inteligencia_artificial.pdf</t>
+  </si>
+  <si>
+    <t>Institui as Diretrizes Municipais para a Formação Ética e o Uso Responsável da Inteligência Artificial na Rede Pública Municipal de Ensino de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52904/pl_620_2026_eurico_tavares_pontos_de_apoio_motoristas_do_transporte_privado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre diretrizes para o incentivo à implantação de pontos de apoio destinados aos motoristas do transporte privado individual de passageiros e aos entregadores por aplicativos, mediante parcerias com a iniciativa privada, no Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52906/pl_621_2026_raiff_matos_obrigatoriedade_cadeira_de_rodas_terminal_rodoviario.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a obrigatoriedade de disponibilização de cadeiras de rodas para pessoas com deficiência ou mobilidade reduzida no Terminal Rodoviário do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52907/pl_622_2026_raiff_matos_campanha_prevencao_de_acidentes_domesticos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Campanha Municipal de Prevenção de Acidentes Domésticos na Primeira Infância e na Infância no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52908/pl_623_2026_ivo_neto_voluntarios_apoio_das_acoes_de_resposta_a_desastres.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Cadastro Municipal de Voluntários destinado ao apoio das ações de resposta a desastres, calamidades públicas, emergências e assistência _x000D_
+humanitária no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52909/pl_624_2026_ivo_neto_conscientizacao_sobre_o_acidente_vascular_cerebral_avc.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Campanha Municipal de Conscientização, Prevenção e Orientação sobre o Acidente Vascular Cerebral (AVC) no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52910/pl_625_2026_ivo_neto_reabilitacao_integral_da_pessoa_amputada.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Reabilitação Integral da Pessoa Amputada no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52911/pl_626_2026_raiff_matos_politica_cuidadores_comunitarios_de_idosos.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE as diretrizes para a instituição da Política Municipal de Cuidadores Comunitários de Idosos no âmbito do Município de Manaus, e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52912/pl_627_2026_raiff_matos_semana_conscientizacao_do_tdl.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Semana de Conscientização do TDL Transtorno do Desenvolvimento da Linguagem no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52913/pl_628_2026_raiff_matos_incentivo_capacitacao_servidores_publicos_no_atendimento_as_pessoas_com_tea.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Campanha Permanente de Incentivo à Capacitação dos Servidores Públicos no Atendimento às Pessoas com Transtorno do Espectro Autista - TEA, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52914/pl_629_2026_raiff_matos_conscientizacao_sobre_intoxicacao_digital_e_saude_mental.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Semana Municipal de Conscientização sobre a Intoxicação Digital e Saúde Mental na Infância e Juventude no âmbito do Município de Manaus, e dá outras providências</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52915/pl_630_2026_diego_afonso_ressarcimento_ao_erario_pelos_custos_com_atendimentos_veterinarios_por_maus-tratos.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a obrigatoriedade de ressarcimento ao erário Municipal de Manaus pelos custos com resgate, atendimento e tratamento veterinário de animais submetidos a maus-tratos, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52916/pl_631_2026_diego_afonso_manaus_tech_jovem.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o programa "Manaus Tech Jovem", destinado à capacitação em programação, inclusão digital e inovação tecnológica para estudantes da rede Pública Municipal de Ensino, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52917/pl_632_2026_exe___mun_mens._68_2026_cargos_efetivos_semsa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre os cargos de provimento efetivo da Secretaria Municipal de Saúde (Semsa), e dá outras providências. Mensagem n. 68/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52918/pl_633_2026_exe___mun_mens._69_2026_cargos_especialistas_medicos_semsa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre os Cargos de Especialistas em Saúde - Médicos, da Secretaria Municipal de Saúde (Semsa), e dá outras providências. Mensagem n. 69/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52919/pl_634_2026_diego_afonso_manaus_mais_acessivel_em_libras.pdf</t>
+  </si>
+  <si>
+    <t>Cria o certificado Manaus mais acessível em Libras, destinado a estabelecimentos que adotem medidas de segurança e comunicação inclusivas para a _x000D_
+comunidade surda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52920/pl_635_2026_diego_afonso_estimulo_ao_voluntariado_religioso_e_comunitario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal de Estímulo ao Voluntariado Religioso e Comunitário - "Servir Manaus", estabelece diretrizes para cooperação institucional e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52921/pl_636_2026_jose_ricardo_atencao_integral_a_juventudes_urbana.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a Política Municipal de Atenção Integral à Juventudes Urbana, Periférica, Indígena e Negra, no âmbito do Município de Manaus, e _x000D_
+dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52922/pl_637_2026_exe___mun_mens._70_2026_altera_lei_n._1.296__2008_escola_maria_das_gracas.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 1.296 de 02 de dezembro de 2008 e dá outras providências. Mensagem n. 70/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52923/pl_638_2026_exe___mun_mens._71_2026_cria_escola_municipal_manoel_ferreira_marques.pdf</t>
+  </si>
+  <si>
+    <t>CRIA, na estrutura básica da Rede Pública Municipal de Ensino de Manaus, a Escola Municipal Manoel Ferreira Marques e dá outras providências. Mensagem n. 71/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52924/pl_639_2026_exe___mun_mens._72_2026_conectamanaus.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI e inclui no Calendário Oficial de Eventos do Município de Manaus o “Programa Conecta+ Manaus”, e dá outras providências. Mensagem n. 72/2026.</t>
+  </si>
+  <si>
+    <t>THAYSA LIPPY</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52925/pl_640_2026_thaysa_lippy_programa_caminhos_para_a_autonomia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal “Caminhos para a Autonomia”, voltado à mentoria voluntária para adolescentes e jovens adultos com Transtorno do Espectro Autista (TEA), no âmbito do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52926/pl_641_2026_thaysa_lippy_documento_de_identificacao_da_pessoa_com_cancer.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Documento de Identificação da Pessoa com Câncer, no âmbito do Município de Manaus e da outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52927/pl_642_2026_gilmar_nascimento_dia_legendarios.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o “Dia Municipal dos Legendários” no Calendário Oficial de Eventos do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52928/pl_643_2026_diego_afonso_banco_materiais_de_construcao.pdf</t>
+  </si>
+  <si>
+    <t>Institui  o Programa "Banco Municipal de Materiais de Construção" (BMMC) no âmbito do Município de Manaus, destinado à doação de sobras de materiais de construção civil para famílias em situação de vulnerabilidade social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52929/pl_644_2026_diego_afonso_manaus_mais_segura.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Cadastro Municipal de Câmeras de Segurança Privadas – Programa "Manaus Mais Segura", no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52930/pl_645_2026_thaysa_lippy_incentivo_ao_reaproveitamento_e_doacao_de_tecnologias_assistivas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Incentivo ao Reaproveitamento e Doação de Tecnologias Assistivas para Idosos em Situação de Vulnerabilidade, _x000D_
+denominado "Assistência Solidária", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52931/pl_646_2026_thaysa_lippy_combate_ao_assedio_moral_nos_orgaos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CAMPANHA DE PREVENÇÃO E COMBATE AO ASSÉDIO MORAL NOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO _x000D_
+PÚBLICA MUNICIPAL DE MANAUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52932/pl_647_2026_prof_samuel_guarda_amiga_do_autista.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal “Guarda Amiga do Autista”, voltada à promoção de capacitação e preparação da Guarda Municipal de Manaus para abordagem e o atendimento humanizado de pessoas com Transtorno do Espectro Autista – TEA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52933/pl_648_2026_eurico_tavares_protecao_para_a_saude_bucal_para_adultos_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Proteção à Saúde Bucal para Adultos com Deficiência, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52934/pl_649_2026_eurico_tavares_salas_de_aula_inclusivas_nas_creches.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Salas de Aula Inclusivas nas Creches e Escolas da Rede Pública Municipal de Ensino, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52935/pl_650_2026_diego_afonso_programa_estudo_solidario.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Estudo Solidário" – consistente na criação do Banco de Uniformes, Livros e Materiais Escolares no âmbito das escolas de Ensino Fundamental da Rede Municipal de Ensino de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52936/pl_651_2026_eurico_tavares_inclusao_pessoas_com_tea_na_vida_adulta.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a Política Municipal de Inclusão, Proteção e Garantia de Direitos das Pessoas com Transtorno do Espectro Autista (TEA) na Vida _x000D_
+Adulta, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52937/pl_652_2026_diego_afonso_programa_adote_uma_feira.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Adote uma Feira" no âmbito do Município de Manaus, autorizando a celebração de parcerias com pessoas jurídicas e a sociedade civil para a conservação, manutenção e revitalização destes espaços públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52938/pl_653_2026_thaysa_lippy_uso_consciente_e_responsavel_da_inteligencia_artificial.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA o art. 1º da Lei nº 2195 de 29 de dezembro de 2016, para inserir “uso consciente e responsável da inteligência artificial” como tema transversal a ser ministrado nas escolas da rede pública municipal do município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52939/pl_654_2026_ze_ricardo_recursos_para_custear_eventos_culturais_promovidos_pela_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a destinação de 50% (cinquenta por cento) dos recursos públicos do município para custear shows e eventos culturais, promovidos e/ou _x000D_
+financiados pela Prefeitura de Manaus, sejam em benefício de artistas culturais e musicais, e bandas locais.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52940/pl_655_2026_ivo_neto_destinacao_minimo_da_publicidade_para_campanhas_de_conscientizacao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a destinação de percentual mínimo da publicidade institucional do Município de Manaus para campanhas de conscientização, informação e prevenção sobre crimes cibernéticos praticados contra mulheres.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52941/pl_656_2026_ivo_neto_semana_dos_projetos_sociais.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Semana Municipal dos Projetos Sociais no âmbito do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52942/pl_657_2026_diego_afonso_programa_domicilio_fiscal_virtual_do_empreendedor.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Domicílio Fiscal Virtual do Empreendedor" no âmbito do Município de Manaus, destinado à concessão de endereço público para fins de registro de Microempreendedores Individuais (MEIs) e profissionais autônomos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52943/pl_658_2026_diego_afonso_selo_estabelecimento_lixo_organico_zero.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da reciclagem e compostagem de resíduos sólidos orgânicos por Grandes Geradores no âmbito do Município de Manaus, institui o Selo "Estabelecimento Lixo Orgânico Zero", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52944/pl_659_2026_rodrigo_guedes_proibicao_de_propaganda_de_bets_em_bens_e_espacos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de publicidade, propaganda e ações de marketing de empresas de apostas de quota fixa ("bets") em bens e espaços públicos do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52945/pl_660_2026_rodrigo_sa_divulgacao_de_leis_que_toda_mulher_precisa_conhecer.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a campanha permanente de divulgação das Leis que Toda Mulher Precisa Conhecer no âmbito do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52946/pl_661_2026_rodrigo_guedes_sabatina_plenaria_oficial_indicados_pelo_chefe_do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE a obrigatoriedade de arguição pública e presencial (sabatina), em sessão plenária oficial transmitida ao vivo e por votação aberta, para os indicados pelo Chefe do Poder Executivo a cargos sujeitos à aprovação da Câmara Municipal de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52947/pl_662_2026_rodrigo_guedes_combate_assedio_sexual_criancas_escolinha_de_esportes_e_projetos_sociais.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal Permanente de Prevenção e Combate ao Abuso e ao Assédio Sexual de Crianças e Adolescentes em escolinhas de esportes, _x000D_
+centros esportivos infanto-juvenis e projetos sociais esportivos no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52948/pl_663_2026_rodrigo_sa_programa_manaus_por_elas_voltado_a_promocao_de_acoes_de_defesa_pessoal.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Manaus por Elas, voltado à promoção de ações de defesa pessoal e prevenção à violência contra a mulher no âmbito do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52949/pl_664_2026_rodrigo_guedes_obrigatoriedade_divulgaca_condicoes_de_balneabilidade_das_praias_e_balnearios.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE  sobre a obrigatoriedade de divulgação periódica e ostensiva das condições de balneabilidade das praias e balneários do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52950/pl_665_2026_rodrigo_sa_preco_justo_manaus.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Municipal de Governança Logística e Transparência de Preços – PREÇO JUSTO MANAUS, estabelece mecanismos de _x000D_
+monitoramento das externalidades econômicas decorrentes da sazonalidade hídrica, disciplina o dever de informação ao consumidor.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52951/pl_666_2026_rodrigo_guedes_proibe_aprovacao_automatica_sem_a_comprovacao_de_desempenho_escolar_minimo.pdf</t>
+  </si>
+  <si>
+    <t>PROÍBE a aprovação automática e o sistema de progressão continuada sem a comprovação de desempenho escolar mínimo na Rede Pública Municipal de Ensino de Manaus, assegura o direito ao reforço escolar e à aprendizagem efetiva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52952/pl_667_2026_gilmar_nascimento_politica_de_telessaude.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de  Telessaúde e Digitalização da Atenção  Primária no âmbito das Unidades Básicas  de Saúde do Município de Manaus,  autoriza a realização de teleconsultas e de consultas de puericultura por médicos,  enfermeiros e demais profissionais da Estratégia Saúde da Família, dispõe sobre  o teleatendimento assistido e o telemonitoramento com apoio dos  Agentes Comunitários de Saúde, e dá  outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52953/pl_668_2026_gilmar_nascimento_consentimento_vacinacao_covid-19.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a autonomia da família, o consentimento livre e esclarecido e a liberdade de consentimento dos servidores públicos em relação à vacinação contra a COVID-19, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52954/pl_669_2026_gilmar_nascimento_utilidade_publica_isac.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal o Instituto de Saúde Caiaué – ISAC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52955/pl_670_2026_thaysa_lippy_prevencao_ao_vicaricidio_e_a_violencia_vicaria.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Prevenção ao Vicaricídio e à Violência Vicária, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52956/pl_671_2026_thaysa_lippy_programa_familia_cuidador.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal “Família Cuidadora”, de incentivo à permanência da pessoa idosa no ambiente familiar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52957/pl_672_2026_diego_afonso_prevencao_atraso_escolar_garantia_da_alfabetizacao_na_idade_certa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção ao Atraso Escolar e Garantia da Alfabetização na Idade Certa, no âmbito da rede pública municipal de ensino de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52958/pl_673_2026_diego_afonso_acesso_virtual_a_boletins_medicos_e_informacoes_sobre_pacientes_internados.pdf</t>
+  </si>
+  <si>
+    <t>Assegura aos familiares e responsáveis legais o direito ao acesso virtual a boletins médicos e informações sobre pacientes internados, através de plataformas digitais ou aplicativos de mensagens, nas redes de saúde pública municipal e privada no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52959/pl_674_2026_paulo_tyrone_gratuidade_transporte_publico_tratamento_oncologico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de gratuidade no Sistema de Transporte Coletivo Urbano de Passageiros do Município de Manaus às pessoas em tratamento oncológico e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52960/pl_675_2026_joelson_silva_transparencia_energia_eletrica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o dever de transparência e o direito à informação nas faturas de consumo de energia elétrica no Município de Manaus em casos de interrupção do fornecimento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>JANDER LOBATO_x000D_
+RAULZINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52961/pl_676_2026_jander_lobato_rauzinho_ateracao_da_denominacao_da_alameda_alphaville_gigantes_da_floresta.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a alteração da denominação da Alameda Alphaville, situada entre os bairros Novo Aleixo e Tancredo Neves, nas zonas Norte e Leste do Município de Manaus, para Alameda Gigantes da Floresta, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52962/pl_677_2026_jander_lobato_feirinha_da_orla_da_gloria.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA a “Feirinha da Orla da Glória”  Patrimônio Cultural de Natureza Imaterial do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52963/pl_678_2026_ivo_neto_incentivo_ao_futebol_feminino.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE  sobre  a  Política Municipal de Incentivo ao Futebol Feminino no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52964/pl_679_2026_ivo_neto_cadastro_projetos_esportivos_de_base_comunitaria.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o cadastro municipal dos projetos esportivos de base comunitária no Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52965/pl_680_2026_ivo_neto_protocolo_de_enfrentamento_ao_calor_extremo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Protocolo Municipal de Enfrentamento ao Calor Extremo no Município de Manaus, estabelece diretrizes para prevenção, monitoramento, _x000D_
+comunicação, proteção da população e resposta aos eventos de calor extremo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52966/pl_681_2026_ivo_neto_adaptacao_urbana_para_o_enfrentamento_ao_calor_extremo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI a Política Municipal de Adaptação Urbana para o Enfrentamento ao Calor Extremo no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52967/pl_682_2026_ivo_neto_educacao_e_protecao_da_comunidade_escolar_em_situacoes_de_calor_intenso.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a Educação e Proteção da Comunidade Escolar em situações de calor intenso no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52968/pl_683_2026_ivo_neto_protecao_dos_trabalhadores_expostos_ao_ol_e_ao_calor_extremo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a proteção dos trabalhadores expostos ao sol e ao calor extremo no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52969/pl_684_2026_ivo_neto_espacos_de_protecao_termica.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI os Espaços Municipais de Proteção Térmica no Município de Manaus, destinados à proteção da população durante períodos de calor extremo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52970/pl_685_2026_ivo_neto_institui_niveis_de_alerta_de_calor_extremo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI os Níveis de Alerta de Calor Extremo no Município de Manaus, estabelece critérios para sua classificação, comunicação e adoção de medidas de _x000D_
+proteção à população, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52971/pl_686_2026_ivo_neto_saude_comunitaria_e_protecao_de_grupos_vulneraveis_ao_calor_extremo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para a Saúde Comunitária e Proteção de Grupos Vulneráveis aos efeitos do calor extremo no Município de Manaus e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52972/pl_687_2026_executivo_municipal_altera_a_lei_2.875_gratificacao_procuradores_autarquicos.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 2.875, de 29 de abril de 2022, que dispõe sobre a Gratificação de Procuratório concedida aos Procuradores Autárquicos do Instituto _x000D_
+Municipal de Planejamento Urbano (Implurb), e da outras providências. mensagem n. 73/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52973/pl_688_2026_rodrigo_sa_mapa_municipal_de_pontos_criticos_de_sinistros_de_transito.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a instituição do Mapa Municipal de Pontos Críticos de Sinistros de Trânsito (MMPCST) no Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52974/pl_689_2026_ivo_neto_prevencao_violencia_sofrimento_mental.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI o Programa Municipal de Prevenção à Violência Associada a Situações de Sofrimento Mental e de Acompanhamento Psicossocial, no âmbito do Município de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52975/pl_690_2026_exe___mun_mens._74_2026_criacao_e_extincao_estrutura_semsa.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 3.606, de 30 de dezembro de 2025, para dispor sobre a criação e extinção de unidades organizacionais na estrutura da Secretaria Municipal de Saúde (Semsa), e dá outras providências. Mensagem n. 74/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52976/pl_691_2026_exe___mun_mens._75_2026_altera_lei_3055_2023_cmei_solange_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 3.055 de 25 de maio de 2023 e dá outras providências. Mensagem n. 75/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52977/pl_692_2026_exe___mun_mens._76_2026_altera_lei_2982_2022_cmei_irma_evelina.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA a Lei n. 2.982 de 16 de dezembro de 2022 e dá outras providências. Mensagem n. 76/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52978/pl_693-2026_diego_afonso_prevencao_e_combate_ao_suicidio_manaus_pela_vida.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Manaus, o Programa Permanente de Conscientização, Prevenção e Combate ao Suicídio “Manaus Pela Vida”, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52979/pl_694-2026_diego_afonso_forca_jovem_feminina.pdf</t>
+  </si>
+  <si>
+    <t>Cria o programa municipal "Força Jovem Feminina" no âmbito da rede pública de ensino de Manaus, com foco no desenvolvimento do protagonismo feminino, empreendedorismo, inclusão tecnológica e prevenção à violência contra a mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52980/pl_695_2026_mitoso_programa_saude_no_esporte.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Promoção da Saúde Mental no Esporte no âmbito do Município de Manaus.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52981/pl_696_2026_diego_afonso_assistencia_pessoas_em_vunerabilidade_social.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a retirar, acolher e oferecer assistência a pessoas em situação de vulnerabilidade social, como usuários de _x000D_
+substâncias psicoativas e moradores de rua, no Centro Histórico de Manaus, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52982/pl_697_2026_diego_afonso_inclusao_digital_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, no âmbito da Campanha Permanente de Inclusão Digital Destinada à Pessoa Idosa, o Serviço Municipal de Apoio Tecnológico e Segurança _x000D_
+Digital da Pessoa Idosa – Manaus Digital do Idoso Seguro, estabelece diretrizes para o atendimento assistido em plataformas digitais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52983/pl_698_2026_prof_samuel_atendimento_humanizado_casos_de_natimorto_ou_obito_fetal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI diretrizes para o atendimento humanizado aos pais em casos de natimorto ou óbito fetal nas unidades de saúde do Município de Manaus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52984/pl_699_2026_prof_samuel_veiculos_apreendidos_mecanismos_de_controle_para_evitar_danos.pdf</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52515/pr_001-2026_mesa_diretora_aprova_programacao_de_investimentos_a.pdf</t>
   </si>
   <si>
     <t>Aprova a Programação de Investimento da Prefeitura de Manaus, referente ao exercício de 2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52556/pr_002-2026_aldenor_lima_altera_ri_assistencia_social.pdf</t>
   </si>
   <si>
     <t>ALTERA o inciso VI, do Art. 174, da Resolução nº. 92, de 9.12.20215 – Regimento Interno da Câmara Municipal de Manaus, para atualizar a terminologia _x000D_
 referente à área da Assistência Social.</t>
   </si>
   <si>
     <t>CAPITÃO CARPÊ_x000D_
 JANDER LOBATO_x000D_
 KENNEDY MARQUES PROTETOR_x000D_
 RODRIGO GUEDES_x000D_
 RODRIGO SÁ_x000D_
 SÉRGIO BARÉ</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52642/pr_003-2026_kennedy_marques_acrescenta_art._151-a__ri.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA o art. 151-A ao Regimento Interno da Câmara Municipal de Manaus, para dispor sobre a reapresentação de proposições arquivadas ao final da sessão legislativa e preservar a autoria parlamentar.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52670/pr_004-2026_mesa_diretora_aprova_indicacao_de_ebenezer_albuquerque_diretor-presidente_da_ageman.pdf</t>
   </si>
   <si>
     <t>APROVA a indicação do senhor Ebenezer Albuquerque Bezerra para o cargo de Diretor-Presidente da Agência Reguladora dos Serviços Públicos Delegados do Município de Manaus (Ageman).</t>
+  </si>
+  <si>
+    <t>EURICO TAVARES_x000D_
+MITOSO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52772/pr_005-2026_mitoso_frente_parlamentar_do_esporte_seguro.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE sobre a criação, no âmbito da Câmara Municipal de Manaus, da Frente Parlamentar do Esporte Seguro, e dá outras providências.</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Loman</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52379/pel_001_2026_rodinei_ramos_altera_9o_art._280_da_loman.pdf</t>
   </si>
   <si>
     <t>ALTERA o §9º do Art. 280 da Lei Orgânica do Município de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52678/pel_002_2026_mitoso_acrescenta_o_inciso_xii_ao_artigo373_da_loman.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XII ao artigo 373 da Lei Orgânica de Manaus.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52696/pel_003_2026_paulo_tyrone_altera_o_art._147__da_loman.pdf</t>
   </si>
   <si>
     <t>Altera os § 13, inciso I e §16 do art. 147 da Lei Orgânica do Município de Manaus para redefinir o percentual das emendas parlamentares individuais e de bancada ao Projeto de Lei Orçamentária Anual e dá outras providências.</t>
   </si>
@@ -3656,78 +4919,109 @@
 JOÃO PAULO JANJÃO_x000D_
 KENNEDY MARQUES PROTETOR_x000D_
 MARCELO SERAFIM_x000D_
 MARCO CASTILHOS_x000D_
 PAI AMADO_x000D_
 PAULO TYRONE_x000D_
 PROF. SAMUEL_x000D_
 RAULZINHO_x000D_
 RODINEI RAMOS_x000D_
 RODRIGO SÁ_x000D_
 ROSIVALDO CORDOVIL_x000D_
 SAIMON BESSA_x000D_
 SARGENTO SALAZAR_x000D_
 SÉRGIO BARÉ</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52337/pdl_001_2026_ver_ivo_neto_cidadao_de_manaus_andre_luiz.pdf</t>
   </si>
   <si>
     <t>CONCEDE  o  Diploma de Cidadão de  Manaus  ao  Senhor  André Luiz Pereira da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>DIONE CARVALHO_x000D_
 ELAN ALENCAR_x000D_
 EURICO TAVARES_x000D_
+IVO NETO_x000D_
 JAILDO OLIVEIRA_x000D_
 JANDER LOBATO_x000D_
 MARCO CASTILHOS_x000D_
 MITOSO_x000D_
+PROF. SAMUEL_x000D_
 RAIFF MATOS_x000D_
 RODINEI RAMOS_x000D_
 RODRIGO SÁ_x000D_
 ROSIVALDO CORDOVIL_x000D_
 SAIMON BESSA_x000D_
 ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52447/pdl_002_2026_ver_rodrigo_sa_medalha_de_ouro_denis_benchimol.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao Senhor Denis Benchimol Minev, diretor-presidente da empresa Bemol.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52473/pdl_003_2026_ver_rodinei_ramos_medalha_de_ouro_mariana_faria_filard.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Altair Ferreira Thury a Dra. Mariana Faria Filard.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52528/pdl_004_2026_ver_janjao_medalha_de_ouro_isabelle_nogueira.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Rodolpho Valle à Senhora Isabelle Adriana Nogueira Dias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ALDENOR LIMA_x000D_
+CAPITÃO CARPÊ_x000D_
+CORONEL ROSSES_x000D_
+DIEGO AFONSO_x000D_
+DIONE CARVALHO_x000D_
+EDUARDO ALFAIA_x000D_
+EURICO TAVARES_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCO CASTILHOS_x000D_
+MITOSO_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO SÁ_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS_x000D_
+ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52575/pdl_005_2026_ver_aldenor_lima_cidadao_de_manaus_eduardo_cesar_pereira_vilar.pdf</t>
   </si>
   <si>
     <t>CONCEDE o Diploma de Cidadão de Manaus ao Sr. Eduardo César Pereira Vilar, e dá outras providências.</t>
   </si>
   <si>
     <t>ALDENOR LIMA_x000D_
 ALLAN CAMPELO_x000D_
 CAPITÃO CARPÊ_x000D_
 CORONEL ROSSES_x000D_
 DAVID REIS_x000D_
 DIEGO AFONSO_x000D_
 DIONE CARVALHO_x000D_
 DR. EDUARDO ASSIS_x000D_
 EDUARDO ALFAIA_x000D_
 ELAN ALENCAR_x000D_
 EURICO TAVARES_x000D_
 EVERTON ASSIS_x000D_
 GILMAR NASCIMENTO_x000D_
 IVO NETO_x000D_
 JAILDO OLIVEIRA_x000D_
 JANDER LOBATO_x000D_
 JOELSON SILVA_x000D_
@@ -3739,57 +5033,114 @@
 MITOSO_x000D_
 PAI AMADO_x000D_
 PAULO TYRONE_x000D_
 PROF. SAMUEL_x000D_
 PROF.ª JACQUELINE_x000D_
 RAIFF MATOS_x000D_
 RAULZINHO_x000D_
 ROBERTO SABINO_x000D_
 RODINEI RAMOS_x000D_
 RODRIGO GUEDES_x000D_
 RODRIGO SÁ_x000D_
 ROSIVALDO CORDOVIL_x000D_
 SAIMON BESSA_x000D_
 SARGENTO SALAZAR_x000D_
 SÉRGIO BARÉ_x000D_
 YOMARA LINS_x000D_
 ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52587/pdl_006_2026_ver_prof_samuel_medalha_de_ouro_ieda_frota_gomes.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Ouro Cidade de Manaus, à Senhora Ieda Frota Gomes, e dá outras providências.</t>
   </si>
   <si>
-    <t>ROSIVALDO CORDOVIL</t>
+    <t>ALLAN CAMPELO_x000D_
+CAPITÃO CARPÊ_x000D_
+DAVID REIS_x000D_
+DIEGO AFONSO_x000D_
+DR. EDUARDO ASSIS_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCO CASTILHOS_x000D_
+MITOSO_x000D_
+PAULO TYRONE_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODRIGO SÁ_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52589/pdl_007_2026_ver_rosivaldo_cordovil_medalha_de_ouro_diego_silva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao senhor Diego Silva de Oliveira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ALDENOR LIMA_x000D_
+ALLAN CAMPELO_x000D_
+CAPITÃO CARPÊ_x000D_
+CORONEL ROSSES_x000D_
+DIEGO AFONSO_x000D_
+DR. EDUARDO ASSIS_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+GILMAR NASCIMENTO_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MITOSO_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52641/pdl_008_2026_ver_rosivaldo_cordovil_medalha_de_ouro_luciano_rodrigues.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao senhor Luciano Rodrigues de Melo Gomes e dá outras providências.</t>
   </si>
   <si>
     <t>ALDENOR LIMA_x000D_
 ALLAN CAMPELO_x000D_
 DAVID REIS_x000D_
 DIEGO AFONSO_x000D_
 DIONE CARVALHO_x000D_
 EDUARDO ALFAIA_x000D_
 ELAN ALENCAR_x000D_
 EVERTON ASSIS_x000D_
 GILMAR NASCIMENTO_x000D_
 JAILDO OLIVEIRA_x000D_
 JANDER LOBATO_x000D_
 JOELSON SILVA_x000D_
 JOÃO PAULO JANJÃO_x000D_
 KENNEDY MARQUES PROTETOR_x000D_
 MARCELO SERAFIM_x000D_
 MARCO CASTILHOS_x000D_
 PAULO TYRONE_x000D_
@@ -3832,50 +5183,249 @@
 JOÃO PAULO JANJÃO_x000D_
 KENNEDY MARQUES PROTETOR_x000D_
 MARCELO SERAFIM_x000D_
 MITOSO_x000D_
 PAI AMADO_x000D_
 PAULO TYRONE_x000D_
 PROF. SAMUEL_x000D_
 RAIFF MATOS_x000D_
 RAULZINHO_x000D_
 ROBERTO SABINO_x000D_
 RODRIGO GUEDES_x000D_
 RODRIGO SÁ_x000D_
 SAIMON BESSA_x000D_
 SARGENTO SALAZAR_x000D_
 SÉRGIO BARÉ_x000D_
 YOMARA LINS_x000D_
 ZÉ RICARDO</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52693/pdl_011_2026_ver_jander_lobato_medalha_de_ouro_flavio_fayad.pdf</t>
   </si>
   <si>
     <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao Dr. Flávio Tendolo Fayad e dá outras providências.</t>
   </si>
   <si>
+    <t>ALDENOR LIMA_x000D_
+ALLAN CAMPELO_x000D_
+CORONEL ROSSES_x000D_
+DAVID REIS_x000D_
+DIEGO AFONSO_x000D_
+DIONE CARVALHO_x000D_
+DR. DANIEL VASCONCELOS_x000D_
+DR. EDUARDO ASSIS_x000D_
+ELAN ALENCAR_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JOELSON SILVA_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MARCO CASTILHOS_x000D_
+MITOSO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+ZÉ RICARDO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52776/pdl_012_2026_ver_david_reis_medalha_de_ouro_augusto_cury_aaa.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE a Medalha de Ouro Cidade de Manaus ao senhor Augusto Cury.</t>
+  </si>
+  <si>
+    <t>ALDENOR LIMA_x000D_
+ALLAN CAMPELO_x000D_
+CAPITÃO CARPÊ_x000D_
+CORONEL ROSSES_x000D_
+DIEGO AFONSO_x000D_
+DR. DANIEL VASCONCELOS_x000D_
+DR. EDUARDO ASSIS_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MARCO CASTILHOS_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO GUEDES_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52779/pdl_013_2026_ver_coronel_rosses_medalha_de_ouro_rodolpho_valle__william_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE a Medalha de Ouro Rodolpho Valle ao Senhor Willian de Oliveira da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ALDENOR LIMA_x000D_
+CAPITÃO CARPÊ_x000D_
+DAVID REIS_x000D_
+DIEGO AFONSO_x000D_
+DR. DANIEL VASCONCELOS_x000D_
+DR. EDUARDO ASSIS_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MITOSO_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS_x000D_
+ZÉ RICARDO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52784/pdl_014_2026_ver_elan_alencar_cidadao_de_manaus_dra_lazara_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE  o Diploma de Cidadão de Manaus a Senhora Dra. Lázara Gabriela Oliveira Silva, Médica Ginecologista e Obstetra.</t>
+  </si>
+  <si>
+    <t>ALLAN CAMPELO_x000D_
+CAPITÃO CARPÊ_x000D_
+CORONEL ROSSES_x000D_
+DIEGO AFONSO_x000D_
+EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+IVO NETO_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MARCO CASTILHOS_x000D_
+MITOSO_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAIFF MATOS_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS_x000D_
+ZÉ RICARDO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52800/pdl_015_2026_ver_eurico_tavares_medalha_phellipe_arce_daou_mario_pereira_de_oliveira_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE a Medalha Phellipe Arce Daou ao senhor Mario Pereira de Oliveira Junior e dá outras providências.</t>
+  </si>
+  <si>
+    <t>ALLAN CAMPELO_x000D_
+CORONEL ROSSES_x000D_
+DAVID REIS_x000D_
+DIEGO AFONSO_x000D_
+DR. DANIEL VASCONCELOS_x000D_
+EDUARDO ALFAIA_x000D_
+ELAN ALENCAR_x000D_
+EURICO TAVARES_x000D_
+EVERTON ASSIS_x000D_
+GILMAR NASCIMENTO_x000D_
+IVO NETO_x000D_
+JAILDO OLIVEIRA_x000D_
+JANDER LOBATO_x000D_
+JOELSON SILVA_x000D_
+JOÃO PAULO JANJÃO_x000D_
+KENNEDY MARQUES PROTETOR_x000D_
+MARCELO SERAFIM_x000D_
+MARCO CASTILHOS_x000D_
+PAI AMADO_x000D_
+PAULO TYRONE_x000D_
+PROF. SAMUEL_x000D_
+PROF.ª JACQUELINE_x000D_
+RAULZINHO_x000D_
+ROBERTO SABINO_x000D_
+RODINEI RAMOS_x000D_
+RODRIGO GUEDES_x000D_
+RODRIGO SÁ_x000D_
+ROSIVALDO CORDOVIL_x000D_
+SAIMON BESSA_x000D_
+SARGENTO SALAZAR_x000D_
+SÉRGIO BARÉ_x000D_
+YOMARA LINS_x000D_
+ZÉ RICARDO</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52844/pdl_016_2026_ver_eduardo_alfaia_medalha_de_ouro_sr_arminio_adolfo.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE a Medalha de Ouro Josué Cláudio de Souza ao Sr. Armínio Adolfo de Pontes e Sousa, pelos relevantes serviços prestados ao Município de Manaus.</t>
+  </si>
+  <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52289/vt_001_pl_133-2025_ver_jaildo_mens105_2025.pdf</t>
   </si>
   <si>
     <t>VETO ao Projeto de Lei 133/2025, de autoria do Vereador Jaildo de Oliveira Silva que “ALTERA e acrescenta dispositivos ao art. 8. ° e ao art. 21 da Lei n. 2.898, de 09 de junho de 2022, que “Dispõe sobre os Serviços de Transporte Público Coletivo de Passageiros no Município de Manaus. Mensagem 105/2025.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52653/vt_002_pl_144-2025_ver_ubirajara_mens12_2026.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL ao Projeto de Lei n. 044/2025, de autoria do Vereador Ubirajara Rosses do Nascimento Júnior que "INSTITUI o Dia do Auxiliar de Serviços Gerais e Dispõe sobre medidas de capacitação, valorização e segurança desses profissionais no âmbito do município de Manaus.” Mensagem n.12/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52654/vt_003_pl_443-2023_ver_dione_mens13_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei n. 443/2023, de autoria do Vereador Dione Carvalho dos Santos que “DISPÕE sobre a instalação de banheiros públicos para o uso social de pessoas em situação de rua no âmbito do município de Manaus”. Mensagem n.13/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52655/vt_004_pl_029-2025_ver_marco_mens14_2026.pdf</t>
@@ -3892,72 +5442,115 @@
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52717/vt_006_pl_013-2025_ver_ivo_neto_mens20_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei 013/2025, de autoria do Vereador Ivo Santos da Silva Neto que ”INSTITUI, a realização do ecocardiograma fetal durante o pré-natal para detecção precoce de anomalias cardíacas congênitas, visando à proteção da saúde materna e fetal no município de Manaus”. Mensagem n. 20/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52755/vp_007_pl_039-2025_ver_marco_castilhos_mens37_2026.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL ao Projeto de Lei 039/2025, de autoria do Vereador Marco Antônio Andrade Castilhos Filho que “INSTITUI e Inclui no Calendário Oficial do Município de Manaus a Corrida Maria de Fátima, em alusão ao Dia Nacional da Pessoa com Deficiência”. Mensagem n. 37/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52756/vp_008_pl_322-2024_vereverton_assis_mens38_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei 322/2024, de autoria do Vereador Everton Assis dos Santos que “ESTABELECE a Política de Garantias as Pessoas com Albinismo”. Mensagem n. 38/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52757/vp_009_pl_331-2023_ver._yomara_lins_mens39_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei 331/2023, de autoria da Vereadora Yomara Jesuína Lins Rodrigues que “INSTITUI a Semana Municipal de Conscientização e Realização de Exames de Rotina na cidade de Manaus e dá outras providências”. Mensagem n. 39/2026.</t>
   </si>
   <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52766/vp_010_pl_091-2025_ver._dr._eduardo_assis_mens40_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO ao Projeto de Lei 091/2025, de autoria do Vereador Manoel Eduardo dos Santos Assis que “INSTITUI diretrizes para a política pública de proteção e _x000D_
+atendimento especializado a gestantes dependentes químicas no município de Manaus e dá outras providências. Mensagem n. 40/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52782/vp_011_pl_162-2025_ver._dr._marco_antonio_mens43_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL ao Projeto de Lei 162/2025, de autoria do Vereador Marco Antônio Andrade Castilhos Filho que “ACRESCENTA os §§ 1.º, 2.º, 3.º e 4.º ao art. 2.º e os arts. 3.º, 4.º, 5.º, 6.º, 7.º, 8º, 9.º, 10, 11 e 12 a Lei n. 050, de 04 de janeiro de 1991, que Dispõe sobre a Implantação da Educação Especial na Rede Municipal de Ensino. Mensagem n. 43/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52808/vt_012_pl_028-2025_ver_joelson_mens44_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL ao Projeto de Lei 028/2025, de autoria do Vereador Joelson Sales Silva que “OBRIGA a realização de exame psicológico periódico aos profissionais que trabalham em creches e instituições de Educação Infantil privadas e publicas municipais e dá outras providências.” Mensagem n. 44/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52811/vp_013_pl_383-2025_ver._gilmar_nascimento_mens45_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Projeto de Lei n. 383/2025, de autoria do Vereador Gilmar de Oliveira nascimento que "INSTITUI a Semana Municipal do Acadêmico de Direito, a ser celebrada anualmente na semana que compreender o dia 19 de maio, no município de Manaus, e dá outras providências.” mensagem n. 45/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52842/vt_014_pl_353-2024_ver._ivo_neto_mens46_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO ao Projeto de Lei n. 353/2024, de autoria do Vereador lvo Santos da Silva Neto que “DISPÕE sobre a criação do Programa de Apoio Psicossocial a Gestantes e Mães que manifestem interesse em entregar, voluntariamente, filho para adoção, antes ou logo após o nascimento, no âmbito do município de Manaus. Mensagem n. 46/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52905/vp_015_pl_384-2025_ver._joao_kennedy_mens67_2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL ao Projeto de Lei n. 384/2025, de autoria do Vereador João Kennedy de Lima Marques que “INSTITUI, no âmbito do município de Manaus, a campanha ‘Espaço para Todos’ e cria o selo ‘Condomínio Inclusivo’, como instrumento de incentivo a promoção da inclusão social de crianças e adolescentes com necessidades especificas nos espaços de convivência de condomínios residenciais”. Mensagem n. 67/2026</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52448/plc_001_2026_ver_raiff_matos_altera_lc_003_2014_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>ALTERA dispositivos da Lei Complementar nº 003, de 16 de janeiro de 2014, que "Dispõe sobre o Código de Obras e Edificações do Município de Manaus", para estabelecer normas de segurança para a instalação de infraestrutura de recarga de veículos elétricos e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52714/plc_002_2026_executivo_municipal_estabelece_normas_de_sustentabilidade_economica.pdf</t>
   </si>
   <si>
     <t>ESTABELECE normas de sustentabilidade econômica, fiscal e de planejamento do Poder Executivo Municipal, e dá outras providências. Mensagem n. 23/2026.</t>
   </si>
   <si>
     <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52715/plc_003_2026_executivo_municipal_altera_lc_027_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA a Lei Complementar n. 27, de 19 de novembro de 2025, e dá outras providências. Mensagem n. 22/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52810/plc_004_2026_eurico_tavares_altera_codigo_tributario.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA  a Lei nº 1.697 de 20 de dezembro de 1983 (Código Tributário do Município de Manaus), e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4261,56 +5854,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52203/pl_001_2026_ver__jaildooliveirasilva_dia_do_advogado_criminalista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52204/pl_002_2026_ver__eurico_tavares_atenca_a_pessoa_com_escoliose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52205/pl_003_2026_ver__eurico_tavares_dia_municipal_para_acao_climatica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52206/pl_004_2026_ver__ivo_neto_onde_buscar_ajuda_social_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52207/pl_005_2026_ver__eurico_tavares_dia_municipal_tecnico_seguranca_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52208/pl_006_2026_ver__eurico_tavares_dia_o_psicologo_infantil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52209/pl_007_2026_ver__eurico_tavares_dia_do_geriatra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52210/pl_008_2026_ver__eurico_tavares_dia_do_psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52211/pl_009_2026_ver__eurico_tavares_dia_municipal_de_conscientizacao_e_prevencao_do_cancer_gastrico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52212/pl_010_2026_ver__eurico_tavares_acoes_para_reducao_da_taxa_de_mortalidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52213/pl_011_2026_ver__eurico_tavares_dia_do_influenciador_e_criador_de_conteudo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52214/pl_012_2026_ver__eurico_tavares_dia_municipal_do_comerciante_autonomo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52215/pl_013_2026_ver__eurico_tavares_dia_municipal_do_profissional_da_beleza.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52216/pl_014_2026_ver__rodrigo_guedes_programa_municipal_de_calcadas_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52217/pl_015_2026_ver__eurico_tavares_dia_unicipal_do_terceiro_setor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52218/pl_016_2026_ver__eurico_tavares_facilidades_a_pessoas_em_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52219/pl_017_2026_ver__eurico_tavares_mes_de_conscientizacao_e_prevencao_da_artrite_reumatoide_e_outras_doencas_cronicas_em_idosos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52220/pl_018_2026_ver__eurico_tavares_dia_do_garcom_e_da_garconete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52221/pl_019_2026_ver__ivo_neto_carteira_funcional_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52222/pl_020_2026_ver__rodrigo_guedes_programa_mae_manauara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52223/pl_021_2026_ver__ivo_neto_fornecimento_gratuito_identificacao_de_pessoa_autista_para_carros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52224/pl_022_2026_ver__ivo_neto_semana_de_conscientizacao_das_doencas_oculares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52225/pl_023_2026_ver__eurico_tavares_dia_municipal_do_orgulho_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52226/pl_024_2026_ver__joao_paulo_janjao_marco_regulatorio_da_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52227/pl_025_2026_ver_rodrigo_guedes_obrigatoriedade_da_carta_de_direitos_dos_pacientes_em_todas_as_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52228/pl_026_2026_ver_eurico_tavares_dia_municipal_do_auxiliar_de_producao_e_operador.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52229/pl_027_2026_ver_ivoneto_politica_municipal_de_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52230/pl_028_2026_ver_rodrigo_guedes_uso_de_jardins_e_cercas_vivas_em_edificacoes_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52231/pl_029_2026_ver_rodrigo_guedes_programa_de_prevencao_e_combate_ao_assedio_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52232/pl_030_2026_ver_rodrigo_guedes_programa_de_limpeza_preventiva_de_bueiros_sarjetas_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52233/pl_031_2026_ver_rodrigo_guedes_camapnha_de_conscientizacao_depois_do_nao_e_assedio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52234/pl_032_2026_ver_marco_castilho_instalacao_de_pranchas_de_comunicacao_aumentativa_e_alternativa_em_espacos_publicos_a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52235/pl_033_2026_ver_prof_samuel_campanha_educativa_pe_na_faixa_pe_no_freio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52236/pl_034_2026_ver_rodrigo_guedes_disponibilizacao_para_acesso_publico_dos_curriculos_dos_ocupantes_de_cargos_em_comissoes_e_funcoes_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52237/pl_035_2026_ver_rodrigo_guedes_politica_municipal_de_gestao_e_destinacao_de_pneus_e_materiais_congeneres_em_parceria_com_o_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52238/pl_036_2026_ver_rodrigo_guedes_politica_municipal_de_aborizacao_comunitaria_participativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52239/pl_037_2026_ver_prof_samuel_seguranca_em_ambientes_infantis_com_medidas_preventivas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52240/pl_038_2026_ver_prof_samuel_programa_bolsa_de_talentos_para_criancas_e_adolescentes_com_altas_habilidades_ou_superdotacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52241/pl_039_2026_ver_prof_samuel_conscientizacao_sobre_os_riscos_e_maleficios_dos_jogos_de_azar_e_apostas_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52242/pl_040_2026_ver_sargento_salazar_tipificacao_de_infracoes_administrativas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52243/pl_041_2026_ver_sargento_salazar_programa_municipal_fila_da_saude_transparente_a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52244/pl_042_2026_ver_sargento_salazar_programa_de_requlificacao_de_areas_publicas_degradadas_a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52245/pl_043_2026_mesa_diretora_altera_a_lei_539_sobreverba_de_gabinete_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52246/pl_044_2026_ver_rodrigo_guedes_centro_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52247/pl_045_2026_ver_rodrigo_guedes_transmissao_das_sessoes_de_licitacao_realizadas_pela_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52248/pl_046_2026_ver_kennedy_marques_proibe_o_uso_de_poneis_para_atividades_de_recreacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52249/pl_047_2026_ver_rodrigo_guedes_destinacao_exclusiva_da_receita_arrecadada_com_multas_para_servicos_de_infraestruruta_viaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52250/pl_048_2026_ver_rodrigo_guedes_comprovante_de_denuncias_realizadas_por_cidadao_nos_distritos_de_obras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52251/pl_049_2026_ver_rodrigo_guedes_divulgacao_em_local_visivel_do_cardapio_da_merenda_escolar_nas_unidades_de_ensino_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52252/pl_050_2026_ver_rodrigo_guedes_inclusao_de_indicadores_de_desempenho_em_todos_os_programas_sociais_financiados_com_recursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52253/pl_051_2026_ver_rodrigo_guedes_protecao_da_fauna_silvestre_areas_de_preservacao_rotas_seguras_e_penalidades_para_a_destruicao_de_habitats_naturais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52254/pl_052_2026_ver_rodrigo_guedes_proibe_o_recapeamento_asfaltico_de_vias_publicas_que_possuam_previsao_de_obras_de_rede_de_esgotamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52255/pl_053_2026_ver_paulo_tyrone_semana_de_conscientizacao_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52256/pl_054_2026_ver_rodrigo_guedes_revoga_a_lei_1534-2010_sobre_a_zona_azul_e_autoriza_o_poder_executivo_a_delegar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52257/pl_055_2026_ver_rodrigo_guedes_centro_municipal_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52258/pl_056_2026_ver_rodrigosa_manaus_move_servico_de_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52259/pl_057_2026_ver_kennedy_marques_incentivo_para_a_criacao_da_parada_segura_para_o_desembarque_fora_da_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52260/pl_058_2026_ver_rodrigosa_politica_municipal_rota_segura_escolar_para_protecao_da_comunidade_estudantil_no_transito_urbano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52261/pl_059_2026_ver_kennedy_marques_programa_de_producao_de_mudas_nativas_para_prevencao_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52262/pl_060_2026_ver_kennedy_marques_capacitacao_continua_dos_profissionais_da_educacao_da_rede_publica_em_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52263/pl_061_2026_ver_rodrigosa_dia_do_moto_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52264/pl_062_2026_ver_rodrigosa_suspensao_de_alvaras_concedidos_pelo_municipio_em_casos_de_violencia_domestica_e_familiar_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52265/pl_063_2026_ver_rodrigosa_utilizar_cameras_de_radares_para_identificar_veiculos_objeto_de_furtos_ou_roubo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52266/pl_064_2026_ver_prof_samuel_centro_de_exames_preventivos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52267/pl_065_2026_ver_prof_samuel_plataforma_de_transparencia_pedagogica_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52268/pl_066_2026_ver_paulo_tyrone_politica_municipal_de_incentivo_ao_esporte_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52269/pl_067_2026_ver_aldenor_lima_politica_de_acao_climatica_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52270/pl_068_2026_ver_aldenor_lima_considera_de_utilidade_publica_o_instituto_abrace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52271/pl_069_2026_ver_paulo_tyrone_programa_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52272/pl_070_2026_ver_aldenor_lima_politica_de_protecao_aos_animais_de_mulheres_em_situacao_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52273/pl_071_2026_ver_aldenor_lima_politica_reconhecimento_da_familia_multiespecie.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52274/pl_072_2026_ver_rodrigo_guedes_proibicao_propaganda_relativas_a_uso_de_emendas_a_excecao_das_placas_de_obras_obrigatorias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52275/pl_073_2026_ver_aldenorlima_protecao_animal_nos_condominios_promovidos_pelo_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52276/pl_074_2026_ver_kennedy_marques_medidas_na_prevencao_e_combate_aos_alagamentos_em_periodos_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52277/pl_075_2026_ver_aldenorlima_incentivo_a_cultura_da_adocao_tardia_de_animais_adultos_e_especiais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52278/pl_076_2026_ver_aldenorlima_apoio_alimentar_para_animais_de_tutores_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52279/pl_077_2026_ver_aldenorlima_protecao_animal_em_obras_publicas_e_areas_sob_responsabilidade_do_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52280/pl_078_2026_ver_rodrigo_guedes_restricao_a_pintura_de_passeios_pracas_e_predios_publicos_com_identidade_visual_de_marcas_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52281/pl_079_2026_ver_aldenorlima_selo_rua_amiga_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52282/pl_080_2026_ver_sargento_salazar_programa_patrulha_integrada_municipal_a.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52283/pl_081_2026_ver_aldenorlima_semana_dos_medicos_veterinarios_e_zootecnistas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52284/pl_082_2026_ver_rodrigo_guedes_proibicao_de_colagens_em_espacos_privados.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52285/pl_083_2026_ver_rodrigo_guedes_proibicao_de_implantacao_de_servico_de_urbanizacao_em_aglomeracoes_de_pessoas_de_invasao_de_terras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52286/pl_084_2026_ver_everton_assis_utilidade_publica_instituto_saber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52287/pl_085_2026_ver_joao_paulo_janjao_programa_de_contrapartida_de_melhoria_urbana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52288/pl_086_2026_ver_joao_paulo_janjao_programa_de_incentivo_a_participacao_em_olimpiadas_cientificas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52290/pl_087_2026_executivo_escola_municipal_carlos_santos_mens_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52291/pl_088_2026_executivo_reajuste_salarial_profissionais_da_saude_e_agentes_mens_-_002-2026_a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52292/pl_089_2026_ver_joao_paulo_janjao_passe_livre_mae_atipica_manauara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52293/pl_090_2026_ver_saimon_bessa_instituicao_clube_de_maes_unidas_do_castanheira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52294/pl_091_2026_ver_paulo_tyrone_zona_sensoriais_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52295/pl_092_2026_ver_paulo_tyrone_politica_municipal_de_capacitacao_multiprofissional_em_tea.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52296/pl_093_2026_ver_paulo_tyrone_cadastro_tecnico_municipal_de_obras_e_profissionais_habilitados_responsaveis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52297/pl_094_2026_ver_sargento_salazar_sinalizacao_indicativa_da_presenca_de_radares_e_equipamentos_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52298/pl_095_2026_ver_paulo_tyrone_programa_escola_aberta_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52299/pl_096_2026_ver_jaildo_oliveira_higienizacao_das_academias_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52300/pl_097_2026_ver_sargento_salazar_vinculacao_de_eventos_a_inexistencia_de_obras_essenciais_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52301/pl_098_2026_ver_jaildo_oliveira_lei_rede_do_bem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52302/pl_099_2026_ver_prof_samuel_entrega_de_bolsa_enxoval.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52303/pl_100_2026_ver_ivo_neto_dia_municipal_do_paratleta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52304/pl_101_2026_ver_paulo_tyrone_projeto_comercio_seguro_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52305/pl_102_2026_ver_paulo_tyrone_projeto_adaptacao_dos_carrinhos_de_supermercados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52306/pl_103_2026_ver_paulo_tyrone_programa_de_prevencao_da_violencia_e_de_gestao_de_crises_em_ambientes_escolares.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52307/pl_104_2026_ver_paulo_tyrone_altera_a_lei_2411_questionario_m-chat_como_instrumento_informativo_de_rastreio_de_desenvolvimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52308/pl_105_2026_ver_jaildo_oliveira_alfabetizacao_da_pessoa_idosa_na_comunicacao_digital.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52309/pl_106_2026_ver_paulo_tyrone_dispositivos_de_acesso_facilitado_nos_onibus_facilitando_o_embarque_e_desembarque_de_pessoas_com_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52310/pl_107_2026_ver_paulo_tyrone_propaganda_educativa_sobre_o_tea_e_demais_deficiencias..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52311/pl_108_2026_ver_rodrigo_guedes_remocao_dos_telefones_publicos_inativos_e_com_defeitos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52312/pl_109_2026_ver_rodrigo_guedes_instalacao_de_grades_ou_redes_de_protecao_nas_janelas_de_programas_de_moradia_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52313/pl_110_2026_ver_paulo_tyrone_politica_com_foco_na_prevencao_de_inundacoes_deslizamentos_alagamentos_e_cheias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52314/pl_111_2026_ver_prof_samuel_dia_da_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52315/pl_112_2026_ver_sargento_salazar_fornecimento_de_fardamento_escolar_e_material_didatico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52316/pl_113_2026_ver_sargento_salazar_indenizacao_a_usuarios_do_zona_azul_em_caso_de_roubo_furto_ou_danos_materiais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52317/pl_114_2026_ver_prof_samuel_avaliacao_imc_dos_alunos_da_rede_privada_e_publica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52318/pl_115_2026_ver_prof_samuel_dia_das_familias_com_pessoas_desaparecidas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52319/pl_116_2026_ver_raulzinho_comemoracao_do_aniversario_de_manaus_na_avenida_alphaville.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52320/pl_117_2026_ver_prof_samuel_reserva_do_programa_de_moradia_popular_para_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52321/pl_118_2026_ver_prof_samuel_premiacao_das_melhores_decoracoes_natalinas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52322/pl_119_2026_ver_rodrigo_guedes_emprestimos_pela_prefeitura_sem_que_o_executivompreste_contas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52323/pl_120_2026_ver_rodrigo_guedes_divulgacao_de_aviso_de_obras_publicas_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52324/pl_121_2026_ver_marcelo_serafim_semana_municipal_do_seguro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52325/pl_122_2026_ver_paulo_tyrone_cadastro_municipal_de_reclamacoes_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52326/pl_123_2026_ver_paulo_tyrone_oportunidades_de_trabalho_e_renda_para_mulheres_cuidadoras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52327/pl_124_2026_ver_joelson_silva_normas_para_o_diagnostico_e_o_combate_do_hpv_atraves_do_teste_molecular.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52328/pl_125_2026_ver_joelson_silva_campanha_de_conscientizacao_e_prevencao_aos_crimes_de_perseguicao_contra_mulheres.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52329/pl_126_2026_ver_raiff_matos_dia_de_conscientizacao_sobre_as_experiencias_adversas_na_infancia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52330/pl_127_2026_ver_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52331/pl_128_2026_ver_yomara_lins_kit_lanche_para_pacientes_e_acompanhantes_em_tratamento_fora_do_domicilio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52332/pl_129_2026_ver_yomara_lins_obrigatoriedade_de_acompanhantes_para_pessoas_idosas_nas_ubs_e_policlinicas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52333/pl_130_2026_ver_mitoso_praticas_educacionais_transformadoras_como_incentivo_a_qualidade_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52334/pl_131_2026_ver_yomara_lins_prevencao_a_gravidez_na_adolescencia_e_incentivo_ao_planejamento_reprodutivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52335/pl_132_2026_ver_ivo_neto_ponto_de_embarque_e_desembarque_de_passageiros_de_aplicativos_de_mobilidade_urbana_no_centro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52336/pl_133_2026_ver_ivo_neto_campanha_sobre_a_sindrome_do_olho_seco.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52338/pl_134_2026_ver_ivo_neto_instituto_tecnologia_e_inclusao_social_stark.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52339/pl_135_2026_ver_paulo_tyrone_diferenciacao_de_produtos_alimenticios_similares_e_originais_nos_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52340/pl_136_2026_ver_paulo_tyrone_diretrizes_para_a_criacao_do_programa_municipal_maes_de_valor.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52341/pl_137_2026_ver_ivo_neto_novena_em_honra_a_sao_jose_operario_patrimonio_cultural_de_naturez_imaterial.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52342/pl_138_2026_ver_rodrigo_guedes_pagamento_com_dinheiro_publico_a_qualquer_meio_de_comunicacao_que_publiquem_conteudos_com_jogos_de_azar_nudez_ou_pornografia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52343/pl_139_2026_ver_rodrigo_guedes_reconstrucao_dentaria_para_mulheres_vitimas_de_violencia_domestica_no_sus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52344/pl_140_2026_ver_ivo_neto_semana_conscientizacao_dos_transtornos_alimentares.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52345/pl_141_2026_ver_ivo_neto_programa_de_conscientizacao_e_reciclagem_de_oleo_e_gordura_residual.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52346/pl_142_2026_ver_ivo_neto_trafego_de_veiculos_oficiais_dos_conselhos_tutelares_trafegar_nos_corredores_exclusivos_para_onibus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52347/pl_143_2026_ver_prof_samuel_utilidade_publica_instituto_amor_bondade_respeito_acolhimento_missao_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52348/pl_144_2026_ver_rodrigo_guedes_pcds_nao_precisem_renovar_anualmente_as_autorizacoes_de_gratuidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52349/pl_145_2026_ver_prof_samuel_semana_de_prevencao_e_conscientizacao_da_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52350/pl_146_2026_ver_ivo_neto_isercao_do_simbolo_mundial_do_tea_nos_uniformes_dos_estudantes_com_tea.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52351/pl_147_2026_ver_marcelo_serafim_contratacao_de_artistas_musicos_autorais_da_terra_na_abertura_dos_shows_nacionais_ou_internacionais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52352/pl_148_2026_ver_rodrigo_guedes_festival_afroamazonico_de_iemanja.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52353/pl_149_2026_ver_rodrigo_guedes_proibicao_de_areas_de_acesso_restritoem_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52354/pl_150_2026_ver_ivo_neto_campanha_permanente_de_sensibilizacao_e_incentivo_a_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52355/pl_151_2026_ver_ivo_neto_selo_empresa_amiga_da_saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52356/pl_152_2026_ver_ivo_neto_construcao_de_passarelas_cobertas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52357/pl_153_2026_ver_ivo_neto_campanha_de_conscientizacao_sobre_a_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52358/pl_154_2026_ver_ivo_neto_area_que_permita_uso_emergencial_pelos_veiculos_de_resgate_a_vida_nas_pracas_espacos_e_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52359/pl_155_2026_ver_ivo_neto_pessoas_fisicas_e_juridicas_responsaveis_por_obras_limparem_as_vias_publicas_apos_a_execucao_das_mesmas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52360/pl_156_2026_ver_diego_afonso_incentivo_ao_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52361/pl_157_2026_ver_diego_afonso_forum_de_representantes_comunitarios_por_zona_para_debater_as_demandas_no_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52362/pl_158_2026_ver_diego_afonso_vedacao_a_condenados_pelos_crimes_de_feminicidio__estrupo_ou_organizacao_criminosa_ao_exercicio_de_atividades_publicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52363/pl_159_2026_ver_diego_afonso_melhoria_da_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52364/pl_160_2026_ver_diego_afonso_conselho_permanente_de_representantes_comunitarios_por_zona_priorizar_e_acompanhar_as_demandas_comunitarias_de_cada_regiao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52365/pl_161_2026_ver_diego_afonso_locais_com_grande_fluxo_de_pessoas_haja_espaco_de_descompressao_para_pessoas_com_as_crises_de_tea.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52366/pl_162_2026_ver_diego_afonso_programa_de_prevencao_a_pichacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52367/pl_163_2026_ver_diego_afonso_regras_para_combater_invacoes_irregulares_em_terrenos_publicos_ou_particulares_em_areas_de_risco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52368/pl_164_2026_ver_diego_afonso_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52369/pl_165_2026_ver_marcelo_serafim_direito_a_dispensa_anual_para_realizacao_de_exames_preventivos_por_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52370/pl_166_2026_ver_marcelo_serafim_concessao_de_adicional_de_insalubridade_aos_profissionais_da_saude_em_exercicio_no_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52371/pl_167_2026_ver_marcelo_serafim_alteracao_da_lei_que_pribe_a_alteracao_da_denominacao_dos_logradouros_publicos_ja_denominados.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52372/pl_168_2026_ver_eurico_tavares_acesso_gratuito_a_internet_nos_locais_de_competencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52373/pl_169_2026_ver_marco_castilhos_reserva_de_20_das_vagas_de_concursos_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52374/pl_170_2026_ver_mitoso_prioridade_de_atendimento_as_maes_solos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52375/pl_171_2026_ver_mitoso_atencao_integral_as_pessoas_com_lupus.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52376/pl_172_2026_ver_joelson_silva_utilidde_publica_acanng.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52377/pl_173_2026_ver_aldenor_lima_altera_a_lei_1273_cemiterios_e_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52378/pl_174_2026_ver_diego_afonso_programa_brinquedoteca_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52380/pl_175_2026_ver_ivo_neto_sistemas_de_captacao_e_reuso_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52381/pl_176_2026_ver_ivo_neto_programa_saude_integral_da_mulher_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52382/pl_177_2026_ver_ivo_neto_transcricao_em_braile_nas_medalhas_placas_e_trofeus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52383/pl_178_2026_ver_ivo_neto_premio_jovens_escritores_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52384/pl_179_2026_ver_ivo_neto_conscientizacao_e_prevencao_a_intoxicacao_medicamentosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52385/pl_180_2026_ver_capitao_carpe_cursos_sobre_maternidade_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52386/pl_181_2026_ver_capitao_carpe_placas_informativas_em_obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52387/pl_182_2026_ver_allan_campelo_programa_voluntario_acolhedor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52388/pl_183_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52389/pl_184_2026_ver_allan_campelo_reconhecimento_e_valorizacao_das_linguas_e_culturas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52390/pl_185_2026_ver_allan_campelo_identificacao_voluntaria_de_motoristas_diagnosticados_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52391/pl_186_2026_ver_allan_campelo_programa_de_saude_mental_para_gestantes_e_puerperas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52392/pl_187_2026_ver_ivo_neto_faixa_elevada_para_travessia_de_pedestre_em_frente_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52393/pl_188_2026_ver_allan_campelo_programa_saude_bucal_para_criancas_e_adolescentes_com_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52394/pl_189_2026_ver_allan_campelo_inclusao_profissional_de_reabilitados.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52395/pl_190_2026_ver_ivo_neto_reserva_de_10_por_cento_das_vagas_de_estagio_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52396/pl_191_2026_ver_aldenor_lima_instituto_notre_dame.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52397/pl_192_2026_ver_allan_campelo_reeducacao_alimentar_com_foco_na_prevencao_da_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52398/pl_193_2026_ver_allan_campelo_proibicao_de_garrafas_de_vidro_destinadas_ao_consumo_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52399/pl_194_2026_ver_allan_campelo_programa_respira_escola.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52400/pl_195_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52401/pl_196_2026_ver_allan_campelo_programa_de_apoio_psiquico_aos_familiares_de_vitimas_de_suicidio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52402/pl_197_2026_ver_capitao_carpe_empresas_de_transporte_anexar_informativo_sobre_o_crime_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52403/pl_198_2026_ver_capitao_carpe_instituto_de_desenvolvimento_social_e_humano_anjos_dagua.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52404/pl_199_2026_ver_capitao_carpe_selo_escola_amiga_da_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52405/pl_200_2026_ver_ze_ricardo_programa_de_incentivo_as_batalhas_de_rimas_saraus_e_aos_slams.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52406/pl_201_2026_ver_allan_campelo_enfrentamento_a_sindrome_de_burnout.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52407/pl_202_2026_ver_allan_campelo_atencao_integral_a_pessoa_com_asma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52408/pl_203_2026_ver_allan_campelo_atendimento_prioritario_a_mulheres_vitimas_de_violencia_de_qualquer_natureza.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52409/pl_204_2026_ver_allan_campelo_mulher_afro_e_indigena_em_foco.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52410/pl_205_2026_ver_allan_campelo_bolsa_ribeirinho_estudantil.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52411/pl_206_2026_ver_allan_campelo_integracao_familiar_escolar_e_terapeutica_para_o_desenvolvimento_de_criancas_pcds.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52412/pl_207_2026_ver_allan_campelo_premio_atleta_mulher_do_ano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52413/pl_208_2026_ver_allan_campelo_programa_abraco_dourado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52414/pl_209_2026_ver_allan_campelo_criacao_do_banco_municipal_de_medicamentos_oncologicos_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52415/pl_210_2026_ver_allan_campelo_dia_dos_pais_avos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52416/pl_211_2026_ver_allan_campelo_diagnostico_precoce_do_cancer_infantil.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52417/pl_212_2026_ver_allan_campelo_programa_gestante_segura.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52418/pl_213_2026_ver_allan_campelo_forum_permanente_de_enfrentamento_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52419/pl_214_2026_ver_allan_campelo_utilizacao_de_veiculos_publicos_para_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52420/pl_215_2026_ver_allan_campelo_atendimento_domiciliar_paliativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52421/pl_216_2026_ver_allan_campelo_programa_escola_acessivel_e_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52422/pl_217_2026_ver_allan_campelo_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52423/pl_218_2026_ver_allan_campelo_programa_cultura_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52424/pl_219_2026_ver_allan_campelo_inclusao_de_pessoas_com_deficiencia_na_comunicacao_publica.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52425/pl_220_2026_ver_kennedy_marques_cooperacao_e_promocao_do_bem-estar_animal_em_espacos_de_cativeiro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52426/pl_221_2026_ver_sargento_salazar_procedimento_simplificado_veiculos_causados_por_irregularidades.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52427/pl_222_2026_ver_kennedy_marques_proibe_animais_para_tracao_de_veiculos_ou_cargas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52428/pl_223_2026_ver_kennedy_marques_programa_oficina_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52429/pl_224_2026_ver_kennedy_marques_captura_esterilizacao_e_devolucao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52430/pl_225_2026_ver_kennedy_marques_aplicativo_manaus_limpa_aa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52431/pl_226_2026_ver_kennedy_marques_adocao_institucional_de_animais.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52432/pl_227_2026_ver_kennedy_marques_censo_de_animais_domesticos_em_condominios.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52433/pl_228_2026_ver_kennedy_marques_casinhas_removiveis_animais_comunitarios_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52434/pl_229_2026_ver_kennedy_marques_passe_manaus_museu_em_familia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52435/pl_230_2026_ver_kennedy_marques_destinacao_de_restos_de_alimentos_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52436/pl_231_2026_ver_kennedy_marques_programa_intinerante_de_saude_reprodutiva_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52437/pl_232_2026_ver_kennedy_marques_ecobarreira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52438/pl_233_2026_ver_kennedy_marques_prioridade_na_castracao_de_caes_e_gatos_diagnosticados_com_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52439/pl_234_2026_ver_kennedy_marques_banco_de_racao_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52440/pl_235_2026_ver_kennedy_marques_destinacao_de_madeiras_para_uso_por_artesaos_locais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52441/pl_236_2026_ver_kennedy_marques_proibicao_de_substancias_adesivas_em_muros_e_demais_estruturas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52442/pl_237_2026_ver_kennedy_marques_avaliacao_periodica_das_areias_de_creches.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52443/pl_238_2026_ver_kennedy_marques_veterinarios_notificarem_a_dema_o_obito_de_animais_com_indicios_de_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52444/pl_239_2026_ver_kennedy_marques_implementacao_e_regulamentacao_da_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52445/pl_240_2026_ver_kennedy_marques_comercializacao_adocao_posse_e_exposicao_de_coelhos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52446/pl_241_2026_ver_kennedy_marques_atribuicao_ao_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52449/pl_242_2026_ver_gilmar_nascimento_premio_merito_esportivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52450/pl_243_2026_ver_gilmar_nascimento_politica_municipal_tea.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52451/pl_244_2026_ver_gilmar_nascimento_mes_prevencao_hpv.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52452/pl_245_2026_ver_rodrigo_sa_programa_alerta_juventude_segura.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52453/pl_246_2026_ver_amauri_gomes_altera_lei_3.312_2024_castramoveis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52454/pl_247_2026_ver_mitoso_alertas_de_desaparecimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52455/pl_248_2026_ver_ze_ricardo_programa_horta_escolar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52456/pl_249_2026_ver_ze_ricardo_exames_preventivos_do_cancer_de_mama_e_do_colo_de_utero.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52457/pl_250_2026_ver_raiff_matos_dias_das_maes_e_do_dia_dos_pais_nas_instituicoes_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52458/pl_251_2026_ver_raiff_matos_protecao_de_criancas_e_adolescentes_em_eventos_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52459/pl_252_2026_executivo_estrutura_organizacional_semsa_mens_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52460/pl_253_2026_executivo_acrescenta_requisitos_e_obrigacoes_guarda_municipal_mens_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52461/pl_254_2026_raiff_matos_seguranca_e_protecao_digital_a_crianca_e_ao_adolescente.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52462/pl_255_2026_ze_ricardo_espacos_publicos_para_exposicao_de_artes_visuais.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52463/pl_256_2026_ze_ricardo_avaliacao_periodica_das_estruturas_fisicas_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52464/pl_257_2026_ze_ricardo_utilidade_publica_a_coordenacao_dos_povos_indigenas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52465/pl_258_2026_ze_ricardo_orcamento_crianca.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52466/pl_259_2026_ze_ricardo_programa_permanente_de_exames_preventivos_do_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52467/pl_260_2026_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52468/pl_261_2026_ze_ricardo_centro_diagnostico_oncologico.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52469/pl_262_2026_sergio_bare_dispensa_o_uso_do_uniforme_escolar_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52470/pl_263_2026_roberto_sabino_reservas_de_vagas_em_vias_e_logradouros_publicos_para_pessoas_com_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52471/pl_264_2026_jaildo_oliveira_desconto_iptu_proprietarios_que_realizarem_a_limpeza_de_pichacoes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52472/pl_265_2026_capitao_carpe_sancoes_administrativas_a_serem_aplicadas_em_casos_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52474/pl_266_2026_capitao_carpe_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52475/pl_267_2026_rodinei_ramos_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52476/pl_268_2026_capitao_carpe_fisioterapia_parto_e_pos-parto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52477/pl_269_2026_rodrigo_guedes_programa_estagio_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52478/pl_270_2026_amauri_gomes_estimulo_a_vigilancia_cidada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52479/pl_271_2026_amauri_gomes_erecapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52480/pl_272_2026_yomara_lins_progama_condominio_seguro_no_transito.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52481/pl_273_2026_ze_ricardo_articulacao_de_juventude_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52482/pl_274_2026_rodrigo_sa_priorizacao_de_vagas_em_cursos_livres_para_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52483/pl_275_2026_raulzinho_semana_da_mulher_no_transito.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52484/pl_276_2026_jaildo_oliveira_custeio_do_servico_publico_de_transporte_coletivo_urbano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52485/pl_277_2026_rodrigo_guedes_teleatendimento_especializados_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52486/pl_278_2026_rodrigo_guedes_criterios_para_programas_de_transferencia_de_renda_de_nutricao_infantil.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52487/pl_279_2026_rodrigo_guedes_vedacao_de_nomeacao_de_parentes_de_vereadores_para_cargos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52488/pl_280_2026_rodrigo_guedes_afixacao_dos_direitos_dos_pacientes_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52489/pl_281_2026_rodrigo_guedes_proibe_o_recapeamento_de_vias_com_previsao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52490/pl_282_2026_rodrigo_guedes_gestao_e_destinacao_de_pneus_e_materiais_congeneres.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52491/pl_283_2026_diego_afonso_programa_musica_regional.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52492/pl_284_2026_executivo_feira_do_polo_digital_de_manaus_mens_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52493/pl_285_2026_executivo_parques_lineares_urbanos_mens_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52494/pl_286_2026_executivo_credito_adicional_especial_fundo_municipal_de_saude_mens_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52495/pl_287_2026_diego_afonso_equipara_transplantado_a_pcd.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52496/pl_288_2026_diego_afonso_programa_ver_e_trabalhar.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52497/pl_289_2026_mitoso_programa_dia_agentes_funerarios.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52498/pl_290_2026_diego_afonso_programa_reinsercao_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52499/pl_291_2026_gilmar_nascimento_conexao_vital_manaus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52500/pl_292_2026_ivo_neto_turismo_religioso_catolico.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52501/pl_293_2026_dione_carvalho_musica_eletronica_manifestacao_cultural_imaterial_do_pratimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52502/pl_294_2026_dione_carvalho_carteira_da_pessoa_cardiopata.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52503/pl_295_2026_dione_carvalho_periodo_de_iluminacao_amarela_intermitente.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52504/pl_296_2026_diego_afonso_utilidade_publica_bioagro.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52505/pl_297_2026_eurico_tavares_politica_municipal_climaterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52506/pl_298_2026_jaildo_oliveira_modifica_lei_2295_2018_multa_lixo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52507/pl_299_2026_eurico_tavares_politica_municipal_apoio_acolhimento_climaterio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52508/pl_300_2026_eurico_tavares_politica_municipal_atencao_integral_climaterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52509/pl_301_2026_capitao_carpe_carteira_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52510/pl_302_2026_capitao_carpe__certificado_empresa_cidada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52511/pl_303_2026_eurico_tavares__inclusao_digital_rural.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52512/pl_304_2026_eurico_tavares__pontos_de_embarque_e_desembraque_pedis.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52513/pl_305_2026_rodrigo_guedes_campanha_desaparecimento_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52514/pl_306_2026_rodrigo_guedes_programa_participacao_cidada_na_fiscalizacao_descarte_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52516/pl_307_2026_gilmar_nascimento__isolamento_fisico_choques_eletricos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52517/pl_308_2026_capitao_carpe_farmacias_privadas_credenciadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52518/pl_309_2026_capitao_carpe_unidades_de_saude_corpo_de_delito.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52519/pl_310_2026_aldenor_lima_comunicacao_obrigatoria_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52520/pl_311_2026_rodinei_ramos_modernizacao_do_sistema_de_fiscalizacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52521/pl_312_2026_ivo_neto_utilidade_publica_ipdec.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52522/pl_313_2026_joelson_silva_conscientizacao_a_respeito_da_prematuridade.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52523/pl_314_2026_ivo_neto_esportes_nos_bairros_em_areas_verdes_publicas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52524/pl_315_2026_ivo_neto_semana_municipal_do_esporte_de_rua.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52525/pl_316_2026_rodrigo_guedes_plano_de_seguranca_pmspds.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52526/pl_317_2026_rodinei_ramos_penalidades_administrativa_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52527/pl_318_2026_capitao_carpe_transporte_seguro_mulher.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52529/pl_319_2026_amauri_gomes_filmagem_dos_servicos_de_de_banho_e_tosa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52530/pl_320_2026_ivo_neto_dia_da_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52531/pl_321_2026_ivo_neto_cordao_roxo_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52532/pl_322_2026_ivo_neto_cordao_verde_transtornos_de_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52533/pl_323_2026_ivo_neto_campanha_crianca_sem_sinal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52534/pl_324_2026_ivo_neto_programa_cultura_delas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52535/pl_325_2026_ivo_neto_placas_de_descarte_irregular_e_suas_penalidades.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52536/pl_326_2026_ivo_neto_programa_glicose_em_foco.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52537/pl_327_2026_allan_campelo__pais_de_pessoas_com_tea_na_fila_preferencial_com_ou_sem_a_presenca_da_pessoa_com_tea.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52538/pl_328_2026_eurico_tavares__selo_empresa_amiga_da_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52539/pl_329_2026_eurico_tavares__programa_volta_pra_casa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52540/pl_330_2026_eurico_tavares__programa_crianca_com_apraxia_de_fala_afi.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52541/pl_331_2026_eurico_tavares__programa_formacao_tecnologica_para_zona_franca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52542/pl_332_2026_eurico_tavares__programa_cuidado_mental.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52543/pl_333_2026_eurico_tavares__programa_prevencao_efeitos_nocivos_jogos_online.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52544/pl_334_2026_eurico_tavares__politica_combate_a_adulteracao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52545/pl_335_2026_eurico_tavares__programa_instalacao_de_desfibriladores_dea.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52546/pl_336_2026_eurico_tavares__programa_protecao_assedio_virtual_cyberbullying.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52547/pl_337_2026_rodinei_ramos__programa_guia_manaus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52548/pl_338_2026_ivo_neto_projetos_captacao_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52549/pl_339_2026_mitoso_projetos_rede_municipal_de_apoio_enfrentamento_do_bullying.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52550/pl_340_2026_ivo_neto_programa_idosos_na_cultura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52551/pl_341_2026_ivo_neto_contratacao_homens_e_mulheres_de_meia-idade_desempregados.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52552/pl_342_2026_ivo_neto_programa_compostagem_domestica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52553/pl_343_2026_ivo_neto_mes_agosto_branco.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52554/pl_344_2026_ivo_neto_informacoes_ajuda_social.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52555/pl_345_2026_ivo_neto_mes_neurodiversidade.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52557/pl_346_2026_rodrigo_guedes_transparencia_no_transito.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52558/pl_347_2026_allan_campelo_coleta_de_residuos_em_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52559/pl_348_2026_raiff_matos_embarque_seguro_e_biometrico.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52560/pl_349_2026_ze_ricardo_programa_de_oftalmologia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52561/pl_350_2026_joao_carlos_utilidade_publica_iamess.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52562/pl_351_2026_eurio_tavares_salas_de_acolhimento_e_suporte_sensorial.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52563/pl_352_2026_eurio_tavares_censo_das_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52564/pl_353_2026_joao_carlos_incentivo_a_ciencia_e_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52565/pl_354_2026_allan_campelo_orientacao_em_planejamento_familiar_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52566/pl_355_2026_eurico_tavares_capacitacao_para_jovens_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52567/pl_356_2026_eurico_tavares_instalacao_de_pontos_de_abrigo_coberto_para_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52568/pl_357_2026_rodinei_ramos_cnhsocial_manaus_para_pessoas_hipossuficientes.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52569/pl_358_2026_rodrigo_guedes_bloco_das_peruas_patrimonio_cultural_imaterial.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52570/pl_359_2026_diego_afonso_apoio_fornecimento_de_formulas_infantis_especiais_para_criancas_lactentes.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52571/pl_360_2026_ivo_neto_apoio_acessibilidade_em_areas_perifericas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52572/pl_361_2026_rodrigo_guedes_suspensao_de_beneficios_a_quem_for_flagrado_descartando_lixo_ou_residuosem_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52573/pl_362_2026_eurico_tavares_atencao_integral_a_populacao_em_situcao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52574/pl_363_2026_eurico_tavares_banco_de_empregos_para_a_juventude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52576/pl_364_2026_ivo_neto_midia_publicitaria_nas_sessoes_de_cinema_para_informar_campanhas_de_saude_contra_doencas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52577/pl_365_2026_eurico_tavares_jovem_aprendiz_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52578/pl_366_2026_eurico_tavares_primeiro_contrato_jovem_manaus_geracao_emprego.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52579/pl_367_2026_eurico_tavares_semana_paternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52580/pl_368_2026_allan_campelo_pracas_ativas_revitalizacao_de_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52581/pl_369_2026_allan_campelo_distribuicao_de_equipamentos_para_criancas_com_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52582/pl_370_2026_joao_carlos_atencao_integral_a_pessoa_com_doenca_de_crohn_e_retocolite.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52583/pl_371_2026_raiff_matos_protocolo_de_integracao_tecnologica_ao_sistema_arpam.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52584/pl_372_2026_ivo_neto_semana_da_conscientizacao_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52585/pl_373_2026_ivo_neto_cordao_laranja_pessoa_com_tdah.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52586/pl_374_2026_paulo_tyrone_incentivo_ao_turismo_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52588/pl_375_2026_jaildo_oliveira_seguro_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52590/pl_376_2026_saimon_bessa_programa_residuos_de_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52591/pl_377_2026_eurico_tavares_intergeracionalidade_e_protecao_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52592/pl_378_2026_executivo_indenizacao_de_valorizacao_agente_comunitario_de_saude_mens_-_010-2026_..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52593/pl_379_2026_executivo_prorrogacao_manadato_concultura_mens_-_09-2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52594/pl_380_2026_eurico_tavares_programa_prevencao_de_incendios_conjuntos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52595/pl_381_2026_eurico_tavares_acessibilidade_comunicacional.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52596/pl_382_2026_eurico_tavares_aluno_em_equilibrio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52597/pl_383_2026_ivo_neto_campanha_checkup_feminino.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52598/pl_384_2026_gilmar_nascimento_reconhecimento_facial_e_frequencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52599/pl_385_2026_executivo_desafetar_trecho_da_rua_flavio_cavalcante_mens_-_08-2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52600/pl_386_2026_ivo_neto_semana_prevencao_assedio_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52601/pl_387_2026_kennedy_marques_proibicao_de_animais_mortos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52602/pl_388_2026_allan_campelo_utilidade_publica_instituto_alicerce.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52603/pl_389_2026_ze_ricardo_habitacao_para_populacao_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52604/pl_390_2026_joao_paulo_janjao_condominio_protetor.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52605/pl_391_2026_joelson_silva_ultilidade_publica_idsz.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52606/pl_392_2026_joao_paulo_janjao_cuidados_intimos_com_criancas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52607/pl_393_2026_joao_paulo_janjao_programa_mulheres_guardias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52608/pl_394_2026_ivo_neto_vigilancia_permanente_em_terminais.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52609/pl_395_2026_ivo_neto_orcamento_participativo_infantil_e_juvenil.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52610/pl_396_2026_jaildo_oliveira_modifica_a_lei_535_2023_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52611/pl_397_2026_kennedy_marques_programa_bombeiro_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52612/pl_398_2026_kennedy_marques_cadastro_municipal_de_animais_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52613/pl_399_2026_kennedy_marques_protocolo_de_resgate_de_animais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52614/pl_400_2026_ivo_neto_semana_municipal_maratona_esportiva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52615/pl_401_2026_kennedy_marques_normas_para_o_transporte_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52616/pl_402_2026_kennedy_marques_promocao_do_acesso_a_agua_potavel_em_pontos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52617/pl_403_2026_gilmar_nascimento_semana_conscientizacao_e_combate_ao_burnout.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52618/pl_404_2026_raiff_matos_protocolo_de_escuta_acolhimento_de__crinacas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52619/pl_405_2026_prof_samuel_rescrevendo_o_amanha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52620/pl_406_2026_prof_samuel_programa__embaixadores_ambientais.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52621/pl_407_2026_prof_samuel_infraestrutura_subterranea_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52622/pl_408_2026_prof_samuel_atendimento_humanizado_pais_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52623/pl_409_2026_prof_samuel_abono_de_faltas_escolares_periodo_menstrual_tea.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52624/pl_410_2026_ze_ricardo_patrimonio_cultural_hip_hop.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52625/pl_411_2026_ze_ricardo_cartao_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52626/pl_412_2026_joao_paulo_janjao_programa_mulher_protegida.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52627/pl_413_2026_joao_paulo_janjao_dia_4_de_junho_combate_a_violencia_infantil.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52628/pl_414_2026_pai_amado_promocao_a_saude_nos_terminais_de_coletivos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52629/pl_415_2026_pai_amado_incentivo_ao_voluntariado_assistencia_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52630/pl_416_2026_rodrigo_guedes_implantacao_de_teleatendimento_secretarias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52631/pl_417_2026_jander_lobato_acrescenta_artigo_81a_e_81b_a_lei_1.118_1971.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52632/pl_418_2026_jander_lobato_programa_de_combate_a_cristofobia.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52633/pl_419_2026_executivo_fundacao_municipal_de_transtorno_do_espectro_autista_mens_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52634/pl_420_2026_diego_afonso_utilidade_publica_albergue_o_bom_samaritano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52635/pl_421_2026_sargento_salazar_compensacao_tributaria_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52636/pl_422_2026_mrco_castilho_direitos_linguisticos_a_candidatos_surdos_em_processos_e_concursos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52637/pl_423_2026_marco_castilho_inclusao_pessoa_com_deficiencia_nas_feiras_organizadas_ou_apoiadas_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52638/pl_424_2026_marco_castilho_incentivo_fiscal_a_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52639/pl_425_2026_diego_afonso_academias_urbanas_inteligentes_e_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52640/pl_426_2026_sargento_salazar_convenio_para_o_aproveitamento_de_mao_de_obra_de_apenados_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52643/pl_427_2026_ze_ricardo_enfrentamento_a_misoginia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52644/pl_428_2026_paulo_tyrone_protecao_e_ampliacao_dos_direitos_das_pessoas_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52645/pl_429_2026_ivo_neto_dia_trabalhador_rural.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52646/pl_430_2026_kennedy_marques_animais_de_apoio_emocional_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52647/pl_431_2026_aldenor_lima_acrescenta_inciso__lei_n._2195_2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52648/pl_432_2026_kennedy_marques_medicamentos_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52649/pl_433_2026_rodinei_ramos_instituto_amazonense_cultural_e_bem-estar_social.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52650/pl_434_2026_pai_amado_vizinhanca_solidaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52651/pl_435_2026_kennedy_marques_mobilidade_urbana_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52652/pl_436_2026_kennedy_marques_capacitacao_profissionais_de_saude_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52656/pl_437_2026_sargento_salazar_programa_herois_da_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52657/pl_438_2026_raiff_matos_acessibilidade_para_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52658/pl_439_2026_mitoso_rua_pastor_agricio_rocha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52659/pl_440_2026_sargento_salazar_programa_primeira_advertencia_educativa_por_radar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52660/pl_441_2026_prof._samuel_altera_lei_n._1534_2010_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52661/pl_442_2026_kennedy_marques_empresa_amiga_da_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52662/pl_443_2026_rodrigo_sa_tecnologias_para_sistemas_de_drenagem_urbana.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52663/pl_444_2026_kennedy_marques_prevencao_de_riscos_a_saude_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52665/pl_445_2026_sargento_salazar_simplificacao_de_procedimentos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52666/pl_446_2026_sargento_salazar_medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52667/pl_447_2026_sargento_salazar_indenizacao_danos_pessoas_transporte_aquaviario.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52668/pl_448_2026_kennedy_marques_informacao_sobre_direitos_das_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52669/pl_449_2026_sergio_bare_avaliacao_visual_comportamental_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52671/pl_450_2026_rodrigo_sa_horarios_de_obras_permissionarias_e_autorizatarias.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52672/pl_451_2026_executivo_municipal_revoga_o_art_6_da_lei_3.478_msg_015_2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52673/pl_452_2026_executivo_municipal_promocao_aos_servidores_assistentes_em_saude_msg_016_2026_aaa.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52674/pl_453_2026_executivo_municipal_premio_de_valorizacao_por_desempenho_msg_017_2026_aa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52675/pl_454_2026_executivo_municipal_plano_de_cargos_magisterio_msg_018_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52676/pl_455_2026_ze_ricardo_plano_trabalho_e_renda_trabalhadores_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52677/pl_456_2026_ze_ricardo_utilidade_publica_amarn.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52679/pl_457_2026_ivo_neto_manutencao_sinalizacao_de_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52680/pl_458_2026_aldenor_lima_visita_de_animais_a_pacientes_internados.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52681/pl_459_2026_raiff_matos_campanha_permanente_de_protecao_amparo_e_valorizacao_do_professor_e_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52682/pl_460_2026_raiff_matos_priorizacao_e_celeridade_no_atendimento_de_saude_idosos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52683/pl_461_2026_ivo_neto_semana_empreendedorismo_materno_atipico.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52684/pl_462_2026_eduardo_assis_dia_atleta_wrestling.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52685/pl_463_2026_kennedy_marques_calendario_turismo_hidrologico.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52686/pl_464_2026_kennedy_marques_beneficios_selo_pet_friendly.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52687/pl_465_2026_elan_alencar_dia_leucodistrofias.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52688/pl_466_2026_raiff_matos_semana_valorizacao_da_familia_na_escola.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52690/pl_467_2026_saimon_bessa_tecnologias_de_monitoramento_aereo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52691/pl_468_2026_saimon_bessa_reserva_preferencial_para_mulheres_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52692/pl_469_2026_mitoso_prevencao_a_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52695/pl_470_2026_raiff_matos_politica_transparencia_iptu.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52697/pl_471_2026_ze_ricardo_observatorio_da_violencia_contra_a_mulher_banco_de_dados.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52698/pl_472_2026_diego_afonso_boletim_municipal_de_interrupcoes_de_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52699/pl_473_2026_diego_afonso_campanha_de_divulgacao_do_sinal_de_pedido_de_socorro_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52700/pl_474_2026_diego_afonso_semana_simulacao_e_resiliencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52701/pl_475_2026_eurico_tavares_apoio_a_educandos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52703/pl_477_2026_rodrigo_guedes_lei_benicio_xavier.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52704/pl_478_2026_rodrigo_guedes_presenca_de_interprete_de_libras_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52705/pl_479_2026_rodrigo_guedes_simbolo_mundial_tea_banheiros.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52707/pl_480_2026_pai_amado_programa_prevencao_a_solidao_na_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52708/pl_481_2026_sargento_salazar_altera_a_lei_1534__medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52709/pl_482_2026_paulo_tyrone_esporte_na_escola_e_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52710/pl_483_2026_diego_afonso_criacao_centro_municipal_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52711/pl_484_2026_diego_afonso_criacao_instituto_municipal_de_medicina_alternativa.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52712/pl_485_2026_diego_afonso_programa_rotas_da_longevidade.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52713/pl_486_2026_executivo_municipal_mens_21_2026_diretrizes_orcamentarias_2027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52718/pl_487_2026_diego_afonso_mapoio_a_mobilidade_dos_entregadores_por_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52719/pl_488_2026_coronel_rosses_programa__adocao_de_pracas_-_canteiros.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52720/pl_489_2026_coronel_rosses_semana__catador.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52721/pl_490_2026_coronel_rosses_diretrizes_esporte_de_contato.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52722/pl_491_2026_coronel_rosses_transparencia_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52723/pl_492_2026_coronel_rosses_programa_saude_mental_infantil.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52724/pl_493_2026_coronel_rosses_programa_capacitacao_libras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52725/pl_494_2026_coronel_rosses_programa_valorizacao_a_familia.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52726/pl_495_2026_coronel_rosses_programa_educacao_em_valores.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52727/pl_496_2026_saimon_bessa_campanhas_combate_ao_abuso_e_a_exploracao_sexual_infantil.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52728/pl_497_2026_aldenor_lima_programa_qr_code_animal.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52729/pl_498_2026_ze_ricardo_altera_lei_n_1118-1971_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52730/pl_499_2026_kennedy_marques_participacao_comissao_de_meio_ambiente_controle_ambiental.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52731/pl_500_2026_exe___mun_mens._24_2026_reajuste_comissionados.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52732/pl_501_2026_exe___mun_mens._25_2026_altera_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52733/pl_502_2026_exe___mun_mens._26_2026_altera_lei_n._3546_2025_gtc.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52734/pl_503_2026_exe___mun_mens._27_2026_fixa_indice_de_reajuste_data-base.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52735/pl_504_2026_exe___mun_mens._28_2026_reajuste_pgm.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52736/pl_505_2026_exe___mun_mens._29_2026_reajuste_semef.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52737/pl_506_2026_exe___mun_mens._30_2026_reajuste_remuneracao_semed.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52738/pl_507_2026_exe___mun_mens._31_2026_reajuste_pessoal_contratado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52739/pl_508_2026_exe___mun_mens._32_2026_reajuste_clt.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52740/pl_509_2026_exe___mun_mens._33_2026_reajuste_area_nao_especifica.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52741/pl_510_2026_exe___mun_mens._34_2026_reajuste_remuneracao_semsa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52742/pl_511_2026_exe___mun_mens._35_2026_indice_salarial_immu.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52743/pl_512_2026_exe___mun_mens._36_2026_cria_programa_de_parcerias_e_investimentos.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52744/pl_513_2026_mitoso_programa_qualificacao_profissional_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52745/pl_514_2026_mitoso_politica_capacitacao_economia_digital_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52748/pl_515_2026_diego_afonso_prevencao_a_namofobia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52749/pl_516_2026_diego_afonso_inclusao_social_por_meio_de_parcerias_publico-privadas.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52750/pl_517_2026_kennedy_marques_caes_de_assistencia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52751/pl_518_2026_rodrigo_guedes_proibicao_execucao_excessiva_de_reparos_asfalticos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52752/pl_519_2026_rodrigo_guedes_proibicao_de_recebimento_de_beneficios_para_quem_realiza_pratica_de_apostas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52753/pl_520_2026_rodrigo_guedes_bolsa_cursinho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52754/pl_521_2026_rodrigo_guedes_cronogramas_de_obras.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52758/pl_522_2026_sergio_bare_utilidade_publica_associacao_dos_catadores.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52759/pl_523_2026_ze_ricardo_auxilio-moradia_emergencial.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52760/pl_524_2026_diego_afonso_programa_manaus_inova_e_ruas_vivas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52761/pl_525_2026_roberto_sabino_enfrentamento_assedio_moral_admnistracao_publica.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52762/pl_526_2026_roberto_sabino_instalacao_de_barras_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52763/pl_527_2026_roberto_sabino_proibe_tratamentos_hormonais_para_mundaca_de_genero_em_menores_de_idade.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52764/pl_528_2026_diego_afonso_calendario_semana_robotica.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52515/pr_001-2026_mesa_diretora_aprova_programacao_de_investimentos_a.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52556/pr_002-2026_aldenor_lima_altera_ri_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52642/pr_003-2026_kennedy_marques_acrescenta_art._151-a__ri.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52670/pr_004-2026_mesa_diretora_aprova_indicacao_de_ebenezer_albuquerque_diretor-presidente_da_ageman.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52379/pel_001_2026_rodinei_ramos_altera_9o_art._280_da_loman.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52678/pel_002_2026_mitoso_acrescenta_o_inciso_xii_ao_artigo373_da_loman.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52696/pel_003_2026_paulo_tyrone_altera_o_art._147__da_loman.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52337/pdl_001_2026_ver_ivo_neto_cidadao_de_manaus_andre_luiz.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52447/pdl_002_2026_ver_rodrigo_sa_medalha_de_ouro_denis_benchimol.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52473/pdl_003_2026_ver_rodinei_ramos_medalha_de_ouro_mariana_faria_filard.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52528/pdl_004_2026_ver_janjao_medalha_de_ouro_isabelle_nogueira.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52575/pdl_005_2026_ver_aldenor_lima_cidadao_de_manaus_eduardo_cesar_pereira_vilar.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52587/pdl_006_2026_ver_prof_samuel_medalha_de_ouro_ieda_frota_gomes.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52589/pdl_007_2026_ver_rosivaldo_cordovil_medalha_de_ouro_diego_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52641/pdl_008_2026_ver_rosivaldo_cordovil_medalha_de_ouro_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52664/pdl_009_2026_ver_prof_samuel_medalha_de_ouro_arone_do_nascimento_bentes.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52689/pdl_010_2026_ver_saimon_bessa_cidadao_de_manaus_carlos_eduardo_bessa_de_sa.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52693/pdl_011_2026_ver_jander_lobato_medalha_de_ouro_flavio_fayad.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52289/vt_001_pl_133-2025_ver_jaildo_mens105_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52653/vt_002_pl_144-2025_ver_ubirajara_mens12_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52654/vt_003_pl_443-2023_ver_dione_mens13_2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52655/vt_004_pl_029-2025_ver_marco_mens14_2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52694/vt_005_pl_109-2025_ver_joao_paulo_janjao_mens19_2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52717/vt_006_pl_013-2025_ver_ivo_neto_mens20_2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52755/vp_007_pl_039-2025_ver_marco_castilhos_mens37_2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52756/vp_008_pl_322-2024_vereverton_assis_mens38_2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52757/vp_009_pl_331-2023_ver._yomara_lins_mens39_2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52448/plc_001_2026_ver_raiff_matos_altera_lc_003_2014_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52714/plc_002_2026_executivo_municipal_estabelece_normas_de_sustentabilidade_economica.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52715/plc_003_2026_executivo_municipal_altera_lc_027_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52203/pl_001_2026_ver__jaildooliveirasilva_dia_do_advogado_criminalista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52204/pl_002_2026_ver__eurico_tavares_atenca_a_pessoa_com_escoliose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52205/pl_003_2026_ver__eurico_tavares_dia_municipal_para_acao_climatica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52206/pl_004_2026_ver__ivo_neto_onde_buscar_ajuda_social_em_manaus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52207/pl_005_2026_ver__eurico_tavares_dia_municipal_tecnico_seguranca_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52208/pl_006_2026_ver__eurico_tavares_dia_o_psicologo_infantil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52209/pl_007_2026_ver__eurico_tavares_dia_do_geriatra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52210/pl_008_2026_ver__eurico_tavares_dia_do_psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52211/pl_009_2026_ver__eurico_tavares_dia_municipal_de_conscientizacao_e_prevencao_do_cancer_gastrico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52212/pl_010_2026_ver__eurico_tavares_acoes_para_reducao_da_taxa_de_mortalidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52213/pl_011_2026_ver__eurico_tavares_dia_do_influenciador_e_criador_de_conteudo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52214/pl_012_2026_ver__eurico_tavares_dia_municipal_do_comerciante_autonomo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52215/pl_013_2026_ver__eurico_tavares_dia_municipal_do_profissional_da_beleza.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52216/pl_014_2026_ver__rodrigo_guedes_programa_municipal_de_calcadas_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52217/pl_015_2026_ver__eurico_tavares_dia_unicipal_do_terceiro_setor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52218/pl_016_2026_ver__eurico_tavares_facilidades_a_pessoas_em_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52219/pl_017_2026_ver__eurico_tavares_mes_de_conscientizacao_e_prevencao_da_artrite_reumatoide_e_outras_doencas_cronicas_em_idosos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52220/pl_018_2026_ver__eurico_tavares_dia_do_garcom_e_da_garconete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52221/pl_019_2026_ver__ivo_neto_carteira_funcional_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52222/pl_020_2026_ver__rodrigo_guedes_programa_mae_manauara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52223/pl_021_2026_ver__ivo_neto_fornecimento_gratuito_identificacao_de_pessoa_autista_para_carros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52224/pl_022_2026_ver__ivo_neto_semana_de_conscientizacao_das_doencas_oculares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52225/pl_023_2026_ver__eurico_tavares_dia_municipal_do_orgulho_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52226/pl_024_2026_ver__joao_paulo_janjao_marco_regulatorio_da_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52227/pl_025_2026_ver_rodrigo_guedes_obrigatoriedade_da_carta_de_direitos_dos_pacientes_em_todas_as_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52228/pl_026_2026_ver_eurico_tavares_dia_municipal_do_auxiliar_de_producao_e_operador.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52229/pl_027_2026_ver_ivoneto_politica_municipal_de_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52230/pl_028_2026_ver_rodrigo_guedes_uso_de_jardins_e_cercas_vivas_em_edificacoes_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52231/pl_029_2026_ver_rodrigo_guedes_programa_de_prevencao_e_combate_ao_assedio_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52232/pl_030_2026_ver_rodrigo_guedes_programa_de_limpeza_preventiva_de_bueiros_sarjetas_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52233/pl_031_2026_ver_rodrigo_guedes_camapnha_de_conscientizacao_depois_do_nao_e_assedio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52234/pl_032_2026_ver_marco_castilho_instalacao_de_pranchas_de_comunicacao_aumentativa_e_alternativa_em_espacos_publicos_a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52235/pl_033_2026_ver_prof_samuel_campanha_educativa_pe_na_faixa_pe_no_freio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52236/pl_034_2026_ver_rodrigo_guedes_disponibilizacao_para_acesso_publico_dos_curriculos_dos_ocupantes_de_cargos_em_comissoes_e_funcoes_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52237/pl_035_2026_ver_rodrigo_guedes_politica_municipal_de_gestao_e_destinacao_de_pneus_e_materiais_congeneres_em_parceria_com_o_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52238/pl_036_2026_ver_rodrigo_guedes_politica_municipal_de_aborizacao_comunitaria_participativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52239/pl_037_2026_ver_prof_samuel_seguranca_em_ambientes_infantis_com_medidas_preventivas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52240/pl_038_2026_ver_prof_samuel_programa_bolsa_de_talentos_para_criancas_e_adolescentes_com_altas_habilidades_ou_superdotacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52241/pl_039_2026_ver_prof_samuel_conscientizacao_sobre_os_riscos_e_maleficios_dos_jogos_de_azar_e_apostas_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52242/pl_040_2026_ver_sargento_salazar_tipificacao_de_infracoes_administrativas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52243/pl_041_2026_ver_sargento_salazar_programa_municipal_fila_da_saude_transparente_a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52244/pl_042_2026_ver_sargento_salazar_programa_de_requlificacao_de_areas_publicas_degradadas_a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52245/pl_043_2026_mesa_diretora_altera_a_lei_539_sobreverba_de_gabinete_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52246/pl_044_2026_ver_rodrigo_guedes_centro_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52247/pl_045_2026_ver_rodrigo_guedes_transmissao_das_sessoes_de_licitacao_realizadas_pela_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52248/pl_046_2026_ver_kennedy_marques_proibe_o_uso_de_poneis_para_atividades_de_recreacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52249/pl_047_2026_ver_rodrigo_guedes_destinacao_exclusiva_da_receita_arrecadada_com_multas_para_servicos_de_infraestruruta_viaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52250/pl_048_2026_ver_rodrigo_guedes_comprovante_de_denuncias_realizadas_por_cidadao_nos_distritos_de_obras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52251/pl_049_2026_ver_rodrigo_guedes_divulgacao_em_local_visivel_do_cardapio_da_merenda_escolar_nas_unidades_de_ensino_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52252/pl_050_2026_ver_rodrigo_guedes_inclusao_de_indicadores_de_desempenho_em_todos_os_programas_sociais_financiados_com_recursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52253/pl_051_2026_ver_rodrigo_guedes_protecao_da_fauna_silvestre_areas_de_preservacao_rotas_seguras_e_penalidades_para_a_destruicao_de_habitats_naturais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52254/pl_052_2026_ver_rodrigo_guedes_proibe_o_recapeamento_asfaltico_de_vias_publicas_que_possuam_previsao_de_obras_de_rede_de_esgotamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52255/pl_053_2026_ver_paulo_tyrone_semana_de_conscientizacao_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52256/pl_054_2026_ver_rodrigo_guedes_revoga_a_lei_1534-2010_sobre_a_zona_azul_e_autoriza_o_poder_executivo_a_delegar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52257/pl_055_2026_ver_rodrigo_guedes_centro_municipal_de_especialidades_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52258/pl_056_2026_ver_rodrigosa_manaus_move_servico_de_transporte_individual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52259/pl_057_2026_ver_kennedy_marques_incentivo_para_a_criacao_da_parada_segura_para_o_desembarque_fora_da_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52260/pl_058_2026_ver_rodrigosa_politica_municipal_rota_segura_escolar_para_protecao_da_comunidade_estudantil_no_transito_urbano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52261/pl_059_2026_ver_kennedy_marques_programa_de_producao_de_mudas_nativas_para_prevencao_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52262/pl_060_2026_ver_kennedy_marques_capacitacao_continua_dos_profissionais_da_educacao_da_rede_publica_em_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52263/pl_061_2026_ver_rodrigosa_dia_do_moto_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52264/pl_062_2026_ver_rodrigosa_suspensao_de_alvaras_concedidos_pelo_municipio_em_casos_de_violencia_domestica_e_familiar_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52265/pl_063_2026_ver_rodrigosa_utilizar_cameras_de_radares_para_identificar_veiculos_objeto_de_furtos_ou_roubo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52266/pl_064_2026_ver_prof_samuel_centro_de_exames_preventivos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52267/pl_065_2026_ver_prof_samuel_plataforma_de_transparencia_pedagogica_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52268/pl_066_2026_ver_paulo_tyrone_politica_municipal_de_incentivo_ao_esporte_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52269/pl_067_2026_ver_aldenor_lima_politica_de_acao_climatica_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52270/pl_068_2026_ver_aldenor_lima_considera_de_utilidade_publica_o_instituto_abrace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52271/pl_069_2026_ver_paulo_tyrone_programa_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52272/pl_070_2026_ver_aldenor_lima_politica_de_protecao_aos_animais_de_mulheres_em_situacao_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52273/pl_071_2026_ver_aldenor_lima_politica_reconhecimento_da_familia_multiespecie.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52274/pl_072_2026_ver_rodrigo_guedes_proibicao_propaganda_relativas_a_uso_de_emendas_a_excecao_das_placas_de_obras_obrigatorias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52275/pl_073_2026_ver_aldenorlima_protecao_animal_nos_condominios_promovidos_pelo_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52276/pl_074_2026_ver_kennedy_marques_medidas_na_prevencao_e_combate_aos_alagamentos_em_periodos_de_enchentes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52277/pl_075_2026_ver_aldenorlima_incentivo_a_cultura_da_adocao_tardia_de_animais_adultos_e_especiais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52278/pl_076_2026_ver_aldenorlima_apoio_alimentar_para_animais_de_tutores_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52279/pl_077_2026_ver_aldenorlima_protecao_animal_em_obras_publicas_e_areas_sob_responsabilidade_do_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52280/pl_078_2026_ver_rodrigo_guedes_restricao_a_pintura_de_passeios_pracas_e_predios_publicos_com_identidade_visual_de_marcas_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52281/pl_079_2026_ver_aldenorlima_selo_rua_amiga_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52282/pl_080_2026_ver_sargento_salazar_programa_patrulha_integrada_municipal_a.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52283/pl_081_2026_ver_aldenorlima_semana_dos_medicos_veterinarios_e_zootecnistas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52284/pl_082_2026_ver_rodrigo_guedes_proibicao_de_colagens_em_espacos_privados.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52285/pl_083_2026_ver_rodrigo_guedes_proibicao_de_implantacao_de_servico_de_urbanizacao_em_aglomeracoes_de_pessoas_de_invasao_de_terras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52286/pl_084_2026_ver_everton_assis_utilidade_publica_instituto_saber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52287/pl_085_2026_ver_joao_paulo_janjao_programa_de_contrapartida_de_melhoria_urbana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52288/pl_086_2026_ver_joao_paulo_janjao_programa_de_incentivo_a_participacao_em_olimpiadas_cientificas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52290/pl_087_2026_executivo_escola_municipal_carlos_santos_mens_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52291/pl_088_2026_executivo_reajuste_salarial_profissionais_da_saude_e_agentes_mens_-_002-2026_a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52292/pl_089_2026_ver_joao_paulo_janjao_passe_livre_mae_atipica_manauara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52293/pl_090_2026_ver_saimon_bessa_instituicao_clube_de_maes_unidas_do_castanheira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52294/pl_091_2026_ver_paulo_tyrone_zona_sensoriais_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52295/pl_092_2026_ver_paulo_tyrone_politica_municipal_de_capacitacao_multiprofissional_em_tea.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52296/pl_093_2026_ver_paulo_tyrone_cadastro_tecnico_municipal_de_obras_e_profissionais_habilitados_responsaveis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52297/pl_094_2026_ver_sargento_salazar_sinalizacao_indicativa_da_presenca_de_radares_e_equipamentos_de_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52298/pl_095_2026_ver_paulo_tyrone_programa_escola_aberta_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52299/pl_096_2026_ver_jaildo_oliveira_higienizacao_das_academias_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52300/pl_097_2026_ver_sargento_salazar_vinculacao_de_eventos_a_inexistencia_de_obras_essenciais_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52301/pl_098_2026_ver_jaildo_oliveira_lei_rede_do_bem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52302/pl_099_2026_ver_prof_samuel_entrega_de_bolsa_enxoval.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52303/pl_100_2026_ver_ivo_neto_dia_municipal_do_paratleta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52304/pl_101_2026_ver_paulo_tyrone_projeto_comercio_seguro_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52305/pl_102_2026_ver_paulo_tyrone_projeto_adaptacao_dos_carrinhos_de_supermercados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52306/pl_103_2026_ver_paulo_tyrone_programa_de_prevencao_da_violencia_e_de_gestao_de_crises_em_ambientes_escolares.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52307/pl_104_2026_ver_paulo_tyrone_altera_a_lei_2411_questionario_m-chat_como_instrumento_informativo_de_rastreio_de_desenvolvimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52308/pl_105_2026_ver_jaildo_oliveira_alfabetizacao_da_pessoa_idosa_na_comunicacao_digital.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52309/pl_106_2026_ver_paulo_tyrone_dispositivos_de_acesso_facilitado_nos_onibus_facilitando_o_embarque_e_desembarque_de_pessoas_com_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52310/pl_107_2026_ver_paulo_tyrone_propaganda_educativa_sobre_o_tea_e_demais_deficiencias..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52311/pl_108_2026_ver_rodrigo_guedes_remocao_dos_telefones_publicos_inativos_e_com_defeitos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52312/pl_109_2026_ver_rodrigo_guedes_instalacao_de_grades_ou_redes_de_protecao_nas_janelas_de_programas_de_moradia_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52313/pl_110_2026_ver_paulo_tyrone_politica_com_foco_na_prevencao_de_inundacoes_deslizamentos_alagamentos_e_cheias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52314/pl_111_2026_ver_prof_samuel_dia_da_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52315/pl_112_2026_ver_sargento_salazar_fornecimento_de_fardamento_escolar_e_material_didatico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52316/pl_113_2026_ver_sargento_salazar_indenizacao_a_usuarios_do_zona_azul_em_caso_de_roubo_furto_ou_danos_materiais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52317/pl_114_2026_ver_prof_samuel_avaliacao_imc_dos_alunos_da_rede_privada_e_publica.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52318/pl_115_2026_ver_prof_samuel_dia_das_familias_com_pessoas_desaparecidas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52319/pl_116_2026_ver_raulzinho_comemoracao_do_aniversario_de_manaus_na_avenida_alphaville.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52320/pl_117_2026_ver_prof_samuel_reserva_do_programa_de_moradia_popular_para_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52321/pl_118_2026_ver_prof_samuel_premiacao_das_melhores_decoracoes_natalinas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52322/pl_119_2026_ver_rodrigo_guedes_emprestimos_pela_prefeitura_sem_que_o_executivompreste_contas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52323/pl_120_2026_ver_rodrigo_guedes_divulgacao_de_aviso_de_obras_publicas_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52324/pl_121_2026_ver_marcelo_serafim_semana_municipal_do_seguro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52325/pl_122_2026_ver_paulo_tyrone_cadastro_municipal_de_reclamacoes_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52326/pl_123_2026_ver_paulo_tyrone_oportunidades_de_trabalho_e_renda_para_mulheres_cuidadoras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52327/pl_124_2026_ver_joelson_silva_normas_para_o_diagnostico_e_o_combate_do_hpv_atraves_do_teste_molecular.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52328/pl_125_2026_ver_joelson_silva_campanha_de_conscientizacao_e_prevencao_aos_crimes_de_perseguicao_contra_mulheres.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52329/pl_126_2026_ver_raiff_matos_dia_de_conscientizacao_sobre_as_experiencias_adversas_na_infancia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52330/pl_127_2026_ver_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52331/pl_128_2026_ver_yomara_lins_kit_lanche_para_pacientes_e_acompanhantes_em_tratamento_fora_do_domicilio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52332/pl_129_2026_ver_yomara_lins_obrigatoriedade_de_acompanhantes_para_pessoas_idosas_nas_ubs_e_policlinicas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52333/pl_130_2026_ver_mitoso_praticas_educacionais_transformadoras_como_incentivo_a_qualidade_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52334/pl_131_2026_ver_yomara_lins_prevencao_a_gravidez_na_adolescencia_e_incentivo_ao_planejamento_reprodutivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52335/pl_132_2026_ver_ivo_neto_ponto_de_embarque_e_desembarque_de_passageiros_de_aplicativos_de_mobilidade_urbana_no_centro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52336/pl_133_2026_ver_ivo_neto_campanha_sobre_a_sindrome_do_olho_seco.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52338/pl_134_2026_ver_ivo_neto_instituto_tecnologia_e_inclusao_social_stark.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52339/pl_135_2026_ver_paulo_tyrone_diferenciacao_de_produtos_alimenticios_similares_e_originais_nos_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52340/pl_136_2026_ver_paulo_tyrone_diretrizes_para_a_criacao_do_programa_municipal_maes_de_valor.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52341/pl_137_2026_ver_ivo_neto_novena_em_honra_a_sao_jose_operario_patrimonio_cultural_de_naturez_imaterial.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52342/pl_138_2026_ver_rodrigo_guedes_pagamento_com_dinheiro_publico_a_qualquer_meio_de_comunicacao_que_publiquem_conteudos_com_jogos_de_azar_nudez_ou_pornografia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52343/pl_139_2026_ver_rodrigo_guedes_reconstrucao_dentaria_para_mulheres_vitimas_de_violencia_domestica_no_sus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52344/pl_140_2026_ver_ivo_neto_semana_conscientizacao_dos_transtornos_alimentares.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52345/pl_141_2026_ver_ivo_neto_programa_de_conscientizacao_e_reciclagem_de_oleo_e_gordura_residual.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52346/pl_142_2026_ver_ivo_neto_trafego_de_veiculos_oficiais_dos_conselhos_tutelares_trafegar_nos_corredores_exclusivos_para_onibus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52347/pl_143_2026_ver_prof_samuel_utilidade_publica_instituto_amor_bondade_respeito_acolhimento_missao_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52348/pl_144_2026_ver_rodrigo_guedes_pcds_nao_precisem_renovar_anualmente_as_autorizacoes_de_gratuidade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52349/pl_145_2026_ver_prof_samuel_semana_de_prevencao_e_conscientizacao_da_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52350/pl_146_2026_ver_ivo_neto_isercao_do_simbolo_mundial_do_tea_nos_uniformes_dos_estudantes_com_tea.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52351/pl_147_2026_ver_marcelo_serafim_contratacao_de_artistas_musicos_autorais_da_terra_na_abertura_dos_shows_nacionais_ou_internacionais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52352/pl_148_2026_ver_rodrigo_guedes_festival_afroamazonico_de_iemanja.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52353/pl_149_2026_ver_rodrigo_guedes_proibicao_de_areas_de_acesso_restritoem_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52354/pl_150_2026_ver_ivo_neto_campanha_permanente_de_sensibilizacao_e_incentivo_a_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52355/pl_151_2026_ver_ivo_neto_selo_empresa_amiga_da_saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52356/pl_152_2026_ver_ivo_neto_construcao_de_passarelas_cobertas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52357/pl_153_2026_ver_ivo_neto_campanha_de_conscientizacao_sobre_a_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52358/pl_154_2026_ver_ivo_neto_area_que_permita_uso_emergencial_pelos_veiculos_de_resgate_a_vida_nas_pracas_espacos_e_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52359/pl_155_2026_ver_ivo_neto_pessoas_fisicas_e_juridicas_responsaveis_por_obras_limparem_as_vias_publicas_apos_a_execucao_das_mesmas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52360/pl_156_2026_ver_diego_afonso_incentivo_ao_turismo_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52361/pl_157_2026_ver_diego_afonso_forum_de_representantes_comunitarios_por_zona_para_debater_as_demandas_no_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52362/pl_158_2026_ver_diego_afonso_vedacao_a_condenados_pelos_crimes_de_feminicidio__estrupo_ou_organizacao_criminosa_ao_exercicio_de_atividades_publicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52363/pl_159_2026_ver_diego_afonso_melhoria_da_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52364/pl_160_2026_ver_diego_afonso_conselho_permanente_de_representantes_comunitarios_por_zona_priorizar_e_acompanhar_as_demandas_comunitarias_de_cada_regiao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52365/pl_161_2026_ver_diego_afonso_locais_com_grande_fluxo_de_pessoas_haja_espaco_de_descompressao_para_pessoas_com_as_crises_de_tea.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52366/pl_162_2026_ver_diego_afonso_programa_de_prevencao_a_pichacao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52367/pl_163_2026_ver_diego_afonso_regras_para_combater_invacoes_irregulares_em_terrenos_publicos_ou_particulares_em_areas_de_risco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52368/pl_164_2026_ver_diego_afonso_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52369/pl_165_2026_ver_marcelo_serafim_direito_a_dispensa_anual_para_realizacao_de_exames_preventivos_por_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52370/pl_166_2026_ver_marcelo_serafim_concessao_de_adicional_de_insalubridade_aos_profissionais_da_saude_em_exercicio_no_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52371/pl_167_2026_ver_marcelo_serafim_alteracao_da_lei_que_pribe_a_alteracao_da_denominacao_dos_logradouros_publicos_ja_denominados.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52372/pl_168_2026_ver_eurico_tavares_acesso_gratuito_a_internet_nos_locais_de_competencia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52373/pl_169_2026_ver_marco_castilhos_reserva_de_20_das_vagas_de_concursos_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52374/pl_170_2026_ver_mitoso_prioridade_de_atendimento_as_maes_solos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52375/pl_171_2026_ver_mitoso_atencao_integral_as_pessoas_com_lupus.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52376/pl_172_2026_ver_joelson_silva_utilidde_publica_acanng.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52377/pl_173_2026_ver_aldenor_lima_altera_a_lei_1273_cemiterios_e_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52378/pl_174_2026_ver_diego_afonso_programa_brinquedoteca_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52380/pl_175_2026_ver_ivo_neto_sistemas_de_captacao_e_reuso_de_aguas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52381/pl_176_2026_ver_ivo_neto_programa_saude_integral_da_mulher_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52382/pl_177_2026_ver_ivo_neto_transcricao_em_braile_nas_medalhas_placas_e_trofeus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52383/pl_178_2026_ver_ivo_neto_premio_jovens_escritores_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52384/pl_179_2026_ver_ivo_neto_conscientizacao_e_prevencao_a_intoxicacao_medicamentosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52385/pl_180_2026_ver_capitao_carpe_cursos_sobre_maternidade_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52386/pl_181_2026_ver_capitao_carpe_placas_informativas_em_obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52387/pl_182_2026_ver_allan_campelo_programa_voluntario_acolhedor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52388/pl_183_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52389/pl_184_2026_ver_allan_campelo_reconhecimento_e_valorizacao_das_linguas_e_culturas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52390/pl_185_2026_ver_allan_campelo_identificacao_voluntaria_de_motoristas_diagnosticados_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52391/pl_186_2026_ver_allan_campelo_programa_de_saude_mental_para_gestantes_e_puerperas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52392/pl_187_2026_ver_ivo_neto_faixa_elevada_para_travessia_de_pedestre_em_frente_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52393/pl_188_2026_ver_allan_campelo_programa_saude_bucal_para_criancas_e_adolescentes_com_deficiencias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52394/pl_189_2026_ver_allan_campelo_inclusao_profissional_de_reabilitados.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52395/pl_190_2026_ver_ivo_neto_reserva_de_10_por_cento_das_vagas_de_estagio_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52396/pl_191_2026_ver_aldenor_lima_instituto_notre_dame.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52397/pl_192_2026_ver_allan_campelo_reeducacao_alimentar_com_foco_na_prevencao_da_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52398/pl_193_2026_ver_allan_campelo_proibicao_de_garrafas_de_vidro_destinadas_ao_consumo_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52399/pl_194_2026_ver_allan_campelo_programa_respira_escola.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52400/pl_195_2026_ver_allan_campelo_programa_vida_com_ritmo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52401/pl_196_2026_ver_allan_campelo_programa_de_apoio_psiquico_aos_familiares_de_vitimas_de_suicidio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52402/pl_197_2026_ver_capitao_carpe_empresas_de_transporte_anexar_informativo_sobre_o_crime_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52403/pl_198_2026_ver_capitao_carpe_instituto_de_desenvolvimento_social_e_humano_anjos_dagua.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52404/pl_199_2026_ver_capitao_carpe_selo_escola_amiga_da_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52405/pl_200_2026_ver_ze_ricardo_programa_de_incentivo_as_batalhas_de_rimas_saraus_e_aos_slams.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52406/pl_201_2026_ver_allan_campelo_enfrentamento_a_sindrome_de_burnout.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52407/pl_202_2026_ver_allan_campelo_atencao_integral_a_pessoa_com_asma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52408/pl_203_2026_ver_allan_campelo_atendimento_prioritario_a_mulheres_vitimas_de_violencia_de_qualquer_natureza.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52409/pl_204_2026_ver_allan_campelo_mulher_afro_e_indigena_em_foco.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52410/pl_205_2026_ver_allan_campelo_bolsa_ribeirinho_estudantil.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52411/pl_206_2026_ver_allan_campelo_integracao_familiar_escolar_e_terapeutica_para_o_desenvolvimento_de_criancas_pcds.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52412/pl_207_2026_ver_allan_campelo_premio_atleta_mulher_do_ano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52413/pl_208_2026_ver_allan_campelo_programa_abraco_dourado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52414/pl_209_2026_ver_allan_campelo_criacao_do_banco_municipal_de_medicamentos_oncologicos_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52415/pl_210_2026_ver_allan_campelo_dia_dos_pais_avos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52416/pl_211_2026_ver_allan_campelo_diagnostico_precoce_do_cancer_infantil.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52417/pl_212_2026_ver_allan_campelo_programa_gestante_segura.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52418/pl_213_2026_ver_allan_campelo_forum_permanente_de_enfrentamento_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52419/pl_214_2026_ver_allan_campelo_utilizacao_de_veiculos_publicos_para_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52420/pl_215_2026_ver_allan_campelo_atendimento_domiciliar_paliativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52421/pl_216_2026_ver_allan_campelo_programa_escola_acessivel_e_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52422/pl_217_2026_ver_allan_campelo_campanha_de_prevencao_ao_abuso_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52423/pl_218_2026_ver_allan_campelo_programa_cultura_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52424/pl_219_2026_ver_allan_campelo_inclusao_de_pessoas_com_deficiencia_na_comunicacao_publica.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52425/pl_220_2026_ver_kennedy_marques_cooperacao_e_promocao_do_bem-estar_animal_em_espacos_de_cativeiro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52426/pl_221_2026_ver_sargento_salazar_procedimento_simplificado_veiculos_causados_por_irregularidades.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52427/pl_222_2026_ver_kennedy_marques_proibe_animais_para_tracao_de_veiculos_ou_cargas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52428/pl_223_2026_ver_kennedy_marques_programa_oficina_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52429/pl_224_2026_ver_kennedy_marques_captura_esterilizacao_e_devolucao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52430/pl_225_2026_ver_kennedy_marques_aplicativo_manaus_limpa_aa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52431/pl_226_2026_ver_kennedy_marques_adocao_institucional_de_animais.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52432/pl_227_2026_ver_kennedy_marques_censo_de_animais_domesticos_em_condominios.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52433/pl_228_2026_ver_kennedy_marques_casinhas_removiveis_animais_comunitarios_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52434/pl_229_2026_ver_kennedy_marques_passe_manaus_museu_em_familia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52435/pl_230_2026_ver_kennedy_marques_destinacao_de_restos_de_alimentos_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52436/pl_231_2026_ver_kennedy_marques_programa_intinerante_de_saude_reprodutiva_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52437/pl_232_2026_ver_kennedy_marques_ecobarreira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52438/pl_233_2026_ver_kennedy_marques_prioridade_na_castracao_de_caes_e_gatos_diagnosticados_com_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52439/pl_234_2026_ver_kennedy_marques_banco_de_racao_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52440/pl_235_2026_ver_kennedy_marques_destinacao_de_madeiras_para_uso_por_artesaos_locais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52441/pl_236_2026_ver_kennedy_marques_proibicao_de_substancias_adesivas_em_muros_e_demais_estruturas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52442/pl_237_2026_ver_kennedy_marques_avaliacao_periodica_das_areias_de_creches.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52443/pl_238_2026_ver_kennedy_marques_veterinarios_notificarem_a_dema_o_obito_de_animais_com_indicios_de_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52444/pl_239_2026_ver_kennedy_marques_implementacao_e_regulamentacao_da_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52445/pl_240_2026_ver_kennedy_marques_comercializacao_adocao_posse_e_exposicao_de_coelhos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52446/pl_241_2026_ver_kennedy_marques_atribuicao_ao_centro_de_controle_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52449/pl_242_2026_ver_gilmar_nascimento_premio_merito_esportivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52450/pl_243_2026_ver_gilmar_nascimento_politica_municipal_tea.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52451/pl_244_2026_ver_gilmar_nascimento_mes_prevencao_hpv.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52452/pl_245_2026_ver_rodrigo_sa_programa_alerta_juventude_segura.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52453/pl_246_2026_ver_amauri_gomes_altera_lei_3.312_2024_castramoveis.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52454/pl_247_2026_ver_mitoso_alertas_de_desaparecimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52455/pl_248_2026_ver_ze_ricardo_programa_horta_escolar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52456/pl_249_2026_ver_ze_ricardo_exames_preventivos_do_cancer_de_mama_e_do_colo_de_utero.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52457/pl_250_2026_ver_raiff_matos_dias_das_maes_e_do_dia_dos_pais_nas_instituicoes_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52458/pl_251_2026_ver_raiff_matos_protecao_de_criancas_e_adolescentes_em_eventos_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52459/pl_252_2026_executivo_estrutura_organizacional_semsa_mens_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52460/pl_253_2026_executivo_acrescenta_requisitos_e_obrigacoes_guarda_municipal_mens_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52461/pl_254_2026_raiff_matos_seguranca_e_protecao_digital_a_crianca_e_ao_adolescente.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52462/pl_255_2026_ze_ricardo_espacos_publicos_para_exposicao_de_artes_visuais.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52463/pl_256_2026_ze_ricardo_avaliacao_periodica_das_estruturas_fisicas_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52464/pl_257_2026_ze_ricardo_utilidade_publica_a_coordenacao_dos_povos_indigenas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52465/pl_258_2026_ze_ricardo_orcamento_crianca.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52466/pl_259_2026_ze_ricardo_programa_permanente_de_exames_preventivos_do_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52467/pl_260_2026_yomara_lins_rastreamento_precoce_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52468/pl_261_2026_ze_ricardo_centro_diagnostico_oncologico.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52469/pl_262_2026_sergio_bare_dispensa_o_uso_do_uniforme_escolar_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52470/pl_263_2026_roberto_sabino_reservas_de_vagas_em_vias_e_logradouros_publicos_para_pessoas_com_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52471/pl_264_2026_jaildo_oliveira_desconto_iptu_proprietarios_que_realizarem_a_limpeza_de_pichacoes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52472/pl_265_2026_capitao_carpe_sancoes_administrativas_a_serem_aplicadas_em_casos_de_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52474/pl_266_2026_capitao_carpe_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52475/pl_267_2026_rodinei_ramos_politica_de_indenizacao_simplificada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52476/pl_268_2026_capitao_carpe_fisioterapia_parto_e_pos-parto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52477/pl_269_2026_rodrigo_guedes_programa_estagio_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52478/pl_270_2026_amauri_gomes_estimulo_a_vigilancia_cidada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52479/pl_271_2026_amauri_gomes_erecapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52480/pl_272_2026_yomara_lins_progama_condominio_seguro_no_transito.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52481/pl_273_2026_ze_ricardo_articulacao_de_juventude_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52482/pl_274_2026_rodrigo_sa_priorizacao_de_vagas_em_cursos_livres_para_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52483/pl_275_2026_raulzinho_semana_da_mulher_no_transito.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52484/pl_276_2026_jaildo_oliveira_custeio_do_servico_publico_de_transporte_coletivo_urbano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52485/pl_277_2026_rodrigo_guedes_teleatendimento_especializados_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52486/pl_278_2026_rodrigo_guedes_criterios_para_programas_de_transferencia_de_renda_de_nutricao_infantil.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52487/pl_279_2026_rodrigo_guedes_vedacao_de_nomeacao_de_parentes_de_vereadores_para_cargos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52488/pl_280_2026_rodrigo_guedes_afixacao_dos_direitos_dos_pacientes_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52489/pl_281_2026_rodrigo_guedes_proibe_o_recapeamento_de_vias_com_previsao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52490/pl_282_2026_rodrigo_guedes_gestao_e_destinacao_de_pneus_e_materiais_congeneres.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52491/pl_283_2026_diego_afonso_programa_musica_regional.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52492/pl_284_2026_executivo_feira_do_polo_digital_de_manaus_mens_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52493/pl_285_2026_executivo_parques_lineares_urbanos_mens_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52494/pl_286_2026_executivo_credito_adicional_especial_fundo_municipal_de_saude_mens_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52495/pl_287_2026_diego_afonso_equipara_transplantado_a_pcd.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52496/pl_288_2026_diego_afonso_programa_ver_e_trabalhar.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52497/pl_289_2026_mitoso_programa_dia_agentes_funerarios.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52498/pl_290_2026_diego_afonso_programa_reinsercao_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52499/pl_291_2026_gilmar_nascimento_conexao_vital_manaus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52500/pl_292_2026_ivo_neto_turismo_religioso_catolico.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52501/pl_293_2026_dione_carvalho_musica_eletronica_manifestacao_cultural_imaterial_do_pratimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52502/pl_294_2026_dione_carvalho_carteira_da_pessoa_cardiopata.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52503/pl_295_2026_dione_carvalho_periodo_de_iluminacao_amarela_intermitente.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52504/pl_296_2026_diego_afonso_utilidade_publica_bioagro.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52505/pl_297_2026_eurico_tavares_politica_municipal_climaterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52506/pl_298_2026_jaildo_oliveira_modifica_lei_2295_2018_multa_lixo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52507/pl_299_2026_eurico_tavares_politica_municipal_apoio_acolhimento_climaterio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52508/pl_300_2026_eurico_tavares_politica_municipal_atencao_integral_climaterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52509/pl_301_2026_capitao_carpe_carteira_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52510/pl_302_2026_capitao_carpe__certificado_empresa_cidada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52511/pl_303_2026_eurico_tavares__inclusao_digital_rural.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52512/pl_304_2026_eurico_tavares__pontos_de_embarque_e_desembraque_pedis.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52513/pl_305_2026_rodrigo_guedes_campanha_desaparecimento_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52514/pl_306_2026_rodrigo_guedes_programa_participacao_cidada_na_fiscalizacao_descarte_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52516/pl_307_2026_gilmar_nascimento__isolamento_fisico_choques_eletricos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52517/pl_308_2026_capitao_carpe_farmacias_privadas_credenciadas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52518/pl_309_2026_capitao_carpe_unidades_de_saude_corpo_de_delito.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52519/pl_310_2026_aldenor_lima_comunicacao_obrigatoria_maus-tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52520/pl_311_2026_rodinei_ramos_modernizacao_do_sistema_de_fiscalizacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52521/pl_312_2026_ivo_neto_utilidade_publica_ipdec.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52522/pl_313_2026_joelson_silva_conscientizacao_a_respeito_da_prematuridade.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52523/pl_314_2026_ivo_neto_esportes_nos_bairros_em_areas_verdes_publicas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52524/pl_315_2026_ivo_neto_semana_municipal_do_esporte_de_rua.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52525/pl_316_2026_rodrigo_guedes_plano_de_seguranca_pmspds.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52526/pl_317_2026_rodinei_ramos_penalidades_administrativa_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52527/pl_318_2026_capitao_carpe_transporte_seguro_mulher.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52529/pl_319_2026_amauri_gomes_filmagem_dos_servicos_de_de_banho_e_tosa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52530/pl_320_2026_ivo_neto_dia_da_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52531/pl_321_2026_ivo_neto_cordao_roxo_pessoa_com_epilepsia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52532/pl_322_2026_ivo_neto_cordao_verde_transtornos_de_ansiedade.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52533/pl_323_2026_ivo_neto_campanha_crianca_sem_sinal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52534/pl_324_2026_ivo_neto_programa_cultura_delas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52535/pl_325_2026_ivo_neto_placas_de_descarte_irregular_e_suas_penalidades.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52536/pl_326_2026_ivo_neto_programa_glicose_em_foco.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52537/pl_327_2026_allan_campelo__pais_de_pessoas_com_tea_na_fila_preferencial_com_ou_sem_a_presenca_da_pessoa_com_tea.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52538/pl_328_2026_eurico_tavares__selo_empresa_amiga_da_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52539/pl_329_2026_eurico_tavares__programa_volta_pra_casa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52540/pl_330_2026_eurico_tavares__programa_crianca_com_apraxia_de_fala_afi.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52541/pl_331_2026_eurico_tavares__programa_formacao_tecnologica_para_zona_franca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52542/pl_332_2026_eurico_tavares__programa_cuidado_mental.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52543/pl_333_2026_eurico_tavares__programa_prevencao_efeitos_nocivos_jogos_online.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52544/pl_334_2026_eurico_tavares__politica_combate_a_adulteracao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52545/pl_335_2026_eurico_tavares__programa_instalacao_de_desfibriladores_dea.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52546/pl_336_2026_eurico_tavares__programa_protecao_assedio_virtual_cyberbullying.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52547/pl_337_2026_rodinei_ramos__programa_guia_manaus.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52548/pl_338_2026_ivo_neto_projetos_captacao_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52549/pl_339_2026_mitoso_projetos_rede_municipal_de_apoio_enfrentamento_do_bullying.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52550/pl_340_2026_ivo_neto_programa_idosos_na_cultura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52551/pl_341_2026_ivo_neto_contratacao_homens_e_mulheres_de_meia-idade_desempregados.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52552/pl_342_2026_ivo_neto_programa_compostagem_domestica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52553/pl_343_2026_ivo_neto_mes_agosto_branco.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52554/pl_344_2026_ivo_neto_informacoes_ajuda_social.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52555/pl_345_2026_ivo_neto_mes_neurodiversidade.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52557/pl_346_2026_rodrigo_guedes_transparencia_no_transito.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52558/pl_347_2026_allan_campelo_coleta_de_residuos_em_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52559/pl_348_2026_raiff_matos_embarque_seguro_e_biometrico.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52560/pl_349_2026_ze_ricardo_programa_de_oftalmologia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52561/pl_350_2026_joao_carlos_utilidade_publica_iamess.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52562/pl_351_2026_eurio_tavares_salas_de_acolhimento_e_suporte_sensorial.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52563/pl_352_2026_eurio_tavares_censo_das_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52564/pl_353_2026_joao_carlos_incentivo_a_ciencia_e_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52565/pl_354_2026_allan_campelo_orientacao_em_planejamento_familiar_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52566/pl_355_2026_eurico_tavares_capacitacao_para_jovens_em_situacao_de_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52567/pl_356_2026_eurico_tavares_instalacao_de_pontos_de_abrigo_coberto_para_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52568/pl_357_2026_rodinei_ramos_cnhsocial_manaus_para_pessoas_hipossuficientes.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52569/pl_358_2026_rodrigo_guedes_bloco_das_peruas_patrimonio_cultural_imaterial.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52570/pl_359_2026_diego_afonso_apoio_fornecimento_de_formulas_infantis_especiais_para_criancas_lactentes.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52571/pl_360_2026_ivo_neto_apoio_acessibilidade_em_areas_perifericas_de_manaus.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52572/pl_361_2026_rodrigo_guedes_suspensao_de_beneficios_a_quem_for_flagrado_descartando_lixo_ou_residuosem_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52573/pl_362_2026_eurico_tavares_atencao_integral_a_populacao_em_situcao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52574/pl_363_2026_eurico_tavares_banco_de_empregos_para_a_juventude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52576/pl_364_2026_ivo_neto_midia_publicitaria_nas_sessoes_de_cinema_para_informar_campanhas_de_saude_contra_doencas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52577/pl_365_2026_eurico_tavares_jovem_aprendiz_na_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52578/pl_366_2026_eurico_tavares_primeiro_contrato_jovem_manaus_geracao_emprego.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52579/pl_367_2026_eurico_tavares_semana_paternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52580/pl_368_2026_allan_campelo_pracas_ativas_revitalizacao_de_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52581/pl_369_2026_allan_campelo_distribuicao_de_equipamentos_para_criancas_com_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52582/pl_370_2026_joao_carlos_atencao_integral_a_pessoa_com_doenca_de_crohn_e_retocolite.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52583/pl_371_2026_raiff_matos_protocolo_de_integracao_tecnologica_ao_sistema_arpam.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52584/pl_372_2026_ivo_neto_semana_da_conscientizacao_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52585/pl_373_2026_ivo_neto_cordao_laranja_pessoa_com_tdah.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52586/pl_374_2026_paulo_tyrone_incentivo_ao_turismo_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52588/pl_375_2026_jaildo_oliveira_seguro_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52590/pl_376_2026_saimon_bessa_programa_residuos_de_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52591/pl_377_2026_eurico_tavares_intergeracionalidade_e_protecao_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52592/pl_378_2026_executivo_indenizacao_de_valorizacao_agente_comunitario_de_saude_mens_-_010-2026_..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52593/pl_379_2026_executivo_prorrogacao_manadato_concultura_mens_-_09-2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52594/pl_380_2026_eurico_tavares_programa_prevencao_de_incendios_conjuntos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52595/pl_381_2026_eurico_tavares_acessibilidade_comunicacional.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52596/pl_382_2026_eurico_tavares_aluno_em_equilibrio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52597/pl_383_2026_ivo_neto_campanha_checkup_feminino.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52598/pl_384_2026_gilmar_nascimento_reconhecimento_facial_e_frequencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52599/pl_385_2026_executivo_desafetar_trecho_da_rua_flavio_cavalcante_mens_-_08-2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52600/pl_386_2026_ivo_neto_semana_prevencao_assedio_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52601/pl_387_2026_kennedy_marques_proibicao_de_animais_mortos_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52602/pl_388_2026_allan_campelo_utilidade_publica_instituto_alicerce.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52603/pl_389_2026_ze_ricardo_habitacao_para_populacao_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52604/pl_390_2026_joao_paulo_janjao_condominio_protetor.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52605/pl_391_2026_joelson_silva_ultilidade_publica_idsz.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52606/pl_392_2026_joao_paulo_janjao_cuidados_intimos_com_criancas_na_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52607/pl_393_2026_joao_paulo_janjao_programa_mulheres_guardias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52608/pl_394_2026_ivo_neto_vigilancia_permanente_em_terminais.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52609/pl_395_2026_ivo_neto_orcamento_participativo_infantil_e_juvenil.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52610/pl_396_2026_jaildo_oliveira_modifica_a_lei_535_2023_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52611/pl_397_2026_kennedy_marques_programa_bombeiro_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52612/pl_398_2026_kennedy_marques_cadastro_municipal_de_animais_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52613/pl_399_2026_kennedy_marques_protocolo_de_resgate_de_animais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52614/pl_400_2026_ivo_neto_semana_municipal_maratona_esportiva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52615/pl_401_2026_kennedy_marques_normas_para_o_transporte_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52616/pl_402_2026_kennedy_marques_promocao_do_acesso_a_agua_potavel_em_pontos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52617/pl_403_2026_gilmar_nascimento_semana_conscientizacao_e_combate_ao_burnout.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52618/pl_404_2026_raiff_matos_protocolo_de_escuta_acolhimento_de__crinacas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52619/pl_405_2026_prof_samuel_rescrevendo_o_amanha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52620/pl_406_2026_prof_samuel_programa__embaixadores_ambientais.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52621/pl_407_2026_prof_samuel_infraestrutura_subterranea_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52622/pl_408_2026_prof_samuel_atendimento_humanizado_pais_de_natimorto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52623/pl_409_2026_prof_samuel_abono_de_faltas_escolares_periodo_menstrual_tea.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52624/pl_410_2026_ze_ricardo_patrimonio_cultural_hip_hop.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52625/pl_411_2026_ze_ricardo_cartao_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52626/pl_412_2026_joao_paulo_janjao_programa_mulher_protegida.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52627/pl_413_2026_joao_paulo_janjao_dia_4_de_junho_combate_a_violencia_infantil.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52628/pl_414_2026_pai_amado_promocao_a_saude_nos_terminais_de_coletivos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52629/pl_415_2026_pai_amado_incentivo_ao_voluntariado_assistencia_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52630/pl_416_2026_rodrigo_guedes_implantacao_de_teleatendimento_secretarias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52631/pl_417_2026_jander_lobato_acrescenta_artigo_81a_e_81b_a_lei_1.118_1971.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52632/pl_418_2026_jander_lobato_programa_de_combate_a_cristofobia.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52633/pl_419_2026_executivo_fundacao_municipal_de_transtorno_do_espectro_autista_mens_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52634/pl_420_2026_diego_afonso_utilidade_publica_albergue_o_bom_samaritano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52635/pl_421_2026_sargento_salazar_compensacao_tributaria_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52636/pl_422_2026_mrco_castilho_direitos_linguisticos_a_candidatos_surdos_em_processos_e_concursos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52637/pl_423_2026_marco_castilho_inclusao_pessoa_com_deficiencia_nas_feiras_organizadas_ou_apoiadas_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52638/pl_424_2026_marco_castilho_incentivo_fiscal_a_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52639/pl_425_2026_diego_afonso_academias_urbanas_inteligentes_e_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52640/pl_426_2026_sargento_salazar_convenio_para_o_aproveitamento_de_mao_de_obra_de_apenados_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52643/pl_427_2026_ze_ricardo_enfrentamento_a_misoginia_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52644/pl_428_2026_paulo_tyrone_protecao_e_ampliacao_dos_direitos_das_pessoas_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52645/pl_429_2026_ivo_neto_dia_trabalhador_rural.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52646/pl_430_2026_kennedy_marques_animais_de_apoio_emocional_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52647/pl_431_2026_aldenor_lima_acrescenta_inciso__lei_n._2195_2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52648/pl_432_2026_kennedy_marques_medicamentos_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52649/pl_433_2026_rodinei_ramos_instituto_amazonense_cultural_e_bem-estar_social.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52650/pl_434_2026_pai_amado_vizinhanca_solidaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52651/pl_435_2026_kennedy_marques_mobilidade_urbana_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52652/pl_436_2026_kennedy_marques_capacitacao_profissionais_de_saude_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52656/pl_437_2026_sargento_salazar_programa_herois_da_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52657/pl_438_2026_raiff_matos_acessibilidade_para_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52658/pl_439_2026_mitoso_rua_pastor_agricio_rocha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52659/pl_440_2026_sargento_salazar_programa_primeira_advertencia_educativa_por_radar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52660/pl_441_2026_prof._samuel_altera_lei_n._1534_2010_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52661/pl_442_2026_kennedy_marques_empresa_amiga_da_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52662/pl_443_2026_rodrigo_sa_tecnologias_para_sistemas_de_drenagem_urbana.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52663/pl_444_2026_kennedy_marques_prevencao_de_riscos_a_saude_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52665/pl_445_2026_sargento_salazar_simplificacao_de_procedimentos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52666/pl_446_2026_sargento_salazar_medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52667/pl_447_2026_sargento_salazar_indenizacao_danos_pessoas_transporte_aquaviario.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52668/pl_448_2026_kennedy_marques_informacao_sobre_direitos_das_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52669/pl_449_2026_sergio_bare_avaliacao_visual_comportamental_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52671/pl_450_2026_rodrigo_sa_horarios_de_obras_permissionarias_e_autorizatarias.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52672/pl_451_2026_executivo_municipal_revoga_o_art_6_da_lei_3.478_msg_015_2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52673/pl_452_2026_executivo_municipal_promocao_aos_servidores_assistentes_em_saude_msg_016_2026_aaa.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52674/pl_453_2026_executivo_municipal_premio_de_valorizacao_por_desempenho_msg_017_2026_aa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52675/pl_454_2026_executivo_municipal_plano_de_cargos_magisterio_msg_018_2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52676/pl_455_2026_ze_ricardo_plano_trabalho_e_renda_trabalhadores_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52677/pl_456_2026_ze_ricardo_utilidade_publica_amarn.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52679/pl_457_2026_ivo_neto_manutencao_sinalizacao_de_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52680/pl_458_2026_aldenor_lima_visita_de_animais_a_pacientes_internados.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52681/pl_459_2026_raiff_matos_campanha_permanente_de_protecao_amparo_e_valorizacao_do_professor_e_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52682/pl_460_2026_raiff_matos_priorizacao_e_celeridade_no_atendimento_de_saude_idosos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52683/pl_461_2026_ivo_neto_semana_empreendedorismo_materno_atipico.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52684/pl_462_2026_eduardo_assis_dia_atleta_wrestling.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52685/pl_463_2026_kennedy_marques_calendario_turismo_hidrologico.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52686/pl_464_2026_kennedy_marques_beneficios_selo_pet_friendly.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52687/pl_465_2026_elan_alencar_dia_leucodistrofias.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52688/pl_466_2026_raiff_matos_semana_valorizacao_da_familia_na_escola.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52690/pl_467_2026_saimon_bessa_tecnologias_de_monitoramento_aereo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52691/pl_468_2026_saimon_bessa_reserva_preferencial_para_mulheres_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52692/pl_469_2026_mitoso_prevencao_a_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52695/pl_470_2026_raiff_matos_politica_transparencia_iptu.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52697/pl_471_2026_ze_ricardo_observatorio_da_violencia_contra_a_mulher_banco_de_dados.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52698/pl_472_2026_diego_afonso_boletim_municipal_de_interrupcoes_de_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52699/pl_473_2026_diego_afonso_campanha_de_divulgacao_do_sinal_de_pedido_de_socorro_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52700/pl_474_2026_diego_afonso_semana_simulacao_e_resiliencia_escolar.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52701/pl_475_2026_eurico_tavares_apoio_a_educandos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52703/pl_477_2026_rodrigo_guedes_lei_benicio_xavier.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52704/pl_478_2026_rodrigo_guedes_presenca_de_interprete_de_libras_eventos_publicos.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52705/pl_479_2026_rodrigo_guedes_simbolo_mundial_tea_banheiros.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52707/pl_480_2026_pai_amado_programa_prevencao_a_solidao_na_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52708/pl_481_2026_sargento_salazar_altera_a_lei_1534__medidas_educativas_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52709/pl_482_2026_paulo_tyrone_esporte_na_escola_e_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52710/pl_483_2026_diego_afonso_criacao_centro_municipal_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52711/pl_484_2026_diego_afonso_criacao_instituto_municipal_de_medicina_alternativa.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52712/pl_485_2026_diego_afonso_programa_rotas_da_longevidade.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52713/pl_486_2026_executivo_municipal_mens_21_2026_diretrizes_orcamentarias_2027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52718/pl_487_2026_diego_afonso_mapoio_a_mobilidade_dos_entregadores_por_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52719/pl_488_2026_coronel_rosses_programa__adocao_de_pracas_-_canteiros.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52720/pl_489_2026_coronel_rosses_semana__catador.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52721/pl_490_2026_coronel_rosses_diretrizes_esporte_de_contato.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52722/pl_491_2026_coronel_rosses_transparencia_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52723/pl_492_2026_coronel_rosses_programa_saude_mental_infantil.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52724/pl_493_2026_coronel_rosses_programa_capacitacao_libras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52725/pl_494_2026_coronel_rosses_programa_valorizacao_a_familia.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52726/pl_495_2026_coronel_rosses_programa_educacao_em_valores.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52727/pl_496_2026_saimon_bessa_campanhas_combate_ao_abuso_e_a_exploracao_sexual_infantil.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52728/pl_497_2026_aldenor_lima_programa_qr_code_animal.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52729/pl_498_2026_ze_ricardo_altera_lei_n_1118-1971_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52730/pl_499_2026_kennedy_marques_participacao_comissao_de_meio_ambiente_controle_ambiental.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52731/pl_500_2026_exe___mun_mens._24_2026_reajuste_comissionados.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52732/pl_501_2026_exe___mun_mens._25_2026_altera_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52733/pl_502_2026_exe___mun_mens._26_2026_altera_lei_n._3546_2025_gtc.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52734/pl_503_2026_exe___mun_mens._27_2026_fixa_indice_de_reajuste_data-base.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52735/pl_504_2026_exe___mun_mens._28_2026_reajuste_pgm.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52736/pl_505_2026_exe___mun_mens._29_2026_reajuste_semef.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52737/pl_506_2026_exe___mun_mens._30_2026_reajuste_remuneracao_semed_aa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52738/pl_507_2026_exe___mun_mens._31_2026_reajuste_pessoal_contratado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52739/pl_508_2026_exe___mun_mens._32_2026_reajuste_clt.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52740/pl_509_2026_exe___mun_mens._33_2026_reajuste_area_nao_especifica.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52741/pl_510_2026_exe___mun_mens._34_2026_reajuste_remuneracao_semsa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52742/pl_511_2026_exe___mun_mens._35_2026_indice_salarial_immu.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52743/pl_512_2026_exe___mun_mens._36_2026_cria_programa_de_parcerias_e_investimentos.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52744/pl_513_2026_mitoso_programa_qualificacao_profissional_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52745/pl_514_2026_mitoso_politica_capacitacao_economia_digital_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52748/pl_515_2026_diego_afonso_prevencao_a_namofobia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52749/pl_516_2026_diego_afonso_inclusao_social_por_meio_de_parcerias_publico-privadas.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52750/pl_517_2026_kennedy_marques_caes_de_assistencia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52751/pl_518_2026_rodrigo_guedes_proibicao_execucao_excessiva_de_reparos_asfalticos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52752/pl_519_2026_rodrigo_guedes_proibicao_de_recebimento_de_beneficios_para_quem_realiza_pratica_de_apostas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52753/pl_520_2026_rodrigo_guedes_bolsa_cursinho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52754/pl_521_2026_rodrigo_guedes_cronogramas_de_obras.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52758/pl_522_2026_sergio_bare_utilidade_publica_associacao_dos_catadores.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52759/pl_523_2026_ze_ricardo_auxilio-moradia_emergencial.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52760/pl_524_2026_diego_afonso_programa_manaus_inova_e_ruas_vivas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52761/pl_525_2026_roberto_sabino_enfrentamento_assedio_moral_admnistracao_publica.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52762/pl_526_2026_roberto_sabino_instalacao_de_barras_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52763/pl_527_2026_roberto_sabino_proibe_tratamentos_hormonais_para_mundaca_de_genero_em_menores_de_idade.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52764/pl_528_2026_diego_afonso_calendario_semana_robotica.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52765/pl_529_2026_exe___mun_mens._41_2026_plano_saneamento_basico_pmsbm.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52767/pl_530_2026_exe___mun_mens._42_2026_plano_mudanca_climatica_pam_manaus_comissao_dados_amb._ct-gdac.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52768/pl_531_2026_ze_ricardo_acolhida_criancas_orfaos_do_feminicidio_e_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52769/pl_532_2026_ivo_neto_semana_de_incentivo_a_pratica_de_atividades_fisicas_e_de_combate_ao_sedentarismo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52770/pl_533_2026_gilmar_nascimento_diretrizes_cadastro_reserva_concurso_a.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52771/pl_534_2026_roberto_sabino_incentivo_ao_jovem_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52773/pl_535_2026_raiff_matos_alteracao_da_lei_n._3.187_cartao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52774/pl_536_2026_saimon_bessa_academia_parceira_do_personal_trainer.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52775/pl_537_2026_saimon_bessa_uso_de_banheiros_e_acesso_a_agua_potavel_por_entregadores_durante_horario_de_servico.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52777/pl_538_2026_raiff_matos_altera_lei_2060_2015_dia_do_capelao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52778/pl_539_2026_raiff_matos_acesso_digital_as_informacoes_escolares.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52780/pl_540_2026_paulo_tyrone_doc_de_identificacao_de_pais_atipicos.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52781/pl_541_2026_sargento_salazar_programa_incentivo_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52783/pl_542_2026_mitoso_programa_selo_esporte_seguro.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52785/pl_543_2026_raiff_matos_capelania_militarizada.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52786/pl_544_2026_roberto_sabino_programa_apoio_psicologico_cuidadores_familiares.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52788/pl_545_2026_pai_amado_programa_botao_de_panico_comunitario.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52789/pl_546_2026_pai_amado_centro-dia_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52790/pl_547_2026_pai_amado_moderacao_de_trafego_e_protecao_a_travessia_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52791/pl_548_2026_capitao_carpe_programa_herois_da_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52792/pl_549_2026_prof._jacqueline_utilidade_publica_idham.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52793/pl_550_2026_prof._jacqueline_praca_tenreiro_aranha_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52794/pl_551_2026_diego_afonso_programa_municipal_de_arte_cultura_e_formacao_cidada.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52795/pl_552_2026_prof._jacqueline_utilidade_publica_acca.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52796/pl_553_2026_prof._jacqueline_permanencia_e_desenvolvimento_do_atleta_escolar_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52797/pl_554_2026_eurico_tavares_corredores_comerciais_vivos_seguros_e_jovens.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52799/pl_556_2026_eurico_tavares_comercio_legal_credito_orientado_e_primeiro_negocio_jovem.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52801/pl_557_2026_sergio_bare_saude_escolar.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52802/pl_558_2026_roberto_sabino_programa_materiais_ortopedicos..pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52803/pl_559_2026_roberto_sabino_semana_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52804/pl_560_2026_ivo_neto_maes_solo_e_cuidadoras.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52805/pl_561_2026_ivo_neto_bairro_inteligente_de_zeladoria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52806/pl_562_2026_diego_afonso_cidade_amiga_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52807/pl_563_2026_diego_afonso_uso_indevido_de_anabolizantes_hormonios_e_suplementos.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52809/pl_564_2026_ze_ricardo_orcamento_juventurde.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52812/pl_565_2026_prof_samuel_veiculos_apreendidos.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52813/pl_566_2026_prof_samuel_selo_amazonia_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52814/pl_567_2026_diego_afonso_programa_esportes_nauticos.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52815/pl_568_2026_diego_afonso_receita_medica_ilustrada.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52816/pl_569_2026_kennedy_marques_manejo_etico_e_controle_populacional.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52817/pl_570_2026_kennedy_marques_doacao_voluntaria_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52818/pl_571_2026_eduardo_alfaia_liberdade_de_manifestacao_religiosa.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52820/pl_572_2026_ivo_neto_espaco_para_familias_atipicas.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52821/pl_573_2026_diego_afonso_paisagem_urbana.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52822/pl_574_2026_diego_afonso_cozinha_transparente.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52823/pl_575_2026_diego_afonso_programa_pequenos_cozinheiros.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52824/pl_576_2026_diego_afonso_fila_zero_manaus.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52825/pl_577_2026_diego_afonso_sos_crianca_manaus.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52826/pl_578_2026_diego_afonso_programa_cultura_digital.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52827/pl_579_2026_diego_afonso_programa_manaus_mobilidade_segura.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52828/pl_580_2026_diego_afonso_programa_educa_inova_manaus.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52829/pl_581_2026_diego_afonso_acessobilidade_digital.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52830/pl_582_2026_mitoso_politica_de_atencao_pedagogica.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52831/pl_583_2026_joao_paulo_janjao_prevencao_violencia_contra_crianca.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52832/pl_584_2026_diego_afonso_auxilio_emergencial_climatico.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52833/pl_585_2026_diego_afonso_programa_rua_inteligente.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52834/pl_586_2026_diego_afonso_programa_bairro_solar_manaus.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52835/pl_587_2026_diego_afonso_corrida_covid-19.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52836/pl_588_2026_diego_afonso_memorial_vitimas_da_pandemia.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52837/pl_589_2026_diego_afonso_programa_praca_inteligente.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52838/pl_590_2026_diego_afonso_programa_primeiro_emprego_digital.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52839/pl_591_2026_diego_afonso_programa_calcada_segura.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52840/pl_592_2026_diego_afonso_programa_mapeamento_cultural.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52841/pl_593_2026_diego_afonso_programa_bioeconomia_jovem.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52843/pl_594_2026_executivo_municipal_estrutura_semasc_msg_47_2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52845/pl_595_2026_diego_afonso_sindrome_de_mauriac.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52846/pl_596_2026_diego_afonso_vistoria_de_obras_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52847/pl_597_2026_diego_afonso_primeiro_emprego_tech.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52848/pl_598_2026_diego_afonso_escola_segura_digital.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52854/pl_599_2026_diego_afonso_semana_de_fomento_e_valorizacao_da_moda_amazonida.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52855/pl_600_2026_ze_ricardo_revisao_da_estrutura_tarifaria_doservico_de_esgotamento_sanitario.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52859/pl_601_2026_sargento_salazar_acompanhamento_do_cidadao_na_gestao_publica.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52860/pl_602_2026_sargento_salazar_atendimento_e_acompanhamento_de_ocorrencias_decorrentes_de_falhas_de_infraestrutura_urbana.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52869/pl_603_2026_ze_ricardo_coleta_seletiva_domiciliar_periodica.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52870/pl_604_2026_diego_afonso_corrida_pedestre_amigos_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52877/pl_605_2026_eurico_tavares_programa_municipal_primeira_empresa_jovem.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52878/pl_606_2026_eurico_tavares_empregabilidade_para_jovens_autistas_e_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52879/pl_607_2026_eurico_tavares_prioridade_habitacional_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52892/pl_608_2026_exe___mun_mens._61_2026_cria_escola_municipal_professor_erivonaldo_nunes_de_oliveira_a.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52893/pl_609_2026_exe___mun_mens._62_2026_cria_escola_municipal_professor_americo_ramos_gadelha_aa.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52894/pl_610_2026_exe___mun_mens._63_2026_cria_escola_municipal_professor_alexandro_maquine_da_silva_a.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52895/pl_611_2026_diego_afonso_incentivo_a_cidadania_ativa.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52896/pl_612_2026_kennedy_marques_potenciais_caes_e_gatos_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52897/pl_613_2026_kennedy_marques_combate_controle_e_prevencao_da_esporotricose_animal.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52898/pl_614_2026_diego_afonso_conscientizacao_e_prevencao_a_sindrome_da_pessoa_desaparecida.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52899/pl_615_2026_exe___mun_mens._64_2026_altera_a_lei_452_de_26_de_novembro_de_1998.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52900/pl_616_2026_exe___mun_mens._65_2026_altera_a_lei_918_de_29_de_dezembro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52901/pl_617_2026_exe___mun_mens._66_2026_extincao_do_centro_de_educacao_infantil_jesus_ama_as_criancas.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52902/pl_618_2026_saimon_bessa_infraestrutura_verde_urbana_drenagem_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52903/pl_619_2026_diego_afonso_formacao_etica_e_uso_responsavel_da_inteligencia_artificial.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52904/pl_620_2026_eurico_tavares_pontos_de_apoio_motoristas_do_transporte_privado.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52906/pl_621_2026_raiff_matos_obrigatoriedade_cadeira_de_rodas_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52907/pl_622_2026_raiff_matos_campanha_prevencao_de_acidentes_domesticos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52908/pl_623_2026_ivo_neto_voluntarios_apoio_das_acoes_de_resposta_a_desastres.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52909/pl_624_2026_ivo_neto_conscientizacao_sobre_o_acidente_vascular_cerebral_avc.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52910/pl_625_2026_ivo_neto_reabilitacao_integral_da_pessoa_amputada.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52911/pl_626_2026_raiff_matos_politica_cuidadores_comunitarios_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52912/pl_627_2026_raiff_matos_semana_conscientizacao_do_tdl.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52913/pl_628_2026_raiff_matos_incentivo_capacitacao_servidores_publicos_no_atendimento_as_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52914/pl_629_2026_raiff_matos_conscientizacao_sobre_intoxicacao_digital_e_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52915/pl_630_2026_diego_afonso_ressarcimento_ao_erario_pelos_custos_com_atendimentos_veterinarios_por_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52916/pl_631_2026_diego_afonso_manaus_tech_jovem.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52917/pl_632_2026_exe___mun_mens._68_2026_cargos_efetivos_semsa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52918/pl_633_2026_exe___mun_mens._69_2026_cargos_especialistas_medicos_semsa.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52919/pl_634_2026_diego_afonso_manaus_mais_acessivel_em_libras.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52920/pl_635_2026_diego_afonso_estimulo_ao_voluntariado_religioso_e_comunitario.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52921/pl_636_2026_jose_ricardo_atencao_integral_a_juventudes_urbana.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52922/pl_637_2026_exe___mun_mens._70_2026_altera_lei_n._1.296__2008_escola_maria_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52923/pl_638_2026_exe___mun_mens._71_2026_cria_escola_municipal_manoel_ferreira_marques.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52924/pl_639_2026_exe___mun_mens._72_2026_conectamanaus.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52925/pl_640_2026_thaysa_lippy_programa_caminhos_para_a_autonomia.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52926/pl_641_2026_thaysa_lippy_documento_de_identificacao_da_pessoa_com_cancer.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52927/pl_642_2026_gilmar_nascimento_dia_legendarios.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52928/pl_643_2026_diego_afonso_banco_materiais_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52929/pl_644_2026_diego_afonso_manaus_mais_segura.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52930/pl_645_2026_thaysa_lippy_incentivo_ao_reaproveitamento_e_doacao_de_tecnologias_assistivas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52931/pl_646_2026_thaysa_lippy_combate_ao_assedio_moral_nos_orgaos_publicos.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52932/pl_647_2026_prof_samuel_guarda_amiga_do_autista.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52933/pl_648_2026_eurico_tavares_protecao_para_a_saude_bucal_para_adultos_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52934/pl_649_2026_eurico_tavares_salas_de_aula_inclusivas_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52935/pl_650_2026_diego_afonso_programa_estudo_solidario.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52936/pl_651_2026_eurico_tavares_inclusao_pessoas_com_tea_na_vida_adulta.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52937/pl_652_2026_diego_afonso_programa_adote_uma_feira.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52938/pl_653_2026_thaysa_lippy_uso_consciente_e_responsavel_da_inteligencia_artificial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52939/pl_654_2026_ze_ricardo_recursos_para_custear_eventos_culturais_promovidos_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52940/pl_655_2026_ivo_neto_destinacao_minimo_da_publicidade_para_campanhas_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52941/pl_656_2026_ivo_neto_semana_dos_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52942/pl_657_2026_diego_afonso_programa_domicilio_fiscal_virtual_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52943/pl_658_2026_diego_afonso_selo_estabelecimento_lixo_organico_zero.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52944/pl_659_2026_rodrigo_guedes_proibicao_de_propaganda_de_bets_em_bens_e_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52945/pl_660_2026_rodrigo_sa_divulgacao_de_leis_que_toda_mulher_precisa_conhecer.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52946/pl_661_2026_rodrigo_guedes_sabatina_plenaria_oficial_indicados_pelo_chefe_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52947/pl_662_2026_rodrigo_guedes_combate_assedio_sexual_criancas_escolinha_de_esportes_e_projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52948/pl_663_2026_rodrigo_sa_programa_manaus_por_elas_voltado_a_promocao_de_acoes_de_defesa_pessoal.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52949/pl_664_2026_rodrigo_guedes_obrigatoriedade_divulgaca_condicoes_de_balneabilidade_das_praias_e_balnearios.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52950/pl_665_2026_rodrigo_sa_preco_justo_manaus.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52951/pl_666_2026_rodrigo_guedes_proibe_aprovacao_automatica_sem_a_comprovacao_de_desempenho_escolar_minimo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52952/pl_667_2026_gilmar_nascimento_politica_de_telessaude.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52953/pl_668_2026_gilmar_nascimento_consentimento_vacinacao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52954/pl_669_2026_gilmar_nascimento_utilidade_publica_isac.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52955/pl_670_2026_thaysa_lippy_prevencao_ao_vicaricidio_e_a_violencia_vicaria.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52956/pl_671_2026_thaysa_lippy_programa_familia_cuidador.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52957/pl_672_2026_diego_afonso_prevencao_atraso_escolar_garantia_da_alfabetizacao_na_idade_certa.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52958/pl_673_2026_diego_afonso_acesso_virtual_a_boletins_medicos_e_informacoes_sobre_pacientes_internados.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52959/pl_674_2026_paulo_tyrone_gratuidade_transporte_publico_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52960/pl_675_2026_joelson_silva_transparencia_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52961/pl_676_2026_jander_lobato_rauzinho_ateracao_da_denominacao_da_alameda_alphaville_gigantes_da_floresta.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52962/pl_677_2026_jander_lobato_feirinha_da_orla_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52963/pl_678_2026_ivo_neto_incentivo_ao_futebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52964/pl_679_2026_ivo_neto_cadastro_projetos_esportivos_de_base_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52965/pl_680_2026_ivo_neto_protocolo_de_enfrentamento_ao_calor_extremo.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52966/pl_681_2026_ivo_neto_adaptacao_urbana_para_o_enfrentamento_ao_calor_extremo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52967/pl_682_2026_ivo_neto_educacao_e_protecao_da_comunidade_escolar_em_situacoes_de_calor_intenso.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52968/pl_683_2026_ivo_neto_protecao_dos_trabalhadores_expostos_ao_ol_e_ao_calor_extremo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52969/pl_684_2026_ivo_neto_espacos_de_protecao_termica.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52970/pl_685_2026_ivo_neto_institui_niveis_de_alerta_de_calor_extremo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52971/pl_686_2026_ivo_neto_saude_comunitaria_e_protecao_de_grupos_vulneraveis_ao_calor_extremo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52972/pl_687_2026_executivo_municipal_altera_a_lei_2.875_gratificacao_procuradores_autarquicos.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52973/pl_688_2026_rodrigo_sa_mapa_municipal_de_pontos_criticos_de_sinistros_de_transito.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52974/pl_689_2026_ivo_neto_prevencao_violencia_sofrimento_mental.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52975/pl_690_2026_exe___mun_mens._74_2026_criacao_e_extincao_estrutura_semsa.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52976/pl_691_2026_exe___mun_mens._75_2026_altera_lei_3055_2023_cmei_solange_nascimento.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52977/pl_692_2026_exe___mun_mens._76_2026_altera_lei_2982_2022_cmei_irma_evelina.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52978/pl_693-2026_diego_afonso_prevencao_e_combate_ao_suicidio_manaus_pela_vida.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52979/pl_694-2026_diego_afonso_forca_jovem_feminina.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52980/pl_695_2026_mitoso_programa_saude_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52981/pl_696_2026_diego_afonso_assistencia_pessoas_em_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52982/pl_697_2026_diego_afonso_inclusao_digital_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52983/pl_698_2026_prof_samuel_atendimento_humanizado_casos_de_natimorto_ou_obito_fetal.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52984/pl_699_2026_prof_samuel_veiculos_apreendidos_mecanismos_de_controle_para_evitar_danos.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52515/pr_001-2026_mesa_diretora_aprova_programacao_de_investimentos_a.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52556/pr_002-2026_aldenor_lima_altera_ri_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52642/pr_003-2026_kennedy_marques_acrescenta_art._151-a__ri.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52670/pr_004-2026_mesa_diretora_aprova_indicacao_de_ebenezer_albuquerque_diretor-presidente_da_ageman.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52772/pr_005-2026_mitoso_frente_parlamentar_do_esporte_seguro.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52379/pel_001_2026_rodinei_ramos_altera_9o_art._280_da_loman.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52678/pel_002_2026_mitoso_acrescenta_o_inciso_xii_ao_artigo373_da_loman.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52696/pel_003_2026_paulo_tyrone_altera_o_art._147__da_loman.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52337/pdl_001_2026_ver_ivo_neto_cidadao_de_manaus_andre_luiz.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52447/pdl_002_2026_ver_rodrigo_sa_medalha_de_ouro_denis_benchimol.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52473/pdl_003_2026_ver_rodinei_ramos_medalha_de_ouro_mariana_faria_filard.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52528/pdl_004_2026_ver_janjao_medalha_de_ouro_isabelle_nogueira.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52575/pdl_005_2026_ver_aldenor_lima_cidadao_de_manaus_eduardo_cesar_pereira_vilar.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52587/pdl_006_2026_ver_prof_samuel_medalha_de_ouro_ieda_frota_gomes.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52589/pdl_007_2026_ver_rosivaldo_cordovil_medalha_de_ouro_diego_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52641/pdl_008_2026_ver_rosivaldo_cordovil_medalha_de_ouro_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52664/pdl_009_2026_ver_prof_samuel_medalha_de_ouro_arone_do_nascimento_bentes.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52689/pdl_010_2026_ver_saimon_bessa_cidadao_de_manaus_carlos_eduardo_bessa_de_sa.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52693/pdl_011_2026_ver_jander_lobato_medalha_de_ouro_flavio_fayad.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52776/pdl_012_2026_ver_david_reis_medalha_de_ouro_augusto_cury_aaa.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52779/pdl_013_2026_ver_coronel_rosses_medalha_de_ouro_rodolpho_valle__william_oliveira.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52784/pdl_014_2026_ver_elan_alencar_cidadao_de_manaus_dra_lazara_gabriela.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52800/pdl_015_2026_ver_eurico_tavares_medalha_phellipe_arce_daou_mario_pereira_de_oliveira_junior.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52844/pdl_016_2026_ver_eduardo_alfaia_medalha_de_ouro_sr_arminio_adolfo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52289/vt_001_pl_133-2025_ver_jaildo_mens105_2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52653/vt_002_pl_144-2025_ver_ubirajara_mens12_2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52654/vt_003_pl_443-2023_ver_dione_mens13_2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52655/vt_004_pl_029-2025_ver_marco_mens14_2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52694/vt_005_pl_109-2025_ver_joao_paulo_janjao_mens19_2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52717/vt_006_pl_013-2025_ver_ivo_neto_mens20_2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52755/vp_007_pl_039-2025_ver_marco_castilhos_mens37_2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52756/vp_008_pl_322-2024_vereverton_assis_mens38_2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52757/vp_009_pl_331-2023_ver._yomara_lins_mens39_2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52766/vp_010_pl_091-2025_ver._dr._eduardo_assis_mens40_2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52782/vp_011_pl_162-2025_ver._dr._marco_antonio_mens43_2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52808/vt_012_pl_028-2025_ver_joelson_mens44_2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52811/vp_013_pl_383-2025_ver._gilmar_nascimento_mens45_2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52842/vt_014_pl_353-2024_ver._ivo_neto_mens46_2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52905/vp_015_pl_384-2025_ver._joao_kennedy_mens67_2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52448/plc_001_2026_ver_raiff_matos_altera_lc_003_2014_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52714/plc_002_2026_executivo_municipal_estabelece_normas_de_sustentabilidade_economica.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52715/plc_003_2026_executivo_municipal_altera_lc_027_2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cmm.am.gov.br/sapl/public/materialegislativa/2026/52810/plc_004_2026_eurico_tavares_altera_codigo_tributario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H559"/>
+  <dimension ref="A1:H743"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="225.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6275,51 +7868,51 @@
       </c>
       <c r="G76" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H76" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>52278</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
         <v>76</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H77" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>52279</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
         <v>77</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
@@ -6431,12433 +8024,17217 @@
       </c>
       <c r="G82" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H82" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>52284</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
         <v>82</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>195</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>52285</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
         <v>83</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" t="s">
         <v>39</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>52286</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
         <v>84</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H85" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>52287</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
         <v>85</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H86" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>52288</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
         <v>86</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H87" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>52290</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
         <v>87</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H88" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>52291</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
         <v>88</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H89" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>52292</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
         <v>89</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H90" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>52293</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
         <v>90</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H91" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>52294</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
         <v>91</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
-        <v>130</v>
+        <v>218</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H92" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>52295</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>92</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
-        <v>130</v>
+        <v>221</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H93" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>52296</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
         <v>93</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>130</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H94" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>52297</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
         <v>94</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H95" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>52298</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
         <v>95</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
-        <v>130</v>
+        <v>229</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H96" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>52299</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
         <v>96</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H97" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>52300</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
         <v>97</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>100</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H98" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>52301</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
         <v>98</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H99" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>52302</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
         <v>99</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>84</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H100" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>52303</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
         <v>100</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>50</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H101" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>52304</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
         <v>101</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>130</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H102" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>52305</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
         <v>102</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>130</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="H103" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>52306</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
         <v>103</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" t="s">
         <v>130</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H104" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>52307</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
         <v>104</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>130</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="H105" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>52308</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
         <v>105</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="H106" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>52309</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
         <v>106</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>130</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="H107" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>52310</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
         <v>107</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>130</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="H108" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>52311</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
         <v>108</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="H109" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>52312</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
         <v>109</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>39</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="H110" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>52313</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
         <v>110</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" t="s">
         <v>130</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="H111" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>52314</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
         <v>111</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" t="s">
-        <v>84</v>
+        <v>264</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="H112" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>52315</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
         <v>112</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="H113" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>52316</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
         <v>113</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>190</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H114" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>52317</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
         <v>114</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>84</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H115" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>52318</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
         <v>115</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
-        <v>84</v>
+        <v>274</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="H116" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>52319</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
         <v>116</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="H117" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>52320</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
         <v>117</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>84</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H118" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>52321</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
         <v>118</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>84</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="H119" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>52322</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
         <v>119</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>39</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="H120" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>52323</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
         <v>120</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="H121" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>52324</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
         <v>121</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="H122" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>52325</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
         <v>122</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>130</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="H123" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>52326</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
         <v>123</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="H124" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>52327</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
         <v>124</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H125" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>52328</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
         <v>125</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="H126" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>52329</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
         <v>126</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="H127" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>52330</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
         <v>127</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="H128" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>52331</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
         <v>128</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="H129" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>52332</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
         <v>129</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="H130" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>52333</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
         <v>130</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="H131" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>52334</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
         <v>131</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="H132" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>52335</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
         <v>132</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>50</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="H133" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>52336</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
         <v>133</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" t="s">
         <v>50</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="H134" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>52338</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
         <v>134</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>50</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="H135" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>52339</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
         <v>135</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>130</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="H136" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>52340</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
         <v>136</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>130</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="H137" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>52341</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
         <v>137</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>50</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="H138" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>52342</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
         <v>138</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>39</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="H139" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>52343</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
         <v>139</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="H140" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>52344</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
         <v>140</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>50</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="H141" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>52345</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
         <v>141</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" t="s">
         <v>50</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="H142" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>52346</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
         <v>142</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>50</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="H143" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>52347</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
         <v>143</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>84</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="H144" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>52348</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
         <v>144</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>39</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="H145" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>52349</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
         <v>145</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>84</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H146" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>52350</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
         <v>146</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>50</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H147" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>52351</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
         <v>147</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="H148" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>52352</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
         <v>148</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="H149" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>52353</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
         <v>149</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>39</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="H150" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>52354</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
         <v>150</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" t="s">
         <v>50</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="H151" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>52355</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
         <v>151</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>69</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="H152" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>52356</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
         <v>152</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153" t="s">
         <v>50</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="H153" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>52357</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
         <v>153</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" t="s">
         <v>50</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="H154" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>52358</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
         <v>154</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" t="s">
         <v>50</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="H155" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>52359</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
         <v>155</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>50</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="H156" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>52360</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
         <v>156</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="H157" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>52361</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
         <v>157</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="H158" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>52362</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
         <v>158</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="H159" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>52363</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
         <v>159</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="H160" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>52364</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
         <v>160</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="H161" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>52365</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
         <v>161</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="H162" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>52366</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
         <v>162</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="H163" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>52367</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
         <v>163</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" t="s">
-        <v>362</v>
+        <v>383</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="H164" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>52368</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
         <v>164</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="H165" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>52369</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
         <v>165</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="H166" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>52370</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
         <v>166</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="H167" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>52371</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
         <v>167</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="H168" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>52372</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
         <v>168</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="H169" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>52373</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
         <v>169</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" t="s">
         <v>81</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="H170" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>52374</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
         <v>170</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="H171" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>52375</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
         <v>171</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="H172" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>52376</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
         <v>172</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="H173" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>52377</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
         <v>173</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" t="s">
         <v>161</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="H174" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>52378</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
         <v>174</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="H175" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>52380</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
         <v>175</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" t="s">
         <v>50</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="H176" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>52381</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
         <v>176</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" t="s">
         <v>69</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="H177" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>52382</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
         <v>177</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" t="s">
         <v>50</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="H178" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>52383</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
         <v>178</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" t="s">
         <v>50</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="H179" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>52384</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
         <v>179</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" t="s">
         <v>50</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="H180" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>52385</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
         <v>180</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="H181" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>52386</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
         <v>181</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="H182" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>52387</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
         <v>182</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="H183" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>52388</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
         <v>183</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="H184" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>52389</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
         <v>184</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="H185" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>52390</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
         <v>185</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="H186" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>52391</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
         <v>186</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="H187" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>52392</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
         <v>187</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" t="s">
         <v>50</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="H188" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>52393</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
         <v>188</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="H189" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>52394</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
         <v>189</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" t="s">
-        <v>421</v>
+        <v>443</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="H190" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>52395</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
         <v>190</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" t="s">
         <v>50</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="H191" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>52396</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
         <v>191</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" t="s">
         <v>161</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="H192" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>52397</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
         <v>192</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="H193" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>52398</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
         <v>193</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="H194" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>52399</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
         <v>194</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="H195" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>52400</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
         <v>195</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="H196" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>52401</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
         <v>196</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" t="s">
-        <v>421</v>
+        <v>457</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="H197" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>52402</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
         <v>197</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="H198" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>52403</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
         <v>198</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="H199" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>52404</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
         <v>199</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="H200" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>52405</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
         <v>200</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="H201" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>52406</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
         <v>201</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="H202" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>52407</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
         <v>202</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="H203" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>52408</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
         <v>203</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="H204" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>52409</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
         <v>204</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205" t="s">
         <v>9</v>
       </c>
       <c r="F205" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="H205" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>52410</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
         <v>205</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="H206" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>52411</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
         <v>206</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="H207" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>52412</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
         <v>207</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="H208" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>52413</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
         <v>208</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="H209" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>52414</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
         <v>209</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
       <c r="E210" t="s">
         <v>9</v>
       </c>
       <c r="F210" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="H210" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>52415</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
         <v>210</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="H211" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>52416</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
         <v>211</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="H212" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>52417</v>
       </c>
       <c r="B213">
         <v>2026</v>
       </c>
       <c r="C213">
         <v>212</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="H213" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>52418</v>
       </c>
       <c r="B214">
         <v>2026</v>
       </c>
       <c r="C214">
         <v>213</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="H214" t="s">
-        <v>484</v>
+        <v>495</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>52419</v>
       </c>
       <c r="B215">
         <v>2026</v>
       </c>
       <c r="C215">
         <v>214</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="H215" t="s">
-        <v>486</v>
+        <v>497</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>52420</v>
       </c>
       <c r="B216">
         <v>2026</v>
       </c>
       <c r="C216">
         <v>215</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216" t="s">
         <v>9</v>
       </c>
       <c r="F216" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="H216" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>52421</v>
       </c>
       <c r="B217">
         <v>2026</v>
       </c>
       <c r="C217">
         <v>216</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>489</v>
+        <v>500</v>
       </c>
       <c r="H217" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>52422</v>
       </c>
       <c r="B218">
         <v>2026</v>
       </c>
       <c r="C218">
         <v>217</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="H218" t="s">
-        <v>486</v>
+        <v>497</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>52423</v>
       </c>
       <c r="B219">
         <v>2026</v>
       </c>
       <c r="C219">
         <v>218</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="H219" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>52424</v>
       </c>
       <c r="B220">
         <v>2026</v>
       </c>
       <c r="C220">
         <v>219</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="H220" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>52425</v>
       </c>
       <c r="B221">
         <v>2026</v>
       </c>
       <c r="C221">
         <v>220</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" t="s">
         <v>115</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="H221" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>52426</v>
       </c>
       <c r="B222">
         <v>2026</v>
       </c>
       <c r="C222">
         <v>221</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>100</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="H222" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>52427</v>
       </c>
       <c r="B223">
         <v>2026</v>
       </c>
       <c r="C223">
         <v>222</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>115</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="H223" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>52428</v>
       </c>
       <c r="B224">
         <v>2026</v>
       </c>
       <c r="C224">
         <v>223</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" t="s">
-        <v>115</v>
+        <v>513</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="H224" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>52429</v>
       </c>
       <c r="B225">
         <v>2026</v>
       </c>
       <c r="C225">
         <v>224</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" t="s">
         <v>115</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="H225" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>52430</v>
       </c>
       <c r="B226">
         <v>2026</v>
       </c>
       <c r="C226">
         <v>225</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226" t="s">
         <v>9</v>
       </c>
       <c r="F226" t="s">
         <v>115</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="H226" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>52431</v>
       </c>
       <c r="B227">
         <v>2026</v>
       </c>
       <c r="C227">
         <v>226</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" t="s">
         <v>115</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="H227" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>52432</v>
       </c>
       <c r="B228">
         <v>2026</v>
       </c>
       <c r="C228">
         <v>227</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" t="s">
         <v>115</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="H228" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>52433</v>
       </c>
       <c r="B229">
         <v>2026</v>
       </c>
       <c r="C229">
         <v>228</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" t="s">
         <v>115</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="H229" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>52434</v>
       </c>
       <c r="B230">
         <v>2026</v>
       </c>
       <c r="C230">
         <v>229</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" t="s">
         <v>115</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="H230" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>52435</v>
       </c>
       <c r="B231">
         <v>2026</v>
       </c>
       <c r="C231">
         <v>230</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" t="s">
         <v>115</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="H231" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>52436</v>
       </c>
       <c r="B232">
         <v>2026</v>
       </c>
       <c r="C232">
         <v>231</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
         <v>115</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="H232" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>52437</v>
       </c>
       <c r="B233">
         <v>2026</v>
       </c>
       <c r="C233">
         <v>232</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>115</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="H233" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>52438</v>
       </c>
       <c r="B234">
         <v>2026</v>
       </c>
       <c r="C234">
         <v>233</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="s">
         <v>115</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="H234" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>52439</v>
       </c>
       <c r="B235">
         <v>2026</v>
       </c>
       <c r="C235">
         <v>234</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" t="s">
         <v>115</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="H235" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>52440</v>
       </c>
       <c r="B236">
         <v>2026</v>
       </c>
       <c r="C236">
         <v>235</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" t="s">
         <v>115</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="H236" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>52441</v>
       </c>
       <c r="B237">
         <v>2026</v>
       </c>
       <c r="C237">
         <v>236</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" t="s">
         <v>115</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="H237" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>52442</v>
       </c>
       <c r="B238">
         <v>2026</v>
       </c>
       <c r="C238">
         <v>237</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238" t="s">
         <v>115</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="H238" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>52443</v>
       </c>
       <c r="B239">
         <v>2026</v>
       </c>
       <c r="C239">
         <v>238</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239" t="s">
         <v>115</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="H239" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>52444</v>
       </c>
       <c r="B240">
         <v>2026</v>
       </c>
       <c r="C240">
         <v>239</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240" t="s">
         <v>115</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="H240" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>52445</v>
       </c>
       <c r="B241">
         <v>2026</v>
       </c>
       <c r="C241">
         <v>240</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" t="s">
         <v>115</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="H241" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>52446</v>
       </c>
       <c r="B242">
         <v>2026</v>
       </c>
       <c r="C242">
         <v>241</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" t="s">
         <v>115</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="H242" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>52449</v>
       </c>
       <c r="B243">
         <v>2026</v>
       </c>
       <c r="C243">
         <v>242</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243" t="s">
         <v>9</v>
       </c>
       <c r="F243" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="H243" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>52450</v>
       </c>
       <c r="B244">
         <v>2026</v>
       </c>
       <c r="C244">
         <v>243</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244" t="s">
         <v>9</v>
       </c>
       <c r="F244" t="s">
-        <v>540</v>
+        <v>555</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="H244" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>52451</v>
       </c>
       <c r="B245">
         <v>2026</v>
       </c>
       <c r="C245">
         <v>244</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245" t="s">
         <v>9</v>
       </c>
       <c r="F245" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="H245" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>52452</v>
       </c>
       <c r="B246">
         <v>2026</v>
       </c>
       <c r="C246">
         <v>245</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
       <c r="E246" t="s">
         <v>9</v>
       </c>
       <c r="F246" t="s">
         <v>136</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>547</v>
+        <v>561</v>
       </c>
       <c r="H246" t="s">
-        <v>548</v>
+        <v>562</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>52453</v>
       </c>
       <c r="B247">
         <v>2026</v>
       </c>
       <c r="C247">
         <v>246</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
       <c r="E247" t="s">
         <v>9</v>
       </c>
       <c r="F247" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>550</v>
+        <v>564</v>
       </c>
       <c r="H247" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>52454</v>
       </c>
       <c r="B248">
         <v>2026</v>
       </c>
       <c r="C248">
         <v>247</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
       <c r="H248" t="s">
-        <v>553</v>
+        <v>567</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>52455</v>
       </c>
       <c r="B249">
         <v>2026</v>
       </c>
       <c r="C249">
         <v>248</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249" t="s">
         <v>9</v>
       </c>
       <c r="F249" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="H249" t="s">
-        <v>555</v>
+        <v>569</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>52456</v>
       </c>
       <c r="B250">
         <v>2026</v>
       </c>
       <c r="C250">
         <v>249</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>556</v>
+        <v>570</v>
       </c>
       <c r="H250" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>52457</v>
       </c>
       <c r="B251">
         <v>2026</v>
       </c>
       <c r="C251">
         <v>250</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="H251" t="s">
-        <v>559</v>
+        <v>573</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>52458</v>
       </c>
       <c r="B252">
         <v>2026</v>
       </c>
       <c r="C252">
         <v>251</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="H252" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>52459</v>
       </c>
       <c r="B253">
         <v>2026</v>
       </c>
       <c r="C253">
         <v>252</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="H253" t="s">
-        <v>563</v>
+        <v>577</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>52460</v>
       </c>
       <c r="B254">
         <v>2026</v>
       </c>
       <c r="C254">
         <v>253</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>564</v>
+        <v>578</v>
       </c>
       <c r="H254" t="s">
-        <v>565</v>
+        <v>579</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>52461</v>
       </c>
       <c r="B255">
         <v>2026</v>
       </c>
       <c r="C255">
         <v>254</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255" t="s">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>567</v>
+        <v>581</v>
       </c>
       <c r="H255" t="s">
-        <v>568</v>
+        <v>582</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>52462</v>
       </c>
       <c r="B256">
         <v>2026</v>
       </c>
       <c r="C256">
         <v>255</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
       <c r="H256" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>52463</v>
       </c>
       <c r="B257">
         <v>2026</v>
       </c>
       <c r="C257">
         <v>256</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="H257" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>52464</v>
       </c>
       <c r="B258">
         <v>2026</v>
       </c>
       <c r="C258">
         <v>257</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="H258" t="s">
-        <v>574</v>
+        <v>588</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>52465</v>
       </c>
       <c r="B259">
         <v>2026</v>
       </c>
       <c r="C259">
         <v>258</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
       <c r="H259" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>52466</v>
       </c>
       <c r="B260">
         <v>2026</v>
       </c>
       <c r="C260">
         <v>259</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" t="s">
-        <v>577</v>
+        <v>591</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="H260" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>52467</v>
       </c>
       <c r="B261">
         <v>2026</v>
       </c>
       <c r="C261">
         <v>260</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261" t="s">
         <v>9</v>
       </c>
       <c r="F261" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>579</v>
+        <v>593</v>
       </c>
       <c r="H261" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>52468</v>
       </c>
       <c r="B262">
         <v>2026</v>
       </c>
       <c r="C262">
         <v>261</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262" t="s">
         <v>9</v>
       </c>
       <c r="F262" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="H262" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>52469</v>
       </c>
       <c r="B263">
         <v>2026</v>
       </c>
       <c r="C263">
         <v>262</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263" t="s">
-        <v>582</v>
+        <v>596</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>583</v>
+        <v>597</v>
       </c>
       <c r="H263" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>52470</v>
       </c>
       <c r="B264">
         <v>2026</v>
       </c>
       <c r="C264">
         <v>263</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="H264" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>52471</v>
       </c>
       <c r="B265">
         <v>2026</v>
       </c>
       <c r="C265">
         <v>264</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265" t="s">
         <v>9</v>
       </c>
       <c r="F265" t="s">
-        <v>10</v>
+        <v>602</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>588</v>
+        <v>603</v>
       </c>
       <c r="H265" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>52472</v>
       </c>
       <c r="B266">
         <v>2026</v>
       </c>
       <c r="C266">
         <v>265</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>590</v>
+        <v>605</v>
       </c>
       <c r="H266" t="s">
-        <v>591</v>
+        <v>606</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>52474</v>
       </c>
       <c r="B267">
         <v>2026</v>
       </c>
       <c r="C267">
         <v>266</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>592</v>
+        <v>607</v>
       </c>
       <c r="H267" t="s">
-        <v>593</v>
+        <v>608</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>52475</v>
       </c>
       <c r="B268">
         <v>2026</v>
       </c>
       <c r="C268">
         <v>267</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>595</v>
+        <v>610</v>
       </c>
       <c r="H268" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>52476</v>
       </c>
       <c r="B269">
         <v>2026</v>
       </c>
       <c r="C269">
         <v>268</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269" t="s">
         <v>9</v>
       </c>
       <c r="F269" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
       <c r="H269" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>52477</v>
       </c>
       <c r="B270">
         <v>2026</v>
       </c>
       <c r="C270">
         <v>269</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" t="s">
         <v>39</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
       <c r="H270" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>52478</v>
       </c>
       <c r="B271">
         <v>2026</v>
       </c>
       <c r="C271">
         <v>270</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="H271" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>52479</v>
       </c>
       <c r="B272">
         <v>2026</v>
       </c>
       <c r="C272">
         <v>271</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272" t="s">
         <v>9</v>
       </c>
       <c r="F272" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="H272" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>52480</v>
       </c>
       <c r="B273">
         <v>2026</v>
       </c>
       <c r="C273">
         <v>272</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="H273" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>52481</v>
       </c>
       <c r="B274">
         <v>2026</v>
       </c>
       <c r="C274">
         <v>273</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274" t="s">
-        <v>455</v>
+        <v>622</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="H274" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>52482</v>
       </c>
       <c r="B275">
         <v>2026</v>
       </c>
       <c r="C275">
         <v>274</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275" t="s">
         <v>136</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="H275" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>52483</v>
       </c>
       <c r="B276">
         <v>2026</v>
       </c>
       <c r="C276">
         <v>275</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="H276" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>52484</v>
       </c>
       <c r="B277">
         <v>2026</v>
       </c>
       <c r="C277">
         <v>276</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="H277" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>52485</v>
       </c>
       <c r="B278">
         <v>2026</v>
       </c>
       <c r="C278">
         <v>277</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278" t="s">
         <v>39</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="H278" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>52486</v>
       </c>
       <c r="B279">
         <v>2026</v>
       </c>
       <c r="C279">
         <v>278</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279" t="s">
         <v>39</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="H279" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>52487</v>
       </c>
       <c r="B280">
         <v>2026</v>
       </c>
       <c r="C280">
         <v>279</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280" t="s">
         <v>39</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="H280" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>52488</v>
       </c>
       <c r="B281">
         <v>2026</v>
       </c>
       <c r="C281">
         <v>280</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281" t="s">
         <v>39</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
       <c r="H281" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>52489</v>
       </c>
       <c r="B282">
         <v>2026</v>
       </c>
       <c r="C282">
         <v>281</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282" t="s">
         <v>39</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="H282" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>52490</v>
       </c>
       <c r="B283">
         <v>2026</v>
       </c>
       <c r="C283">
         <v>282</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" t="s">
         <v>39</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="H283" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>52491</v>
       </c>
       <c r="B284">
         <v>2026</v>
       </c>
       <c r="C284">
         <v>283</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="H284" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>52492</v>
       </c>
       <c r="B285">
         <v>2026</v>
       </c>
       <c r="C285">
         <v>284</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="H285" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>52493</v>
       </c>
       <c r="B286">
         <v>2026</v>
       </c>
       <c r="C286">
         <v>285</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="H286" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>52494</v>
       </c>
       <c r="B287">
         <v>2026</v>
       </c>
       <c r="C287">
         <v>286</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="H287" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>52495</v>
       </c>
       <c r="B288">
         <v>2026</v>
       </c>
       <c r="C288">
         <v>287</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="H288" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>52496</v>
       </c>
       <c r="B289">
         <v>2026</v>
       </c>
       <c r="C289">
         <v>288</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="H289" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>52497</v>
       </c>
       <c r="B290">
         <v>2026</v>
       </c>
       <c r="C290">
         <v>289</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="H290" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>52498</v>
       </c>
       <c r="B291">
         <v>2026</v>
       </c>
       <c r="C291">
         <v>290</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="H291" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>52499</v>
       </c>
       <c r="B292">
         <v>2026</v>
       </c>
       <c r="C292">
         <v>291</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292" t="s">
         <v>9</v>
       </c>
       <c r="F292" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="H292" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>52500</v>
       </c>
       <c r="B293">
         <v>2026</v>
       </c>
       <c r="C293">
         <v>292</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="H293" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>52501</v>
       </c>
       <c r="B294">
         <v>2026</v>
       </c>
       <c r="C294">
         <v>293</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
       <c r="H294" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>52502</v>
       </c>
       <c r="B295">
         <v>2026</v>
       </c>
       <c r="C295">
         <v>294</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
       <c r="H295" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>52503</v>
       </c>
       <c r="B296">
         <v>2026</v>
       </c>
       <c r="C296">
         <v>295</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="H296" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>52504</v>
       </c>
       <c r="B297">
         <v>2026</v>
       </c>
       <c r="C297">
         <v>296</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="H297" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>52505</v>
       </c>
       <c r="B298">
         <v>2026</v>
       </c>
       <c r="C298">
         <v>297</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
       <c r="H298" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>52506</v>
       </c>
       <c r="B299">
         <v>2026</v>
       </c>
       <c r="C299">
         <v>298</v>
       </c>
       <c r="D299" t="s">
         <v>8</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="H299" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>52507</v>
       </c>
       <c r="B300">
         <v>2026</v>
       </c>
       <c r="C300">
         <v>299</v>
       </c>
       <c r="D300" t="s">
         <v>8</v>
       </c>
       <c r="E300" t="s">
         <v>9</v>
       </c>
       <c r="F300" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="H300" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>52508</v>
       </c>
       <c r="B301">
         <v>2026</v>
       </c>
       <c r="C301">
         <v>300</v>
       </c>
       <c r="D301" t="s">
         <v>8</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="H301" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>52509</v>
       </c>
       <c r="B302">
         <v>2026</v>
       </c>
       <c r="C302">
         <v>301</v>
       </c>
       <c r="D302" t="s">
         <v>8</v>
       </c>
       <c r="E302" t="s">
         <v>9</v>
       </c>
       <c r="F302" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="H302" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>52510</v>
       </c>
       <c r="B303">
         <v>2026</v>
       </c>
       <c r="C303">
         <v>302</v>
       </c>
       <c r="D303" t="s">
         <v>8</v>
       </c>
       <c r="E303" t="s">
         <v>9</v>
       </c>
       <c r="F303" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="H303" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>52511</v>
       </c>
       <c r="B304">
         <v>2026</v>
       </c>
       <c r="C304">
         <v>303</v>
       </c>
       <c r="D304" t="s">
         <v>8</v>
       </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
       <c r="H304" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>52512</v>
       </c>
       <c r="B305">
         <v>2026</v>
       </c>
       <c r="C305">
         <v>304</v>
       </c>
       <c r="D305" t="s">
         <v>8</v>
       </c>
       <c r="E305" t="s">
         <v>9</v>
       </c>
       <c r="F305" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="H305" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>52513</v>
       </c>
       <c r="B306">
         <v>2026</v>
       </c>
       <c r="C306">
         <v>305</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306" t="s">
         <v>39</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="H306" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>52514</v>
       </c>
       <c r="B307">
         <v>2026</v>
       </c>
       <c r="C307">
         <v>306</v>
       </c>
       <c r="D307" t="s">
         <v>8</v>
       </c>
       <c r="E307" t="s">
         <v>9</v>
       </c>
       <c r="F307" t="s">
         <v>39</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="H307" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>52516</v>
       </c>
       <c r="B308">
         <v>2026</v>
       </c>
       <c r="C308">
         <v>307</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="H308" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>52517</v>
       </c>
       <c r="B309">
         <v>2026</v>
       </c>
       <c r="C309">
         <v>308</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
       <c r="F309" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="H309" t="s">
-        <v>679</v>
+        <v>695</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>52518</v>
       </c>
       <c r="B310">
         <v>2026</v>
       </c>
       <c r="C310">
         <v>309</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="H310" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>52519</v>
       </c>
       <c r="B311">
         <v>2026</v>
       </c>
       <c r="C311">
         <v>310</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
       <c r="E311" t="s">
         <v>9</v>
       </c>
       <c r="F311" t="s">
         <v>161</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
       <c r="H311" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>52520</v>
       </c>
       <c r="B312">
         <v>2026</v>
       </c>
       <c r="C312">
         <v>311</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312" t="s">
         <v>9</v>
       </c>
       <c r="F312" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
       <c r="H312" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>52521</v>
       </c>
       <c r="B313">
         <v>2026</v>
       </c>
       <c r="C313">
         <v>312</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313" t="s">
         <v>50</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="H313" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>52522</v>
       </c>
       <c r="B314">
         <v>2026</v>
       </c>
       <c r="C314">
         <v>313</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="H314" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>52523</v>
       </c>
       <c r="B315">
         <v>2026</v>
       </c>
       <c r="C315">
         <v>314</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315" t="s">
         <v>50</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="H315" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>52524</v>
       </c>
       <c r="B316">
         <v>2026</v>
       </c>
       <c r="C316">
         <v>315</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
       <c r="E316" t="s">
         <v>9</v>
       </c>
       <c r="F316" t="s">
         <v>50</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="H316" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>52525</v>
       </c>
       <c r="B317">
         <v>2026</v>
       </c>
       <c r="C317">
         <v>316</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" t="s">
         <v>39</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="H317" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>52526</v>
       </c>
       <c r="B318">
         <v>2026</v>
       </c>
       <c r="C318">
         <v>317</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
       <c r="H318" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>52527</v>
       </c>
       <c r="B319">
         <v>2026</v>
       </c>
       <c r="C319">
         <v>318</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319" t="s">
         <v>9</v>
       </c>
       <c r="F319" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="H319" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>52529</v>
       </c>
       <c r="B320">
         <v>2026</v>
       </c>
       <c r="C320">
         <v>319</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="H320" t="s">
-        <v>703</v>
+        <v>719</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>52530</v>
       </c>
       <c r="B321">
         <v>2026</v>
       </c>
       <c r="C321">
         <v>320</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" t="s">
         <v>50</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>704</v>
+        <v>720</v>
       </c>
       <c r="H321" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>52531</v>
       </c>
       <c r="B322">
         <v>2026</v>
       </c>
       <c r="C322">
         <v>321</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
       <c r="E322" t="s">
         <v>9</v>
       </c>
       <c r="F322" t="s">
         <v>50</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="H322" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>52532</v>
       </c>
       <c r="B323">
         <v>2026</v>
       </c>
       <c r="C323">
         <v>322</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
       <c r="E323" t="s">
         <v>9</v>
       </c>
       <c r="F323" t="s">
         <v>50</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
       <c r="H323" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>52533</v>
       </c>
       <c r="B324">
         <v>2026</v>
       </c>
       <c r="C324">
         <v>323</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
       <c r="E324" t="s">
         <v>9</v>
       </c>
       <c r="F324" t="s">
         <v>50</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="H324" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>52534</v>
       </c>
       <c r="B325">
         <v>2026</v>
       </c>
       <c r="C325">
         <v>324</v>
       </c>
       <c r="D325" t="s">
         <v>8</v>
       </c>
       <c r="E325" t="s">
         <v>9</v>
       </c>
       <c r="F325" t="s">
         <v>50</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>712</v>
+        <v>728</v>
       </c>
       <c r="H325" t="s">
-        <v>713</v>
+        <v>729</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>52535</v>
       </c>
       <c r="B326">
         <v>2026</v>
       </c>
       <c r="C326">
         <v>325</v>
       </c>
       <c r="D326" t="s">
         <v>8</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326" t="s">
         <v>50</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>714</v>
+        <v>730</v>
       </c>
       <c r="H326" t="s">
-        <v>715</v>
+        <v>731</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>52536</v>
       </c>
       <c r="B327">
         <v>2026</v>
       </c>
       <c r="C327">
         <v>326</v>
       </c>
       <c r="D327" t="s">
         <v>8</v>
       </c>
       <c r="E327" t="s">
         <v>9</v>
       </c>
       <c r="F327" t="s">
         <v>50</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>716</v>
+        <v>732</v>
       </c>
       <c r="H327" t="s">
-        <v>717</v>
+        <v>733</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>52537</v>
       </c>
       <c r="B328">
         <v>2026</v>
       </c>
       <c r="C328">
         <v>327</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
       <c r="H328" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>52538</v>
       </c>
       <c r="B329">
         <v>2026</v>
       </c>
       <c r="C329">
         <v>328</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
       <c r="H329" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>52539</v>
       </c>
       <c r="B330">
         <v>2026</v>
       </c>
       <c r="C330">
         <v>329</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="H330" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>52540</v>
       </c>
       <c r="B331">
         <v>2026</v>
       </c>
       <c r="C331">
         <v>330</v>
       </c>
       <c r="D331" t="s">
         <v>8</v>
       </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="H331" t="s">
-        <v>725</v>
+        <v>741</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>52541</v>
       </c>
       <c r="B332">
         <v>2026</v>
       </c>
       <c r="C332">
         <v>331</v>
       </c>
       <c r="D332" t="s">
         <v>8</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332" t="s">
-        <v>13</v>
+        <v>742</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="H332" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>52542</v>
       </c>
       <c r="B333">
         <v>2026</v>
       </c>
       <c r="C333">
         <v>332</v>
       </c>
       <c r="D333" t="s">
         <v>8</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="H333" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>52543</v>
       </c>
       <c r="B334">
         <v>2026</v>
       </c>
       <c r="C334">
         <v>333</v>
       </c>
       <c r="D334" t="s">
         <v>8</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="H334" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>52544</v>
       </c>
       <c r="B335">
         <v>2026</v>
       </c>
       <c r="C335">
         <v>334</v>
       </c>
       <c r="D335" t="s">
         <v>8</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="H335" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>52545</v>
       </c>
       <c r="B336">
         <v>2026</v>
       </c>
       <c r="C336">
         <v>335</v>
       </c>
       <c r="D336" t="s">
         <v>8</v>
       </c>
       <c r="E336" t="s">
         <v>9</v>
       </c>
       <c r="F336" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="H336" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>52546</v>
       </c>
       <c r="B337">
         <v>2026</v>
       </c>
       <c r="C337">
         <v>336</v>
       </c>
       <c r="D337" t="s">
         <v>8</v>
       </c>
       <c r="E337" t="s">
         <v>9</v>
       </c>
       <c r="F337" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="H337" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>52547</v>
       </c>
       <c r="B338">
         <v>2026</v>
       </c>
       <c r="C338">
         <v>337</v>
       </c>
       <c r="D338" t="s">
         <v>8</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338" t="s">
-        <v>594</v>
+        <v>755</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>738</v>
+        <v>756</v>
       </c>
       <c r="H338" t="s">
-        <v>739</v>
+        <v>757</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>52548</v>
       </c>
       <c r="B339">
         <v>2026</v>
       </c>
       <c r="C339">
         <v>338</v>
       </c>
       <c r="D339" t="s">
         <v>8</v>
       </c>
       <c r="E339" t="s">
         <v>9</v>
       </c>
       <c r="F339" t="s">
         <v>50</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="H339" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>52549</v>
       </c>
       <c r="B340">
         <v>2026</v>
       </c>
       <c r="C340">
         <v>339</v>
       </c>
       <c r="D340" t="s">
         <v>8</v>
       </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>742</v>
+        <v>760</v>
       </c>
       <c r="H340" t="s">
-        <v>743</v>
+        <v>761</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>52550</v>
       </c>
       <c r="B341">
         <v>2026</v>
       </c>
       <c r="C341">
         <v>340</v>
       </c>
       <c r="D341" t="s">
         <v>8</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" t="s">
         <v>50</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>744</v>
+        <v>762</v>
       </c>
       <c r="H341" t="s">
-        <v>745</v>
+        <v>763</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>52551</v>
       </c>
       <c r="B342">
         <v>2026</v>
       </c>
       <c r="C342">
         <v>341</v>
       </c>
       <c r="D342" t="s">
         <v>8</v>
       </c>
       <c r="E342" t="s">
         <v>9</v>
       </c>
       <c r="F342" t="s">
         <v>50</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>746</v>
+        <v>764</v>
       </c>
       <c r="H342" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>52552</v>
       </c>
       <c r="B343">
         <v>2026</v>
       </c>
       <c r="C343">
         <v>342</v>
       </c>
       <c r="D343" t="s">
         <v>8</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343" t="s">
         <v>50</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="H343" t="s">
-        <v>749</v>
+        <v>767</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>52553</v>
       </c>
       <c r="B344">
         <v>2026</v>
       </c>
       <c r="C344">
         <v>343</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
       <c r="E344" t="s">
         <v>9</v>
       </c>
       <c r="F344" t="s">
         <v>50</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>750</v>
+        <v>768</v>
       </c>
       <c r="H344" t="s">
-        <v>751</v>
+        <v>769</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>52554</v>
       </c>
       <c r="B345">
         <v>2026</v>
       </c>
       <c r="C345">
         <v>344</v>
       </c>
       <c r="D345" t="s">
         <v>8</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345" t="s">
         <v>50</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="H345" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>52555</v>
       </c>
       <c r="B346">
         <v>2026</v>
       </c>
       <c r="C346">
         <v>345</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346" t="s">
         <v>50</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
       <c r="H346" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>52557</v>
       </c>
       <c r="B347">
         <v>2026</v>
       </c>
       <c r="C347">
         <v>346</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347" t="s">
         <v>39</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="H347" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>52558</v>
       </c>
       <c r="B348">
         <v>2026</v>
       </c>
       <c r="C348">
         <v>347</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
       <c r="E348" t="s">
         <v>9</v>
       </c>
       <c r="F348" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="H348" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>52559</v>
       </c>
       <c r="B349">
         <v>2026</v>
       </c>
       <c r="C349">
         <v>348</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="H349" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>52560</v>
       </c>
       <c r="B350">
         <v>2026</v>
       </c>
       <c r="C350">
         <v>349</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="H350" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>52561</v>
       </c>
       <c r="B351">
         <v>2026</v>
       </c>
       <c r="C351">
         <v>350</v>
       </c>
       <c r="D351" t="s">
         <v>8</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="H351" t="s">
-        <v>765</v>
+        <v>783</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>52562</v>
       </c>
       <c r="B352">
         <v>2026</v>
       </c>
       <c r="C352">
         <v>351</v>
       </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>766</v>
+        <v>784</v>
       </c>
       <c r="H352" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>52563</v>
       </c>
       <c r="B353">
         <v>2026</v>
       </c>
       <c r="C353">
         <v>352</v>
       </c>
       <c r="D353" t="s">
         <v>8</v>
       </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="H353" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>52564</v>
       </c>
       <c r="B354">
         <v>2026</v>
       </c>
       <c r="C354">
         <v>353</v>
       </c>
       <c r="D354" t="s">
         <v>8</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="H354" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>52565</v>
       </c>
       <c r="B355">
         <v>2026</v>
       </c>
       <c r="C355">
         <v>354</v>
       </c>
       <c r="D355" t="s">
         <v>8</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>772</v>
+        <v>790</v>
       </c>
       <c r="H355" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>52566</v>
       </c>
       <c r="B356">
         <v>2026</v>
       </c>
       <c r="C356">
         <v>355</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
       <c r="E356" t="s">
         <v>9</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>774</v>
+        <v>792</v>
       </c>
       <c r="H356" t="s">
-        <v>775</v>
+        <v>793</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>52567</v>
       </c>
       <c r="B357">
         <v>2026</v>
       </c>
       <c r="C357">
         <v>356</v>
       </c>
       <c r="D357" t="s">
         <v>8</v>
       </c>
       <c r="E357" t="s">
         <v>9</v>
       </c>
       <c r="F357" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>776</v>
+        <v>794</v>
       </c>
       <c r="H357" t="s">
-        <v>777</v>
+        <v>795</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>52568</v>
       </c>
       <c r="B358">
         <v>2026</v>
       </c>
       <c r="C358">
         <v>357</v>
       </c>
       <c r="D358" t="s">
         <v>8</v>
       </c>
       <c r="E358" t="s">
         <v>9</v>
       </c>
       <c r="F358" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="H358" t="s">
-        <v>779</v>
+        <v>797</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>52569</v>
       </c>
       <c r="B359">
         <v>2026</v>
       </c>
       <c r="C359">
         <v>358</v>
       </c>
       <c r="D359" t="s">
         <v>8</v>
       </c>
       <c r="E359" t="s">
         <v>9</v>
       </c>
       <c r="F359" t="s">
         <v>39</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>780</v>
+        <v>798</v>
       </c>
       <c r="H359" t="s">
-        <v>781</v>
+        <v>799</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>52570</v>
       </c>
       <c r="B360">
         <v>2026</v>
       </c>
       <c r="C360">
         <v>359</v>
       </c>
       <c r="D360" t="s">
         <v>8</v>
       </c>
       <c r="E360" t="s">
         <v>9</v>
       </c>
       <c r="F360" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>782</v>
+        <v>800</v>
       </c>
       <c r="H360" t="s">
-        <v>783</v>
+        <v>801</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>52571</v>
       </c>
       <c r="B361">
         <v>2026</v>
       </c>
       <c r="C361">
         <v>360</v>
       </c>
       <c r="D361" t="s">
         <v>8</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361" t="s">
         <v>50</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>784</v>
+        <v>802</v>
       </c>
       <c r="H361" t="s">
-        <v>785</v>
+        <v>803</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>52572</v>
       </c>
       <c r="B362">
         <v>2026</v>
       </c>
       <c r="C362">
         <v>361</v>
       </c>
       <c r="D362" t="s">
         <v>8</v>
       </c>
       <c r="E362" t="s">
         <v>9</v>
       </c>
       <c r="F362" t="s">
         <v>39</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="H362" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>52573</v>
       </c>
       <c r="B363">
         <v>2026</v>
       </c>
       <c r="C363">
         <v>362</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>788</v>
+        <v>806</v>
       </c>
       <c r="H363" t="s">
-        <v>789</v>
+        <v>807</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>52574</v>
       </c>
       <c r="B364">
         <v>2026</v>
       </c>
       <c r="C364">
         <v>363</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
       <c r="E364" t="s">
         <v>9</v>
       </c>
       <c r="F364" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>790</v>
+        <v>808</v>
       </c>
       <c r="H364" t="s">
-        <v>791</v>
+        <v>809</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>52576</v>
       </c>
       <c r="B365">
         <v>2026</v>
       </c>
       <c r="C365">
         <v>364</v>
       </c>
       <c r="D365" t="s">
         <v>8</v>
       </c>
       <c r="E365" t="s">
         <v>9</v>
       </c>
       <c r="F365" t="s">
         <v>50</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
       <c r="H365" t="s">
-        <v>793</v>
+        <v>811</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>52577</v>
       </c>
       <c r="B366">
         <v>2026</v>
       </c>
       <c r="C366">
         <v>365</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>794</v>
+        <v>812</v>
       </c>
       <c r="H366" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>52578</v>
       </c>
       <c r="B367">
         <v>2026</v>
       </c>
       <c r="C367">
         <v>366</v>
       </c>
       <c r="D367" t="s">
         <v>8</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>796</v>
+        <v>814</v>
       </c>
       <c r="H367" t="s">
-        <v>797</v>
+        <v>815</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>52579</v>
       </c>
       <c r="B368">
         <v>2026</v>
       </c>
       <c r="C368">
         <v>367</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>798</v>
+        <v>816</v>
       </c>
       <c r="H368" t="s">
-        <v>799</v>
+        <v>817</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>52580</v>
       </c>
       <c r="B369">
         <v>2026</v>
       </c>
       <c r="C369">
         <v>368</v>
       </c>
       <c r="D369" t="s">
         <v>8</v>
       </c>
       <c r="E369" t="s">
         <v>9</v>
       </c>
       <c r="F369" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>800</v>
+        <v>818</v>
       </c>
       <c r="H369" t="s">
-        <v>801</v>
+        <v>819</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>52581</v>
       </c>
       <c r="B370">
         <v>2026</v>
       </c>
       <c r="C370">
         <v>369</v>
       </c>
       <c r="D370" t="s">
         <v>8</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>802</v>
+        <v>820</v>
       </c>
       <c r="H370" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>52582</v>
       </c>
       <c r="B371">
         <v>2026</v>
       </c>
       <c r="C371">
         <v>370</v>
       </c>
       <c r="D371" t="s">
         <v>8</v>
       </c>
       <c r="E371" t="s">
         <v>9</v>
       </c>
       <c r="F371" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
       <c r="H371" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>52583</v>
       </c>
       <c r="B372">
         <v>2026</v>
       </c>
       <c r="C372">
         <v>371</v>
       </c>
       <c r="D372" t="s">
         <v>8</v>
       </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>806</v>
+        <v>824</v>
       </c>
       <c r="H372" t="s">
-        <v>807</v>
+        <v>825</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>52584</v>
       </c>
       <c r="B373">
         <v>2026</v>
       </c>
       <c r="C373">
         <v>372</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373" t="s">
         <v>50</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>808</v>
+        <v>826</v>
       </c>
       <c r="H373" t="s">
-        <v>809</v>
+        <v>827</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>52585</v>
       </c>
       <c r="B374">
         <v>2026</v>
       </c>
       <c r="C374">
         <v>373</v>
       </c>
       <c r="D374" t="s">
         <v>8</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374" t="s">
         <v>50</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>810</v>
+        <v>828</v>
       </c>
       <c r="H374" t="s">
-        <v>811</v>
+        <v>829</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>52586</v>
       </c>
       <c r="B375">
         <v>2026</v>
       </c>
       <c r="C375">
         <v>374</v>
       </c>
       <c r="D375" t="s">
         <v>8</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375" t="s">
         <v>130</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>812</v>
+        <v>830</v>
       </c>
       <c r="H375" t="s">
-        <v>813</v>
+        <v>831</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>52588</v>
       </c>
       <c r="B376">
         <v>2026</v>
       </c>
       <c r="C376">
         <v>375</v>
       </c>
       <c r="D376" t="s">
         <v>8</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376" t="s">
-        <v>10</v>
+        <v>832</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="H376" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>52590</v>
       </c>
       <c r="B377">
         <v>2026</v>
       </c>
       <c r="C377">
         <v>376</v>
       </c>
       <c r="D377" t="s">
         <v>8</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>816</v>
+        <v>835</v>
       </c>
       <c r="H377" t="s">
-        <v>817</v>
+        <v>836</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>52591</v>
       </c>
       <c r="B378">
         <v>2026</v>
       </c>
       <c r="C378">
         <v>377</v>
       </c>
       <c r="D378" t="s">
         <v>8</v>
       </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>818</v>
+        <v>837</v>
       </c>
       <c r="H378" t="s">
-        <v>819</v>
+        <v>838</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>52592</v>
       </c>
       <c r="B379">
         <v>2026</v>
       </c>
       <c r="C379">
         <v>378</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
       <c r="E379" t="s">
         <v>9</v>
       </c>
       <c r="F379" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>820</v>
+        <v>839</v>
       </c>
       <c r="H379" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>52593</v>
       </c>
       <c r="B380">
         <v>2026</v>
       </c>
       <c r="C380">
         <v>379</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
       <c r="E380" t="s">
         <v>9</v>
       </c>
       <c r="F380" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>822</v>
+        <v>841</v>
       </c>
       <c r="H380" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>52594</v>
       </c>
       <c r="B381">
         <v>2026</v>
       </c>
       <c r="C381">
         <v>380</v>
       </c>
       <c r="D381" t="s">
         <v>8</v>
       </c>
       <c r="E381" t="s">
         <v>9</v>
       </c>
       <c r="F381" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>824</v>
+        <v>843</v>
       </c>
       <c r="H381" t="s">
-        <v>825</v>
+        <v>844</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>52595</v>
       </c>
       <c r="B382">
         <v>2026</v>
       </c>
       <c r="C382">
         <v>381</v>
       </c>
       <c r="D382" t="s">
         <v>8</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>826</v>
+        <v>845</v>
       </c>
       <c r="H382" t="s">
-        <v>827</v>
+        <v>846</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>52596</v>
       </c>
       <c r="B383">
         <v>2026</v>
       </c>
       <c r="C383">
         <v>382</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
       <c r="E383" t="s">
         <v>9</v>
       </c>
       <c r="F383" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>828</v>
+        <v>847</v>
       </c>
       <c r="H383" t="s">
-        <v>829</v>
+        <v>848</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>52597</v>
       </c>
       <c r="B384">
         <v>2026</v>
       </c>
       <c r="C384">
         <v>383</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
       <c r="E384" t="s">
         <v>9</v>
       </c>
       <c r="F384" t="s">
         <v>50</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>830</v>
+        <v>849</v>
       </c>
       <c r="H384" t="s">
-        <v>831</v>
+        <v>850</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>52598</v>
       </c>
       <c r="B385">
         <v>2026</v>
       </c>
       <c r="C385">
         <v>384</v>
       </c>
       <c r="D385" t="s">
         <v>8</v>
       </c>
       <c r="E385" t="s">
         <v>9</v>
       </c>
       <c r="F385" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>832</v>
+        <v>851</v>
       </c>
       <c r="H385" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>52599</v>
       </c>
       <c r="B386">
         <v>2026</v>
       </c>
       <c r="C386">
         <v>385</v>
       </c>
       <c r="D386" t="s">
         <v>8</v>
       </c>
       <c r="E386" t="s">
         <v>9</v>
       </c>
       <c r="F386" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>834</v>
+        <v>853</v>
       </c>
       <c r="H386" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>52600</v>
       </c>
       <c r="B387">
         <v>2026</v>
       </c>
       <c r="C387">
         <v>386</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387" t="s">
         <v>50</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>836</v>
+        <v>855</v>
       </c>
       <c r="H387" t="s">
-        <v>837</v>
+        <v>856</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>52601</v>
       </c>
       <c r="B388">
         <v>2026</v>
       </c>
       <c r="C388">
         <v>387</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388" t="s">
         <v>115</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>838</v>
+        <v>857</v>
       </c>
       <c r="H388" t="s">
-        <v>839</v>
+        <v>858</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>52602</v>
       </c>
       <c r="B389">
         <v>2026</v>
       </c>
       <c r="C389">
         <v>388</v>
       </c>
       <c r="D389" t="s">
         <v>8</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
       <c r="H389" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>52603</v>
       </c>
       <c r="B390">
         <v>2026</v>
       </c>
       <c r="C390">
         <v>389</v>
       </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>842</v>
+        <v>861</v>
       </c>
       <c r="H390" t="s">
-        <v>843</v>
+        <v>862</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>52604</v>
       </c>
       <c r="B391">
         <v>2026</v>
       </c>
       <c r="C391">
         <v>390</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="H391" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>52605</v>
       </c>
       <c r="B392">
         <v>2026</v>
       </c>
       <c r="C392">
         <v>391</v>
       </c>
       <c r="D392" t="s">
         <v>8</v>
       </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
       <c r="H392" t="s">
-        <v>847</v>
+        <v>866</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>52606</v>
       </c>
       <c r="B393">
         <v>2026</v>
       </c>
       <c r="C393">
         <v>392</v>
       </c>
       <c r="D393" t="s">
         <v>8</v>
       </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>848</v>
+        <v>867</v>
       </c>
       <c r="H393" t="s">
-        <v>849</v>
+        <v>868</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>52607</v>
       </c>
       <c r="B394">
         <v>2026</v>
       </c>
       <c r="C394">
         <v>393</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>850</v>
+        <v>869</v>
       </c>
       <c r="H394" t="s">
-        <v>851</v>
+        <v>870</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>52608</v>
       </c>
       <c r="B395">
         <v>2026</v>
       </c>
       <c r="C395">
         <v>394</v>
       </c>
       <c r="D395" t="s">
         <v>8</v>
       </c>
       <c r="E395" t="s">
         <v>9</v>
       </c>
       <c r="F395" t="s">
         <v>50</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>852</v>
+        <v>871</v>
       </c>
       <c r="H395" t="s">
-        <v>853</v>
+        <v>872</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>52609</v>
       </c>
       <c r="B396">
         <v>2026</v>
       </c>
       <c r="C396">
         <v>395</v>
       </c>
       <c r="D396" t="s">
         <v>8</v>
       </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396" t="s">
         <v>50</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>854</v>
+        <v>873</v>
       </c>
       <c r="H396" t="s">
-        <v>855</v>
+        <v>874</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>52610</v>
       </c>
       <c r="B397">
         <v>2026</v>
       </c>
       <c r="C397">
         <v>396</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397" t="s">
         <v>10</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>856</v>
+        <v>875</v>
       </c>
       <c r="H397" t="s">
-        <v>857</v>
+        <v>876</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>52611</v>
       </c>
       <c r="B398">
         <v>2026</v>
       </c>
       <c r="C398">
         <v>397</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
       <c r="E398" t="s">
         <v>9</v>
       </c>
       <c r="F398" t="s">
         <v>115</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>858</v>
+        <v>877</v>
       </c>
       <c r="H398" t="s">
-        <v>859</v>
+        <v>878</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>52612</v>
       </c>
       <c r="B399">
         <v>2026</v>
       </c>
       <c r="C399">
         <v>398</v>
       </c>
       <c r="D399" t="s">
         <v>8</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399" t="s">
         <v>115</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="H399" t="s">
-        <v>861</v>
+        <v>880</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>52613</v>
       </c>
       <c r="B400">
         <v>2026</v>
       </c>
       <c r="C400">
         <v>399</v>
       </c>
       <c r="D400" t="s">
         <v>8</v>
       </c>
       <c r="E400" t="s">
         <v>9</v>
       </c>
       <c r="F400" t="s">
         <v>115</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>862</v>
+        <v>881</v>
       </c>
       <c r="H400" t="s">
-        <v>863</v>
+        <v>882</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>52614</v>
       </c>
       <c r="B401">
         <v>2026</v>
       </c>
       <c r="C401">
         <v>400</v>
       </c>
       <c r="D401" t="s">
         <v>8</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401" t="s">
         <v>50</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>864</v>
+        <v>883</v>
       </c>
       <c r="H401" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>52615</v>
       </c>
       <c r="B402">
         <v>2026</v>
       </c>
       <c r="C402">
         <v>401</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402" t="s">
         <v>115</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>866</v>
+        <v>885</v>
       </c>
       <c r="H402" t="s">
-        <v>867</v>
+        <v>886</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>52616</v>
       </c>
       <c r="B403">
         <v>2026</v>
       </c>
       <c r="C403">
         <v>402</v>
       </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403" t="s">
         <v>115</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>868</v>
+        <v>887</v>
       </c>
       <c r="H403" t="s">
-        <v>869</v>
+        <v>888</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>52617</v>
       </c>
       <c r="B404">
         <v>2026</v>
       </c>
       <c r="C404">
         <v>403</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>870</v>
+        <v>889</v>
       </c>
       <c r="H404" t="s">
-        <v>871</v>
+        <v>890</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>52618</v>
       </c>
       <c r="B405">
         <v>2026</v>
       </c>
       <c r="C405">
         <v>404</v>
       </c>
       <c r="D405" t="s">
         <v>8</v>
       </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405" t="s">
-        <v>296</v>
+        <v>891</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
       <c r="H405" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>52619</v>
       </c>
       <c r="B406">
         <v>2026</v>
       </c>
       <c r="C406">
         <v>405</v>
       </c>
       <c r="D406" t="s">
         <v>8</v>
       </c>
       <c r="E406" t="s">
         <v>9</v>
       </c>
       <c r="F406" t="s">
         <v>84</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="H406" t="s">
-        <v>875</v>
+        <v>895</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>52620</v>
       </c>
       <c r="B407">
         <v>2026</v>
       </c>
       <c r="C407">
         <v>406</v>
       </c>
       <c r="D407" t="s">
         <v>8</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407" t="s">
         <v>84</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>876</v>
+        <v>896</v>
       </c>
       <c r="H407" t="s">
-        <v>877</v>
+        <v>897</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>52621</v>
       </c>
       <c r="B408">
         <v>2026</v>
       </c>
       <c r="C408">
         <v>407</v>
       </c>
       <c r="D408" t="s">
         <v>8</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408" t="s">
         <v>84</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>878</v>
+        <v>898</v>
       </c>
       <c r="H408" t="s">
-        <v>879</v>
+        <v>899</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>52622</v>
       </c>
       <c r="B409">
         <v>2026</v>
       </c>
       <c r="C409">
         <v>408</v>
       </c>
       <c r="D409" t="s">
         <v>8</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409" t="s">
         <v>84</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>880</v>
+        <v>900</v>
       </c>
       <c r="H409" t="s">
-        <v>881</v>
+        <v>901</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>52623</v>
       </c>
       <c r="B410">
         <v>2026</v>
       </c>
       <c r="C410">
         <v>409</v>
       </c>
       <c r="D410" t="s">
         <v>8</v>
       </c>
       <c r="E410" t="s">
         <v>9</v>
       </c>
       <c r="F410" t="s">
         <v>84</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
       <c r="H410" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>52624</v>
       </c>
       <c r="B411">
         <v>2026</v>
       </c>
       <c r="C411">
         <v>410</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>884</v>
+        <v>904</v>
       </c>
       <c r="H411" t="s">
-        <v>885</v>
+        <v>905</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>52625</v>
       </c>
       <c r="B412">
         <v>2026</v>
       </c>
       <c r="C412">
         <v>411</v>
       </c>
       <c r="D412" t="s">
         <v>8</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>886</v>
+        <v>906</v>
       </c>
       <c r="H412" t="s">
-        <v>887</v>
+        <v>907</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>52626</v>
       </c>
       <c r="B413">
         <v>2026</v>
       </c>
       <c r="C413">
         <v>412</v>
       </c>
       <c r="D413" t="s">
         <v>8</v>
       </c>
       <c r="E413" t="s">
         <v>9</v>
       </c>
       <c r="F413" t="s">
-        <v>202</v>
+        <v>62</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>888</v>
+        <v>908</v>
       </c>
       <c r="H413" t="s">
-        <v>889</v>
+        <v>909</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>52627</v>
       </c>
       <c r="B414">
         <v>2026</v>
       </c>
       <c r="C414">
         <v>413</v>
       </c>
       <c r="D414" t="s">
         <v>8</v>
       </c>
       <c r="E414" t="s">
         <v>9</v>
       </c>
       <c r="F414" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>890</v>
+        <v>910</v>
       </c>
       <c r="H414" t="s">
-        <v>891</v>
+        <v>911</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>52628</v>
       </c>
       <c r="B415">
         <v>2026</v>
       </c>
       <c r="C415">
         <v>414</v>
       </c>
       <c r="D415" t="s">
         <v>8</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415" t="s">
-        <v>892</v>
+        <v>912</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>893</v>
+        <v>913</v>
       </c>
       <c r="H415" t="s">
-        <v>894</v>
+        <v>914</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>52629</v>
       </c>
       <c r="B416">
         <v>2026</v>
       </c>
       <c r="C416">
         <v>415</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416" t="s">
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>896</v>
+        <v>916</v>
       </c>
       <c r="H416" t="s">
-        <v>897</v>
+        <v>917</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>52630</v>
       </c>
       <c r="B417">
         <v>2026</v>
       </c>
       <c r="C417">
         <v>416</v>
       </c>
       <c r="D417" t="s">
         <v>8</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417" t="s">
         <v>39</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>898</v>
+        <v>918</v>
       </c>
       <c r="H417" t="s">
-        <v>899</v>
+        <v>919</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>52631</v>
       </c>
       <c r="B418">
         <v>2026</v>
       </c>
       <c r="C418">
         <v>417</v>
       </c>
       <c r="D418" t="s">
         <v>8</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418" t="s">
-        <v>900</v>
+        <v>920</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="H418" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>52632</v>
       </c>
       <c r="B419">
         <v>2026</v>
       </c>
       <c r="C419">
         <v>418</v>
       </c>
       <c r="D419" t="s">
         <v>8</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419" t="s">
-        <v>903</v>
+        <v>923</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
       <c r="H419" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>52633</v>
       </c>
       <c r="B420">
         <v>2026</v>
       </c>
       <c r="C420">
         <v>419</v>
       </c>
       <c r="D420" t="s">
         <v>8</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>906</v>
+        <v>926</v>
       </c>
       <c r="H420" t="s">
-        <v>907</v>
+        <v>927</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>52634</v>
       </c>
       <c r="B421">
         <v>2026</v>
       </c>
       <c r="C421">
         <v>420</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>908</v>
+        <v>928</v>
       </c>
       <c r="H421" t="s">
-        <v>909</v>
+        <v>929</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>52635</v>
       </c>
       <c r="B422">
         <v>2026</v>
       </c>
       <c r="C422">
         <v>421</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422" t="s">
-        <v>100</v>
+        <v>930</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="H422" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>52636</v>
       </c>
       <c r="B423">
         <v>2026</v>
       </c>
       <c r="C423">
         <v>422</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423" t="s">
         <v>81</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="H423" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>52637</v>
       </c>
       <c r="B424">
         <v>2026</v>
       </c>
       <c r="C424">
         <v>423</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424" t="s">
         <v>81</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>914</v>
+        <v>935</v>
       </c>
       <c r="H424" t="s">
-        <v>915</v>
+        <v>936</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>52638</v>
       </c>
       <c r="B425">
         <v>2026</v>
       </c>
       <c r="C425">
         <v>424</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425" t="s">
-        <v>81</v>
+        <v>937</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>916</v>
+        <v>938</v>
       </c>
       <c r="H425" t="s">
-        <v>917</v>
+        <v>939</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>52639</v>
       </c>
       <c r="B426">
         <v>2026</v>
       </c>
       <c r="C426">
         <v>425</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>918</v>
+        <v>940</v>
       </c>
       <c r="H426" t="s">
-        <v>919</v>
+        <v>941</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>52640</v>
       </c>
       <c r="B427">
         <v>2026</v>
       </c>
       <c r="C427">
         <v>426</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
       <c r="E427" t="s">
         <v>9</v>
       </c>
       <c r="F427" t="s">
         <v>100</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>920</v>
+        <v>942</v>
       </c>
       <c r="H427" t="s">
-        <v>921</v>
+        <v>943</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>52643</v>
       </c>
       <c r="B428">
         <v>2026</v>
       </c>
       <c r="C428">
         <v>427</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>922</v>
+        <v>944</v>
       </c>
       <c r="H428" t="s">
-        <v>923</v>
+        <v>945</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>52644</v>
       </c>
       <c r="B429">
         <v>2026</v>
       </c>
       <c r="C429">
         <v>428</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429" t="s">
         <v>130</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>924</v>
+        <v>946</v>
       </c>
       <c r="H429" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>52645</v>
       </c>
       <c r="B430">
         <v>2026</v>
       </c>
       <c r="C430">
         <v>429</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430" t="s">
         <v>50</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
       <c r="H430" t="s">
-        <v>927</v>
+        <v>949</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>52646</v>
       </c>
       <c r="B431">
         <v>2026</v>
       </c>
       <c r="C431">
         <v>430</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
       <c r="E431" t="s">
         <v>9</v>
       </c>
       <c r="F431" t="s">
         <v>115</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="H431" t="s">
-        <v>929</v>
+        <v>951</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>52647</v>
       </c>
       <c r="B432">
         <v>2026</v>
       </c>
       <c r="C432">
         <v>431</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432" t="s">
         <v>161</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>930</v>
+        <v>952</v>
       </c>
       <c r="H432" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>52648</v>
       </c>
       <c r="B433">
         <v>2026</v>
       </c>
       <c r="C433">
         <v>432</v>
       </c>
       <c r="D433" t="s">
         <v>8</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433" t="s">
         <v>115</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>932</v>
+        <v>954</v>
       </c>
       <c r="H433" t="s">
-        <v>933</v>
+        <v>955</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>52649</v>
       </c>
       <c r="B434">
         <v>2026</v>
       </c>
       <c r="C434">
         <v>433</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
       <c r="E434" t="s">
         <v>9</v>
       </c>
       <c r="F434" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="H434" t="s">
-        <v>935</v>
+        <v>957</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>52650</v>
       </c>
       <c r="B435">
         <v>2026</v>
       </c>
       <c r="C435">
         <v>434</v>
       </c>
       <c r="D435" t="s">
         <v>8</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435" t="s">
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>936</v>
+        <v>958</v>
       </c>
       <c r="H435" t="s">
-        <v>937</v>
+        <v>959</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>52651</v>
       </c>
       <c r="B436">
         <v>2026</v>
       </c>
       <c r="C436">
         <v>435</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436" t="s">
         <v>115</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="H436" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>52652</v>
       </c>
       <c r="B437">
         <v>2026</v>
       </c>
       <c r="C437">
         <v>436</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437" t="s">
         <v>115</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="H437" t="s">
-        <v>941</v>
+        <v>963</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>52656</v>
       </c>
       <c r="B438">
         <v>2026</v>
       </c>
       <c r="C438">
         <v>437</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438" t="s">
         <v>100</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>942</v>
+        <v>964</v>
       </c>
       <c r="H438" t="s">
-        <v>943</v>
+        <v>965</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>52657</v>
       </c>
       <c r="B439">
         <v>2026</v>
       </c>
       <c r="C439">
         <v>438</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439" t="s">
-        <v>296</v>
+        <v>966</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>944</v>
+        <v>967</v>
       </c>
       <c r="H439" t="s">
-        <v>945</v>
+        <v>968</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>52658</v>
       </c>
       <c r="B440">
         <v>2026</v>
       </c>
       <c r="C440">
         <v>439</v>
       </c>
       <c r="D440" t="s">
         <v>8</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="H440" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>52659</v>
       </c>
       <c r="B441">
         <v>2026</v>
       </c>
       <c r="C441">
         <v>440</v>
       </c>
       <c r="D441" t="s">
         <v>8</v>
       </c>
       <c r="E441" t="s">
         <v>9</v>
       </c>
       <c r="F441" t="s">
         <v>100</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>948</v>
+        <v>971</v>
       </c>
       <c r="H441" t="s">
-        <v>949</v>
+        <v>972</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>52660</v>
       </c>
       <c r="B442">
         <v>2026</v>
       </c>
       <c r="C442">
         <v>441</v>
       </c>
       <c r="D442" t="s">
         <v>8</v>
       </c>
       <c r="E442" t="s">
         <v>9</v>
       </c>
       <c r="F442" t="s">
-        <v>84</v>
+        <v>973</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>950</v>
+        <v>974</v>
       </c>
       <c r="H442" t="s">
-        <v>951</v>
+        <v>975</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>52661</v>
       </c>
       <c r="B443">
         <v>2026</v>
       </c>
       <c r="C443">
         <v>442</v>
       </c>
       <c r="D443" t="s">
         <v>8</v>
       </c>
       <c r="E443" t="s">
         <v>9</v>
       </c>
       <c r="F443" t="s">
         <v>115</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>952</v>
+        <v>976</v>
       </c>
       <c r="H443" t="s">
-        <v>953</v>
+        <v>977</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>52662</v>
       </c>
       <c r="B444">
         <v>2026</v>
       </c>
       <c r="C444">
         <v>443</v>
       </c>
       <c r="D444" t="s">
         <v>8</v>
       </c>
       <c r="E444" t="s">
         <v>9</v>
       </c>
       <c r="F444" t="s">
         <v>136</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>954</v>
+        <v>978</v>
       </c>
       <c r="H444" t="s">
-        <v>955</v>
+        <v>979</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>52663</v>
       </c>
       <c r="B445">
         <v>2026</v>
       </c>
       <c r="C445">
         <v>444</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445" t="s">
         <v>115</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>956</v>
+        <v>980</v>
       </c>
       <c r="H445" t="s">
-        <v>957</v>
+        <v>981</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>52665</v>
       </c>
       <c r="B446">
         <v>2026</v>
       </c>
       <c r="C446">
         <v>445</v>
       </c>
       <c r="D446" t="s">
         <v>8</v>
       </c>
       <c r="E446" t="s">
         <v>9</v>
       </c>
       <c r="F446" t="s">
         <v>100</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>958</v>
+        <v>982</v>
       </c>
       <c r="H446" t="s">
-        <v>959</v>
+        <v>983</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>52666</v>
       </c>
       <c r="B447">
         <v>2026</v>
       </c>
       <c r="C447">
         <v>446</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
       <c r="E447" t="s">
         <v>9</v>
       </c>
       <c r="F447" t="s">
         <v>100</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>960</v>
+        <v>984</v>
       </c>
       <c r="H447" t="s">
-        <v>961</v>
+        <v>985</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>52667</v>
       </c>
       <c r="B448">
         <v>2026</v>
       </c>
       <c r="C448">
         <v>447</v>
       </c>
       <c r="D448" t="s">
         <v>8</v>
       </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448" t="s">
         <v>100</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>962</v>
+        <v>986</v>
       </c>
       <c r="H448" t="s">
-        <v>963</v>
+        <v>987</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>52668</v>
       </c>
       <c r="B449">
         <v>2026</v>
       </c>
       <c r="C449">
         <v>448</v>
       </c>
       <c r="D449" t="s">
         <v>8</v>
       </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449" t="s">
         <v>115</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>964</v>
+        <v>988</v>
       </c>
       <c r="H449" t="s">
-        <v>965</v>
+        <v>989</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>52669</v>
       </c>
       <c r="B450">
         <v>2026</v>
       </c>
       <c r="C450">
         <v>449</v>
       </c>
       <c r="D450" t="s">
         <v>8</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450" t="s">
-        <v>582</v>
+        <v>596</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>966</v>
+        <v>990</v>
       </c>
       <c r="H450" t="s">
-        <v>967</v>
+        <v>991</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>52671</v>
       </c>
       <c r="B451">
         <v>2026</v>
       </c>
       <c r="C451">
         <v>450</v>
       </c>
       <c r="D451" t="s">
         <v>8</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451" t="s">
         <v>136</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>968</v>
+        <v>992</v>
       </c>
       <c r="H451" t="s">
-        <v>969</v>
+        <v>993</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>52672</v>
       </c>
       <c r="B452">
         <v>2026</v>
       </c>
       <c r="C452">
         <v>451</v>
       </c>
       <c r="D452" t="s">
         <v>8</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>970</v>
+        <v>994</v>
       </c>
       <c r="H452" t="s">
-        <v>971</v>
+        <v>995</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>52673</v>
       </c>
       <c r="B453">
         <v>2026</v>
       </c>
       <c r="C453">
         <v>452</v>
       </c>
       <c r="D453" t="s">
         <v>8</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>972</v>
+        <v>996</v>
       </c>
       <c r="H453" t="s">
-        <v>973</v>
+        <v>997</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>52674</v>
       </c>
       <c r="B454">
         <v>2026</v>
       </c>
       <c r="C454">
         <v>453</v>
       </c>
       <c r="D454" t="s">
         <v>8</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>974</v>
+        <v>998</v>
       </c>
       <c r="H454" t="s">
-        <v>975</v>
+        <v>999</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>52675</v>
       </c>
       <c r="B455">
         <v>2026</v>
       </c>
       <c r="C455">
         <v>454</v>
       </c>
       <c r="D455" t="s">
         <v>8</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>976</v>
+        <v>1000</v>
       </c>
       <c r="H455" t="s">
-        <v>977</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>52676</v>
       </c>
       <c r="B456">
         <v>2026</v>
       </c>
       <c r="C456">
         <v>455</v>
       </c>
       <c r="D456" t="s">
         <v>8</v>
       </c>
       <c r="E456" t="s">
         <v>9</v>
       </c>
       <c r="F456" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>978</v>
+        <v>1002</v>
       </c>
       <c r="H456" t="s">
-        <v>979</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>52677</v>
       </c>
       <c r="B457">
         <v>2026</v>
       </c>
       <c r="C457">
         <v>456</v>
       </c>
       <c r="D457" t="s">
         <v>8</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>980</v>
+        <v>1004</v>
       </c>
       <c r="H457" t="s">
-        <v>981</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>52679</v>
       </c>
       <c r="B458">
         <v>2026</v>
       </c>
       <c r="C458">
         <v>457</v>
       </c>
       <c r="D458" t="s">
         <v>8</v>
       </c>
       <c r="E458" t="s">
         <v>9</v>
       </c>
       <c r="F458" t="s">
         <v>50</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>982</v>
+        <v>1006</v>
       </c>
       <c r="H458" t="s">
-        <v>983</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>52680</v>
       </c>
       <c r="B459">
         <v>2026</v>
       </c>
       <c r="C459">
         <v>458</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459" t="s">
         <v>161</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>984</v>
+        <v>1008</v>
       </c>
       <c r="H459" t="s">
-        <v>985</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>52681</v>
       </c>
       <c r="B460">
         <v>2026</v>
       </c>
       <c r="C460">
         <v>459</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>986</v>
+        <v>1010</v>
       </c>
       <c r="H460" t="s">
-        <v>987</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>52682</v>
       </c>
       <c r="B461">
         <v>2026</v>
       </c>
       <c r="C461">
         <v>460</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
       <c r="E461" t="s">
         <v>9</v>
       </c>
       <c r="F461" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>988</v>
+        <v>1012</v>
       </c>
       <c r="H461" t="s">
-        <v>989</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>52683</v>
       </c>
       <c r="B462">
         <v>2026</v>
       </c>
       <c r="C462">
         <v>461</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462" t="s">
         <v>50</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>990</v>
+        <v>1014</v>
       </c>
       <c r="H462" t="s">
-        <v>991</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>52684</v>
       </c>
       <c r="B463">
         <v>2026</v>
       </c>
       <c r="C463">
         <v>462</v>
       </c>
       <c r="D463" t="s">
         <v>8</v>
       </c>
       <c r="E463" t="s">
         <v>9</v>
       </c>
       <c r="F463" t="s">
-        <v>992</v>
+        <v>1016</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>993</v>
+        <v>1017</v>
       </c>
       <c r="H463" t="s">
-        <v>994</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>52685</v>
       </c>
       <c r="B464">
         <v>2026</v>
       </c>
       <c r="C464">
         <v>463</v>
       </c>
       <c r="D464" t="s">
         <v>8</v>
       </c>
       <c r="E464" t="s">
         <v>9</v>
       </c>
       <c r="F464" t="s">
         <v>115</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>995</v>
+        <v>1019</v>
       </c>
       <c r="H464" t="s">
-        <v>996</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>52686</v>
       </c>
       <c r="B465">
         <v>2026</v>
       </c>
       <c r="C465">
         <v>464</v>
       </c>
       <c r="D465" t="s">
         <v>8</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465" t="s">
         <v>115</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>997</v>
+        <v>1021</v>
       </c>
       <c r="H465" t="s">
-        <v>998</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>52687</v>
       </c>
       <c r="B466">
         <v>2026</v>
       </c>
       <c r="C466">
         <v>465</v>
       </c>
       <c r="D466" t="s">
         <v>8</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466" t="s">
-        <v>999</v>
+        <v>1023</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1000</v>
+        <v>1024</v>
       </c>
       <c r="H466" t="s">
-        <v>1001</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>52688</v>
       </c>
       <c r="B467">
         <v>2026</v>
       </c>
       <c r="C467">
         <v>466</v>
       </c>
       <c r="D467" t="s">
         <v>8</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1002</v>
+        <v>1026</v>
       </c>
       <c r="H467" t="s">
-        <v>1003</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>52690</v>
       </c>
       <c r="B468">
         <v>2026</v>
       </c>
       <c r="C468">
         <v>467</v>
       </c>
       <c r="D468" t="s">
         <v>8</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1004</v>
+        <v>1028</v>
       </c>
       <c r="H468" t="s">
-        <v>1005</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>52691</v>
       </c>
       <c r="B469">
         <v>2026</v>
       </c>
       <c r="C469">
         <v>468</v>
       </c>
       <c r="D469" t="s">
         <v>8</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1006</v>
+        <v>1030</v>
       </c>
       <c r="H469" t="s">
-        <v>1007</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>52692</v>
       </c>
       <c r="B470">
         <v>2026</v>
       </c>
       <c r="C470">
         <v>469</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="H470" t="s">
-        <v>1009</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>52695</v>
       </c>
       <c r="B471">
         <v>2026</v>
       </c>
       <c r="C471">
         <v>470</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1010</v>
+        <v>1034</v>
       </c>
       <c r="H471" t="s">
-        <v>1011</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>52697</v>
       </c>
       <c r="B472">
         <v>2026</v>
       </c>
       <c r="C472">
         <v>471</v>
       </c>
       <c r="D472" t="s">
         <v>8</v>
       </c>
       <c r="E472" t="s">
         <v>9</v>
       </c>
       <c r="F472" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1012</v>
+        <v>1036</v>
       </c>
       <c r="H472" t="s">
-        <v>1013</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>52698</v>
       </c>
       <c r="B473">
         <v>2026</v>
       </c>
       <c r="C473">
         <v>472</v>
       </c>
       <c r="D473" t="s">
         <v>8</v>
       </c>
       <c r="E473" t="s">
         <v>9</v>
       </c>
       <c r="F473" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1014</v>
+        <v>1038</v>
       </c>
       <c r="H473" t="s">
-        <v>1015</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
         <v>52699</v>
       </c>
       <c r="B474">
         <v>2026</v>
       </c>
       <c r="C474">
         <v>473</v>
       </c>
       <c r="D474" t="s">
         <v>8</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1016</v>
+        <v>1040</v>
       </c>
       <c r="H474" t="s">
-        <v>1017</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>52700</v>
       </c>
       <c r="B475">
         <v>2026</v>
       </c>
       <c r="C475">
         <v>474</v>
       </c>
       <c r="D475" t="s">
         <v>8</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1018</v>
+        <v>1042</v>
       </c>
       <c r="H475" t="s">
-        <v>1019</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
         <v>52701</v>
       </c>
       <c r="B476">
         <v>2026</v>
       </c>
       <c r="C476">
         <v>475</v>
       </c>
       <c r="D476" t="s">
         <v>8</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1020</v>
+        <v>1044</v>
       </c>
       <c r="H476" t="s">
-        <v>1021</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>52702</v>
       </c>
       <c r="B477">
         <v>2026</v>
       </c>
       <c r="C477">
         <v>476</v>
       </c>
       <c r="D477" t="s">
         <v>8</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1022</v>
+        <v>1046</v>
       </c>
       <c r="H477" t="s">
-        <v>1023</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>52703</v>
       </c>
       <c r="B478">
         <v>2026</v>
       </c>
       <c r="C478">
         <v>477</v>
       </c>
       <c r="D478" t="s">
         <v>8</v>
       </c>
       <c r="E478" t="s">
         <v>9</v>
       </c>
       <c r="F478" t="s">
         <v>39</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1024</v>
+        <v>1048</v>
       </c>
       <c r="H478" t="s">
-        <v>1025</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>52704</v>
       </c>
       <c r="B479">
         <v>2026</v>
       </c>
       <c r="C479">
         <v>478</v>
       </c>
       <c r="D479" t="s">
         <v>8</v>
       </c>
       <c r="E479" t="s">
         <v>9</v>
       </c>
       <c r="F479" t="s">
         <v>39</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1026</v>
+        <v>1050</v>
       </c>
       <c r="H479" t="s">
-        <v>1027</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>52705</v>
       </c>
       <c r="B480">
         <v>2026</v>
       </c>
       <c r="C480">
         <v>479</v>
       </c>
       <c r="D480" t="s">
         <v>8</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480" t="s">
-        <v>39</v>
+        <v>1052</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1028</v>
+        <v>1053</v>
       </c>
       <c r="H480" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>52707</v>
       </c>
       <c r="B481">
         <v>2026</v>
       </c>
       <c r="C481">
         <v>480</v>
       </c>
       <c r="D481" t="s">
         <v>8</v>
       </c>
       <c r="E481" t="s">
         <v>9</v>
       </c>
       <c r="F481" t="s">
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="H481" t="s">
-        <v>1031</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>52708</v>
       </c>
       <c r="B482">
         <v>2026</v>
       </c>
       <c r="C482">
         <v>481</v>
       </c>
       <c r="D482" t="s">
         <v>8</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482" t="s">
         <v>100</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1032</v>
+        <v>1057</v>
       </c>
       <c r="H482" t="s">
-        <v>1033</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>52709</v>
       </c>
       <c r="B483">
         <v>2026</v>
       </c>
       <c r="C483">
         <v>482</v>
       </c>
       <c r="D483" t="s">
         <v>8</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483" t="s">
         <v>130</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1034</v>
+        <v>1059</v>
       </c>
       <c r="H483" t="s">
-        <v>1035</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>52710</v>
       </c>
       <c r="B484">
         <v>2026</v>
       </c>
       <c r="C484">
         <v>483</v>
       </c>
       <c r="D484" t="s">
         <v>8</v>
       </c>
       <c r="E484" t="s">
         <v>9</v>
       </c>
       <c r="F484" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1036</v>
+        <v>1061</v>
       </c>
       <c r="H484" t="s">
-        <v>1037</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>52711</v>
       </c>
       <c r="B485">
         <v>2026</v>
       </c>
       <c r="C485">
         <v>484</v>
       </c>
       <c r="D485" t="s">
         <v>8</v>
       </c>
       <c r="E485" t="s">
         <v>9</v>
       </c>
       <c r="F485" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1038</v>
+        <v>1063</v>
       </c>
       <c r="H485" t="s">
-        <v>1039</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>52712</v>
       </c>
       <c r="B486">
         <v>2026</v>
       </c>
       <c r="C486">
         <v>485</v>
       </c>
       <c r="D486" t="s">
         <v>8</v>
       </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1040</v>
+        <v>1065</v>
       </c>
       <c r="H486" t="s">
-        <v>1041</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>52713</v>
       </c>
       <c r="B487">
         <v>2026</v>
       </c>
       <c r="C487">
         <v>486</v>
       </c>
       <c r="D487" t="s">
         <v>8</v>
       </c>
       <c r="E487" t="s">
         <v>9</v>
       </c>
       <c r="F487" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1042</v>
+        <v>1067</v>
       </c>
       <c r="H487" t="s">
-        <v>1043</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>52718</v>
       </c>
       <c r="B488">
         <v>2026</v>
       </c>
       <c r="C488">
         <v>487</v>
       </c>
       <c r="D488" t="s">
         <v>8</v>
       </c>
       <c r="E488" t="s">
         <v>9</v>
       </c>
       <c r="F488" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1044</v>
+        <v>1069</v>
       </c>
       <c r="H488" t="s">
-        <v>1045</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>52719</v>
       </c>
       <c r="B489">
         <v>2026</v>
       </c>
       <c r="C489">
         <v>488</v>
       </c>
       <c r="D489" t="s">
         <v>8</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1047</v>
+        <v>1072</v>
       </c>
       <c r="H489" t="s">
-        <v>1048</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>52720</v>
       </c>
       <c r="B490">
         <v>2026</v>
       </c>
       <c r="C490">
         <v>489</v>
       </c>
       <c r="D490" t="s">
         <v>8</v>
       </c>
       <c r="E490" t="s">
         <v>9</v>
       </c>
       <c r="F490" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1049</v>
+        <v>1074</v>
       </c>
       <c r="H490" t="s">
-        <v>1050</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>52721</v>
       </c>
       <c r="B491">
         <v>2026</v>
       </c>
       <c r="C491">
         <v>490</v>
       </c>
       <c r="D491" t="s">
         <v>8</v>
       </c>
       <c r="E491" t="s">
         <v>9</v>
       </c>
       <c r="F491" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1051</v>
+        <v>1076</v>
       </c>
       <c r="H491" t="s">
-        <v>1052</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>52722</v>
       </c>
       <c r="B492">
         <v>2026</v>
       </c>
       <c r="C492">
         <v>491</v>
       </c>
       <c r="D492" t="s">
         <v>8</v>
       </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1053</v>
+        <v>1078</v>
       </c>
       <c r="H492" t="s">
-        <v>1054</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>52723</v>
       </c>
       <c r="B493">
         <v>2026</v>
       </c>
       <c r="C493">
         <v>492</v>
       </c>
       <c r="D493" t="s">
         <v>8</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1055</v>
+        <v>1080</v>
       </c>
       <c r="H493" t="s">
-        <v>1056</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>52724</v>
       </c>
       <c r="B494">
         <v>2026</v>
       </c>
       <c r="C494">
         <v>493</v>
       </c>
       <c r="D494" t="s">
         <v>8</v>
       </c>
       <c r="E494" t="s">
         <v>9</v>
       </c>
       <c r="F494" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1057</v>
+        <v>1082</v>
       </c>
       <c r="H494" t="s">
-        <v>1058</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>52725</v>
       </c>
       <c r="B495">
         <v>2026</v>
       </c>
       <c r="C495">
         <v>494</v>
       </c>
       <c r="D495" t="s">
         <v>8</v>
       </c>
       <c r="E495" t="s">
         <v>9</v>
       </c>
       <c r="F495" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1059</v>
+        <v>1084</v>
       </c>
       <c r="H495" t="s">
-        <v>1060</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>52726</v>
       </c>
       <c r="B496">
         <v>2026</v>
       </c>
       <c r="C496">
         <v>495</v>
       </c>
       <c r="D496" t="s">
         <v>8</v>
       </c>
       <c r="E496" t="s">
         <v>9</v>
       </c>
       <c r="F496" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1061</v>
+        <v>1086</v>
       </c>
       <c r="H496" t="s">
-        <v>1062</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>52727</v>
       </c>
       <c r="B497">
         <v>2026</v>
       </c>
       <c r="C497">
         <v>496</v>
       </c>
       <c r="D497" t="s">
         <v>8</v>
       </c>
       <c r="E497" t="s">
         <v>9</v>
       </c>
       <c r="F497" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1063</v>
+        <v>1088</v>
       </c>
       <c r="H497" t="s">
-        <v>1064</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>52728</v>
       </c>
       <c r="B498">
         <v>2026</v>
       </c>
       <c r="C498">
         <v>497</v>
       </c>
       <c r="D498" t="s">
         <v>8</v>
       </c>
       <c r="E498" t="s">
         <v>9</v>
       </c>
       <c r="F498" t="s">
         <v>161</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1065</v>
+        <v>1090</v>
       </c>
       <c r="H498" t="s">
-        <v>1066</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>52729</v>
       </c>
       <c r="B499">
         <v>2026</v>
       </c>
       <c r="C499">
         <v>498</v>
       </c>
       <c r="D499" t="s">
         <v>8</v>
       </c>
       <c r="E499" t="s">
         <v>9</v>
       </c>
       <c r="F499" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
       <c r="H499" t="s">
-        <v>1068</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>52730</v>
       </c>
       <c r="B500">
         <v>2026</v>
       </c>
       <c r="C500">
         <v>499</v>
       </c>
       <c r="D500" t="s">
         <v>8</v>
       </c>
       <c r="E500" t="s">
         <v>9</v>
       </c>
       <c r="F500" t="s">
         <v>115</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1069</v>
+        <v>1094</v>
       </c>
       <c r="H500" t="s">
-        <v>1070</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>52731</v>
       </c>
       <c r="B501">
         <v>2026</v>
       </c>
       <c r="C501">
         <v>500</v>
       </c>
       <c r="D501" t="s">
         <v>8</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1071</v>
+        <v>1096</v>
       </c>
       <c r="H501" t="s">
-        <v>1072</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>52732</v>
       </c>
       <c r="B502">
         <v>2026</v>
       </c>
       <c r="C502">
         <v>501</v>
       </c>
       <c r="D502" t="s">
         <v>8</v>
       </c>
       <c r="E502" t="s">
         <v>9</v>
       </c>
       <c r="F502" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1073</v>
+        <v>1098</v>
       </c>
       <c r="H502" t="s">
-        <v>1074</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>52733</v>
       </c>
       <c r="B503">
         <v>2026</v>
       </c>
       <c r="C503">
         <v>502</v>
       </c>
       <c r="D503" t="s">
         <v>8</v>
       </c>
       <c r="E503" t="s">
         <v>9</v>
       </c>
       <c r="F503" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1075</v>
+        <v>1100</v>
       </c>
       <c r="H503" t="s">
-        <v>1076</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
         <v>52734</v>
       </c>
       <c r="B504">
         <v>2026</v>
       </c>
       <c r="C504">
         <v>503</v>
       </c>
       <c r="D504" t="s">
         <v>8</v>
       </c>
       <c r="E504" t="s">
         <v>9</v>
       </c>
       <c r="F504" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1077</v>
+        <v>1102</v>
       </c>
       <c r="H504" t="s">
-        <v>1078</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>52735</v>
       </c>
       <c r="B505">
         <v>2026</v>
       </c>
       <c r="C505">
         <v>504</v>
       </c>
       <c r="D505" t="s">
         <v>8</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1079</v>
+        <v>1104</v>
       </c>
       <c r="H505" t="s">
-        <v>1080</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>52736</v>
       </c>
       <c r="B506">
         <v>2026</v>
       </c>
       <c r="C506">
         <v>505</v>
       </c>
       <c r="D506" t="s">
         <v>8</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1081</v>
+        <v>1106</v>
       </c>
       <c r="H506" t="s">
-        <v>1082</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>52737</v>
       </c>
       <c r="B507">
         <v>2026</v>
       </c>
       <c r="C507">
         <v>506</v>
       </c>
       <c r="D507" t="s">
         <v>8</v>
       </c>
       <c r="E507" t="s">
         <v>9</v>
       </c>
       <c r="F507" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1083</v>
+        <v>1108</v>
       </c>
       <c r="H507" t="s">
-        <v>1084</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>52738</v>
       </c>
       <c r="B508">
         <v>2026</v>
       </c>
       <c r="C508">
         <v>507</v>
       </c>
       <c r="D508" t="s">
         <v>8</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1085</v>
+        <v>1110</v>
       </c>
       <c r="H508" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>52739</v>
       </c>
       <c r="B509">
         <v>2026</v>
       </c>
       <c r="C509">
         <v>508</v>
       </c>
       <c r="D509" t="s">
         <v>8</v>
       </c>
       <c r="E509" t="s">
         <v>9</v>
       </c>
       <c r="F509" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1087</v>
+        <v>1112</v>
       </c>
       <c r="H509" t="s">
-        <v>1088</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
         <v>52740</v>
       </c>
       <c r="B510">
         <v>2026</v>
       </c>
       <c r="C510">
         <v>509</v>
       </c>
       <c r="D510" t="s">
         <v>8</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1089</v>
+        <v>1114</v>
       </c>
       <c r="H510" t="s">
-        <v>1090</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>52741</v>
       </c>
       <c r="B511">
         <v>2026</v>
       </c>
       <c r="C511">
         <v>510</v>
       </c>
       <c r="D511" t="s">
         <v>8</v>
       </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1091</v>
+        <v>1116</v>
       </c>
       <c r="H511" t="s">
-        <v>1092</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>52742</v>
       </c>
       <c r="B512">
         <v>2026</v>
       </c>
       <c r="C512">
         <v>511</v>
       </c>
       <c r="D512" t="s">
         <v>8</v>
       </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1093</v>
+        <v>1118</v>
       </c>
       <c r="H512" t="s">
-        <v>1094</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>52743</v>
       </c>
       <c r="B513">
         <v>2026</v>
       </c>
       <c r="C513">
         <v>512</v>
       </c>
       <c r="D513" t="s">
         <v>8</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1095</v>
+        <v>1120</v>
       </c>
       <c r="H513" t="s">
-        <v>1096</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>52744</v>
       </c>
       <c r="B514">
         <v>2026</v>
       </c>
       <c r="C514">
         <v>513</v>
       </c>
       <c r="D514" t="s">
         <v>8</v>
       </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1097</v>
+        <v>1122</v>
       </c>
       <c r="H514" t="s">
-        <v>1098</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>52745</v>
       </c>
       <c r="B515">
         <v>2026</v>
       </c>
       <c r="C515">
         <v>514</v>
       </c>
       <c r="D515" t="s">
         <v>8</v>
       </c>
       <c r="E515" t="s">
         <v>9</v>
       </c>
       <c r="F515" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1099</v>
+        <v>1124</v>
       </c>
       <c r="H515" t="s">
-        <v>1100</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>52748</v>
       </c>
       <c r="B516">
         <v>2026</v>
       </c>
       <c r="C516">
         <v>515</v>
       </c>
       <c r="D516" t="s">
         <v>8</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1101</v>
+        <v>1126</v>
       </c>
       <c r="H516" t="s">
-        <v>1102</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>52749</v>
       </c>
       <c r="B517">
         <v>2026</v>
       </c>
       <c r="C517">
         <v>516</v>
       </c>
       <c r="D517" t="s">
         <v>8</v>
       </c>
       <c r="E517" t="s">
         <v>9</v>
       </c>
       <c r="F517" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1103</v>
+        <v>1128</v>
       </c>
       <c r="H517" t="s">
-        <v>1104</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>52750</v>
       </c>
       <c r="B518">
         <v>2026</v>
       </c>
       <c r="C518">
         <v>517</v>
       </c>
       <c r="D518" t="s">
         <v>8</v>
       </c>
       <c r="E518" t="s">
         <v>9</v>
       </c>
       <c r="F518" t="s">
         <v>115</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1105</v>
+        <v>1130</v>
       </c>
       <c r="H518" t="s">
-        <v>1106</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>52751</v>
       </c>
       <c r="B519">
         <v>2026</v>
       </c>
       <c r="C519">
         <v>518</v>
       </c>
       <c r="D519" t="s">
         <v>8</v>
       </c>
       <c r="E519" t="s">
         <v>9</v>
       </c>
       <c r="F519" t="s">
         <v>39</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1107</v>
+        <v>1132</v>
       </c>
       <c r="H519" t="s">
-        <v>1108</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>52752</v>
       </c>
       <c r="B520">
         <v>2026</v>
       </c>
       <c r="C520">
         <v>519</v>
       </c>
       <c r="D520" t="s">
         <v>8</v>
       </c>
       <c r="E520" t="s">
         <v>9</v>
       </c>
       <c r="F520" t="s">
         <v>39</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1109</v>
+        <v>1134</v>
       </c>
       <c r="H520" t="s">
-        <v>1110</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>52753</v>
       </c>
       <c r="B521">
         <v>2026</v>
       </c>
       <c r="C521">
         <v>520</v>
       </c>
       <c r="D521" t="s">
         <v>8</v>
       </c>
       <c r="E521" t="s">
         <v>9</v>
       </c>
       <c r="F521" t="s">
         <v>39</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1111</v>
+        <v>1136</v>
       </c>
       <c r="H521" t="s">
-        <v>1112</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>52754</v>
       </c>
       <c r="B522">
         <v>2026</v>
       </c>
       <c r="C522">
         <v>521</v>
       </c>
       <c r="D522" t="s">
         <v>8</v>
       </c>
       <c r="E522" t="s">
         <v>9</v>
       </c>
       <c r="F522" t="s">
         <v>39</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1113</v>
+        <v>1138</v>
       </c>
       <c r="H522" t="s">
-        <v>1114</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>52758</v>
       </c>
       <c r="B523">
         <v>2026</v>
       </c>
       <c r="C523">
         <v>522</v>
       </c>
       <c r="D523" t="s">
         <v>8</v>
       </c>
       <c r="E523" t="s">
         <v>9</v>
       </c>
       <c r="F523" t="s">
-        <v>582</v>
+        <v>1140</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1115</v>
+        <v>1141</v>
       </c>
       <c r="H523" t="s">
-        <v>1116</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>52759</v>
       </c>
       <c r="B524">
         <v>2026</v>
       </c>
       <c r="C524">
         <v>523</v>
       </c>
       <c r="D524" t="s">
         <v>8</v>
       </c>
       <c r="E524" t="s">
         <v>9</v>
       </c>
       <c r="F524" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1117</v>
+        <v>1143</v>
       </c>
       <c r="H524" t="s">
-        <v>1118</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>52760</v>
       </c>
       <c r="B525">
         <v>2026</v>
       </c>
       <c r="C525">
         <v>524</v>
       </c>
       <c r="D525" t="s">
         <v>8</v>
       </c>
       <c r="E525" t="s">
         <v>9</v>
       </c>
       <c r="F525" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1119</v>
+        <v>1145</v>
       </c>
       <c r="H525" t="s">
-        <v>1120</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>52761</v>
       </c>
       <c r="B526">
         <v>2026</v>
       </c>
       <c r="C526">
         <v>525</v>
       </c>
       <c r="D526" t="s">
         <v>8</v>
       </c>
       <c r="E526" t="s">
         <v>9</v>
       </c>
       <c r="F526" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1121</v>
+        <v>1147</v>
       </c>
       <c r="H526" t="s">
-        <v>1122</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>52762</v>
       </c>
       <c r="B527">
         <v>2026</v>
       </c>
       <c r="C527">
         <v>526</v>
       </c>
       <c r="D527" t="s">
         <v>8</v>
       </c>
       <c r="E527" t="s">
         <v>9</v>
       </c>
       <c r="F527" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1123</v>
+        <v>1149</v>
       </c>
       <c r="H527" t="s">
-        <v>1124</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>52763</v>
       </c>
       <c r="B528">
         <v>2026</v>
       </c>
       <c r="C528">
         <v>527</v>
       </c>
       <c r="D528" t="s">
         <v>8</v>
       </c>
       <c r="E528" t="s">
         <v>9</v>
       </c>
       <c r="F528" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1125</v>
+        <v>1151</v>
       </c>
       <c r="H528" t="s">
-        <v>1126</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>52764</v>
       </c>
       <c r="B529">
         <v>2026</v>
       </c>
       <c r="C529">
         <v>528</v>
       </c>
       <c r="D529" t="s">
         <v>8</v>
       </c>
       <c r="E529" t="s">
         <v>9</v>
       </c>
       <c r="F529" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1127</v>
+        <v>1153</v>
       </c>
       <c r="H529" t="s">
-        <v>1128</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
-        <v>52515</v>
+        <v>52765</v>
       </c>
       <c r="B530">
         <v>2026</v>
       </c>
       <c r="C530">
-        <v>1</v>
+        <v>529</v>
       </c>
       <c r="D530" t="s">
-        <v>1129</v>
+        <v>8</v>
       </c>
       <c r="E530" t="s">
-        <v>1130</v>
+        <v>9</v>
       </c>
       <c r="F530" t="s">
-        <v>108</v>
+        <v>208</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1131</v>
+        <v>1155</v>
       </c>
       <c r="H530" t="s">
-        <v>1132</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
-        <v>52556</v>
+        <v>52767</v>
       </c>
       <c r="B531">
         <v>2026</v>
       </c>
       <c r="C531">
-        <v>2</v>
+        <v>530</v>
       </c>
       <c r="D531" t="s">
-        <v>1129</v>
+        <v>8</v>
       </c>
       <c r="E531" t="s">
-        <v>1130</v>
+        <v>9</v>
       </c>
       <c r="F531" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1133</v>
+        <v>1157</v>
       </c>
       <c r="H531" t="s">
-        <v>1134</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
-        <v>52642</v>
+        <v>52768</v>
       </c>
       <c r="B532">
         <v>2026</v>
       </c>
       <c r="C532">
-        <v>3</v>
+        <v>531</v>
       </c>
       <c r="D532" t="s">
-        <v>1129</v>
+        <v>8</v>
       </c>
       <c r="E532" t="s">
-        <v>1130</v>
+        <v>9</v>
       </c>
       <c r="F532" t="s">
-        <v>1135</v>
+        <v>466</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1136</v>
+        <v>1159</v>
       </c>
       <c r="H532" t="s">
-        <v>1137</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
-        <v>52670</v>
+        <v>52769</v>
       </c>
       <c r="B533">
         <v>2026</v>
       </c>
       <c r="C533">
-        <v>4</v>
+        <v>532</v>
       </c>
       <c r="D533" t="s">
-        <v>1129</v>
+        <v>8</v>
       </c>
       <c r="E533" t="s">
-        <v>1130</v>
+        <v>9</v>
       </c>
       <c r="F533" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="H533" t="s">
-        <v>1139</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
-        <v>52379</v>
+        <v>52770</v>
       </c>
       <c r="B534">
         <v>2026</v>
       </c>
       <c r="C534">
-        <v>1</v>
+        <v>533</v>
       </c>
       <c r="D534" t="s">
-        <v>1140</v>
+        <v>8</v>
       </c>
       <c r="E534" t="s">
-        <v>1141</v>
+        <v>9</v>
       </c>
       <c r="F534" t="s">
-        <v>594</v>
+        <v>552</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1142</v>
+        <v>1163</v>
       </c>
       <c r="H534" t="s">
-        <v>1143</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
-        <v>52678</v>
+        <v>52771</v>
       </c>
       <c r="B535">
         <v>2026</v>
       </c>
       <c r="C535">
-        <v>2</v>
+        <v>534</v>
       </c>
       <c r="D535" t="s">
-        <v>1140</v>
+        <v>8</v>
       </c>
       <c r="E535" t="s">
-        <v>1141</v>
+        <v>9</v>
       </c>
       <c r="F535" t="s">
-        <v>307</v>
+        <v>599</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1144</v>
+        <v>1165</v>
       </c>
       <c r="H535" t="s">
-        <v>1145</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
-        <v>52696</v>
+        <v>52773</v>
       </c>
       <c r="B536">
         <v>2026</v>
       </c>
       <c r="C536">
-        <v>3</v>
+        <v>535</v>
       </c>
       <c r="D536" t="s">
-        <v>1140</v>
+        <v>8</v>
       </c>
       <c r="E536" t="s">
-        <v>1141</v>
+        <v>9</v>
       </c>
       <c r="F536" t="s">
-        <v>130</v>
+        <v>302</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1146</v>
+        <v>1167</v>
       </c>
       <c r="H536" t="s">
-        <v>1147</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
-        <v>52337</v>
+        <v>52774</v>
       </c>
       <c r="B537">
         <v>2026</v>
       </c>
       <c r="C537">
-        <v>1</v>
+        <v>536</v>
       </c>
       <c r="D537" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E537" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F537" t="s">
-        <v>1150</v>
+        <v>215</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1151</v>
+        <v>1169</v>
       </c>
       <c r="H537" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
-        <v>52447</v>
+        <v>52775</v>
       </c>
       <c r="B538">
         <v>2026</v>
       </c>
       <c r="C538">
-        <v>2</v>
+        <v>537</v>
       </c>
       <c r="D538" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E538" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F538" t="s">
-        <v>1153</v>
+        <v>215</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
       <c r="H538" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
-        <v>52473</v>
+        <v>52777</v>
       </c>
       <c r="B539">
         <v>2026</v>
       </c>
       <c r="C539">
-        <v>3</v>
+        <v>538</v>
       </c>
       <c r="D539" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E539" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F539" t="s">
-        <v>594</v>
+        <v>302</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="H539" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
-        <v>52528</v>
+        <v>52778</v>
       </c>
       <c r="B540">
         <v>2026</v>
       </c>
       <c r="C540">
-        <v>4</v>
+        <v>539</v>
       </c>
       <c r="D540" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E540" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F540" t="s">
-        <v>202</v>
+        <v>302</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
       <c r="H540" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
-        <v>52575</v>
+        <v>52780</v>
       </c>
       <c r="B541">
         <v>2026</v>
       </c>
       <c r="C541">
-        <v>5</v>
+        <v>540</v>
       </c>
       <c r="D541" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E541" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F541" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="H541" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
-        <v>52587</v>
+        <v>52781</v>
       </c>
       <c r="B542">
         <v>2026</v>
       </c>
       <c r="C542">
-        <v>6</v>
+        <v>541</v>
       </c>
       <c r="D542" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E542" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F542" t="s">
-        <v>1162</v>
+        <v>100</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1163</v>
+        <v>1179</v>
       </c>
       <c r="H542" t="s">
-        <v>1164</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
-        <v>52589</v>
+        <v>52783</v>
       </c>
       <c r="B543">
         <v>2026</v>
       </c>
       <c r="C543">
-        <v>7</v>
+        <v>542</v>
       </c>
       <c r="D543" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E543" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F543" t="s">
-        <v>1165</v>
+        <v>313</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
       <c r="H543" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
-        <v>52641</v>
+        <v>52785</v>
       </c>
       <c r="B544">
         <v>2026</v>
       </c>
       <c r="C544">
-        <v>8</v>
+        <v>543</v>
       </c>
       <c r="D544" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E544" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F544" t="s">
-        <v>1165</v>
+        <v>302</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1168</v>
+        <v>1183</v>
       </c>
       <c r="H544" t="s">
-        <v>1169</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
-        <v>52664</v>
+        <v>52786</v>
       </c>
       <c r="B545">
         <v>2026</v>
       </c>
       <c r="C545">
-        <v>9</v>
+        <v>544</v>
       </c>
       <c r="D545" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E545" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F545" t="s">
-        <v>1170</v>
+        <v>599</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1171</v>
+        <v>1185</v>
       </c>
       <c r="H545" t="s">
-        <v>1172</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
-        <v>52689</v>
+        <v>52788</v>
       </c>
       <c r="B546">
         <v>2026</v>
       </c>
       <c r="C546">
-        <v>10</v>
+        <v>545</v>
       </c>
       <c r="D546" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E546" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F546" t="s">
-        <v>214</v>
+        <v>915</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1173</v>
+        <v>1187</v>
       </c>
       <c r="H546" t="s">
-        <v>1174</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
-        <v>52693</v>
+        <v>52789</v>
       </c>
       <c r="B547">
         <v>2026</v>
       </c>
       <c r="C547">
-        <v>11</v>
+        <v>546</v>
       </c>
       <c r="D547" t="s">
-        <v>1148</v>
+        <v>8</v>
       </c>
       <c r="E547" t="s">
-        <v>1149</v>
+        <v>9</v>
       </c>
       <c r="F547" t="s">
-        <v>1175</v>
+        <v>1189</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1176</v>
+        <v>1190</v>
       </c>
       <c r="H547" t="s">
-        <v>1177</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
-        <v>52289</v>
+        <v>52790</v>
       </c>
       <c r="B548">
         <v>2026</v>
       </c>
       <c r="C548">
-        <v>1</v>
+        <v>547</v>
       </c>
       <c r="D548" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E548" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F548" t="s">
-        <v>207</v>
+        <v>1192</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1180</v>
+        <v>1193</v>
       </c>
       <c r="H548" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
-        <v>52653</v>
+        <v>52791</v>
       </c>
       <c r="B549">
         <v>2026</v>
       </c>
       <c r="C549">
-        <v>2</v>
+        <v>548</v>
       </c>
       <c r="D549" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E549" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F549" t="s">
-        <v>207</v>
+        <v>420</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1182</v>
+        <v>1195</v>
       </c>
       <c r="H549" t="s">
-        <v>1183</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
-        <v>52654</v>
+        <v>52792</v>
       </c>
       <c r="B550">
         <v>2026</v>
       </c>
       <c r="C550">
-        <v>3</v>
+        <v>549</v>
       </c>
       <c r="D550" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E550" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F550" t="s">
-        <v>207</v>
+        <v>1197</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="H550" t="s">
-        <v>1185</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
-        <v>52655</v>
+        <v>52793</v>
       </c>
       <c r="B551">
         <v>2026</v>
       </c>
       <c r="C551">
-        <v>4</v>
+        <v>550</v>
       </c>
       <c r="D551" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E551" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F551" t="s">
-        <v>207</v>
+        <v>1197</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1186</v>
+        <v>1200</v>
       </c>
       <c r="H551" t="s">
-        <v>1187</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
-        <v>52694</v>
+        <v>52794</v>
       </c>
       <c r="B552">
         <v>2026</v>
       </c>
       <c r="C552">
-        <v>5</v>
+        <v>551</v>
       </c>
       <c r="D552" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E552" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F552" t="s">
-        <v>207</v>
+        <v>368</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1188</v>
+        <v>1202</v>
       </c>
       <c r="H552" t="s">
-        <v>1189</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
-        <v>52717</v>
+        <v>52795</v>
       </c>
       <c r="B553">
         <v>2026</v>
       </c>
       <c r="C553">
-        <v>6</v>
+        <v>552</v>
       </c>
       <c r="D553" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E553" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F553" t="s">
-        <v>207</v>
+        <v>1197</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1190</v>
+        <v>1204</v>
       </c>
       <c r="H553" t="s">
-        <v>1191</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
-        <v>52755</v>
+        <v>52796</v>
       </c>
       <c r="B554">
         <v>2026</v>
       </c>
       <c r="C554">
-        <v>7</v>
+        <v>553</v>
       </c>
       <c r="D554" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E554" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F554" t="s">
-        <v>207</v>
+        <v>1197</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1192</v>
+        <v>1206</v>
       </c>
       <c r="H554" t="s">
-        <v>1193</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
-        <v>52756</v>
+        <v>52797</v>
       </c>
       <c r="B555">
         <v>2026</v>
       </c>
       <c r="C555">
-        <v>8</v>
+        <v>554</v>
       </c>
       <c r="D555" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E555" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F555" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1194</v>
+        <v>1208</v>
       </c>
       <c r="H555" t="s">
-        <v>1195</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
-        <v>52757</v>
+        <v>52798</v>
       </c>
       <c r="B556">
         <v>2026</v>
       </c>
       <c r="C556">
-        <v>9</v>
+        <v>555</v>
       </c>
       <c r="D556" t="s">
-        <v>1178</v>
+        <v>8</v>
       </c>
       <c r="E556" t="s">
-        <v>1179</v>
+        <v>9</v>
       </c>
       <c r="F556" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1196</v>
+        <v>1046</v>
       </c>
       <c r="H556" t="s">
-        <v>1197</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
-        <v>52448</v>
+        <v>52799</v>
       </c>
       <c r="B557">
         <v>2026</v>
       </c>
       <c r="C557">
-        <v>1</v>
+        <v>556</v>
       </c>
       <c r="D557" t="s">
-        <v>1198</v>
+        <v>8</v>
       </c>
       <c r="E557" t="s">
-        <v>1199</v>
+        <v>9</v>
       </c>
       <c r="F557" t="s">
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1200</v>
+        <v>1211</v>
       </c>
       <c r="H557" t="s">
-        <v>1201</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
-        <v>52714</v>
+        <v>52801</v>
       </c>
       <c r="B558">
         <v>2026</v>
       </c>
       <c r="C558">
-        <v>2</v>
+        <v>557</v>
       </c>
       <c r="D558" t="s">
-        <v>1198</v>
+        <v>8</v>
       </c>
       <c r="E558" t="s">
-        <v>1199</v>
+        <v>9</v>
       </c>
       <c r="F558" t="s">
-        <v>207</v>
+        <v>1213</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1202</v>
+        <v>1214</v>
       </c>
       <c r="H558" t="s">
-        <v>1203</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
+        <v>52802</v>
+      </c>
+      <c r="B559">
+        <v>2026</v>
+      </c>
+      <c r="C559">
+        <v>558</v>
+      </c>
+      <c r="D559" t="s">
+        <v>8</v>
+      </c>
+      <c r="E559" t="s">
+        <v>9</v>
+      </c>
+      <c r="F559" t="s">
+        <v>599</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>52803</v>
+      </c>
+      <c r="B560">
+        <v>2026</v>
+      </c>
+      <c r="C560">
+        <v>559</v>
+      </c>
+      <c r="D560" t="s">
+        <v>8</v>
+      </c>
+      <c r="E560" t="s">
+        <v>9</v>
+      </c>
+      <c r="F560" t="s">
+        <v>599</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>52804</v>
+      </c>
+      <c r="B561">
+        <v>2026</v>
+      </c>
+      <c r="C561">
+        <v>560</v>
+      </c>
+      <c r="D561" t="s">
+        <v>8</v>
+      </c>
+      <c r="E561" t="s">
+        <v>9</v>
+      </c>
+      <c r="F561" t="s">
+        <v>50</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>52805</v>
+      </c>
+      <c r="B562">
+        <v>2026</v>
+      </c>
+      <c r="C562">
+        <v>561</v>
+      </c>
+      <c r="D562" t="s">
+        <v>8</v>
+      </c>
+      <c r="E562" t="s">
+        <v>9</v>
+      </c>
+      <c r="F562" t="s">
+        <v>50</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>52806</v>
+      </c>
+      <c r="B563">
+        <v>2026</v>
+      </c>
+      <c r="C563">
+        <v>562</v>
+      </c>
+      <c r="D563" t="s">
+        <v>8</v>
+      </c>
+      <c r="E563" t="s">
+        <v>9</v>
+      </c>
+      <c r="F563" t="s">
+        <v>368</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>52807</v>
+      </c>
+      <c r="B564">
+        <v>2026</v>
+      </c>
+      <c r="C564">
+        <v>563</v>
+      </c>
+      <c r="D564" t="s">
+        <v>8</v>
+      </c>
+      <c r="E564" t="s">
+        <v>9</v>
+      </c>
+      <c r="F564" t="s">
+        <v>368</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>52809</v>
+      </c>
+      <c r="B565">
+        <v>2026</v>
+      </c>
+      <c r="C565">
+        <v>564</v>
+      </c>
+      <c r="D565" t="s">
+        <v>8</v>
+      </c>
+      <c r="E565" t="s">
+        <v>9</v>
+      </c>
+      <c r="F565" t="s">
+        <v>466</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>52812</v>
+      </c>
+      <c r="B566">
+        <v>2026</v>
+      </c>
+      <c r="C566">
+        <v>565</v>
+      </c>
+      <c r="D566" t="s">
+        <v>8</v>
+      </c>
+      <c r="E566" t="s">
+        <v>9</v>
+      </c>
+      <c r="F566" t="s">
+        <v>84</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>52813</v>
+      </c>
+      <c r="B567">
+        <v>2026</v>
+      </c>
+      <c r="C567">
+        <v>566</v>
+      </c>
+      <c r="D567" t="s">
+        <v>8</v>
+      </c>
+      <c r="E567" t="s">
+        <v>9</v>
+      </c>
+      <c r="F567" t="s">
+        <v>84</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>52814</v>
+      </c>
+      <c r="B568">
+        <v>2026</v>
+      </c>
+      <c r="C568">
+        <v>567</v>
+      </c>
+      <c r="D568" t="s">
+        <v>8</v>
+      </c>
+      <c r="E568" t="s">
+        <v>9</v>
+      </c>
+      <c r="F568" t="s">
+        <v>368</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>52815</v>
+      </c>
+      <c r="B569">
+        <v>2026</v>
+      </c>
+      <c r="C569">
+        <v>568</v>
+      </c>
+      <c r="D569" t="s">
+        <v>8</v>
+      </c>
+      <c r="E569" t="s">
+        <v>9</v>
+      </c>
+      <c r="F569" t="s">
+        <v>368</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>52816</v>
+      </c>
+      <c r="B570">
+        <v>2026</v>
+      </c>
+      <c r="C570">
+        <v>569</v>
+      </c>
+      <c r="D570" t="s">
+        <v>8</v>
+      </c>
+      <c r="E570" t="s">
+        <v>9</v>
+      </c>
+      <c r="F570" t="s">
+        <v>115</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>52817</v>
+      </c>
+      <c r="B571">
+        <v>2026</v>
+      </c>
+      <c r="C571">
+        <v>570</v>
+      </c>
+      <c r="D571" t="s">
+        <v>8</v>
+      </c>
+      <c r="E571" t="s">
+        <v>9</v>
+      </c>
+      <c r="F571" t="s">
+        <v>115</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>52818</v>
+      </c>
+      <c r="B572">
+        <v>2026</v>
+      </c>
+      <c r="C572">
+        <v>571</v>
+      </c>
+      <c r="D572" t="s">
+        <v>8</v>
+      </c>
+      <c r="E572" t="s">
+        <v>9</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>52820</v>
+      </c>
+      <c r="B573">
+        <v>2026</v>
+      </c>
+      <c r="C573">
+        <v>572</v>
+      </c>
+      <c r="D573" t="s">
+        <v>8</v>
+      </c>
+      <c r="E573" t="s">
+        <v>9</v>
+      </c>
+      <c r="F573" t="s">
+        <v>50</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>52821</v>
+      </c>
+      <c r="B574">
+        <v>2026</v>
+      </c>
+      <c r="C574">
+        <v>573</v>
+      </c>
+      <c r="D574" t="s">
+        <v>8</v>
+      </c>
+      <c r="E574" t="s">
+        <v>9</v>
+      </c>
+      <c r="F574" t="s">
+        <v>368</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>52822</v>
+      </c>
+      <c r="B575">
+        <v>2026</v>
+      </c>
+      <c r="C575">
+        <v>574</v>
+      </c>
+      <c r="D575" t="s">
+        <v>8</v>
+      </c>
+      <c r="E575" t="s">
+        <v>9</v>
+      </c>
+      <c r="F575" t="s">
+        <v>368</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>52823</v>
+      </c>
+      <c r="B576">
+        <v>2026</v>
+      </c>
+      <c r="C576">
+        <v>575</v>
+      </c>
+      <c r="D576" t="s">
+        <v>8</v>
+      </c>
+      <c r="E576" t="s">
+        <v>9</v>
+      </c>
+      <c r="F576" t="s">
+        <v>368</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>52824</v>
+      </c>
+      <c r="B577">
+        <v>2026</v>
+      </c>
+      <c r="C577">
+        <v>576</v>
+      </c>
+      <c r="D577" t="s">
+        <v>8</v>
+      </c>
+      <c r="E577" t="s">
+        <v>9</v>
+      </c>
+      <c r="F577" t="s">
+        <v>368</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>52825</v>
+      </c>
+      <c r="B578">
+        <v>2026</v>
+      </c>
+      <c r="C578">
+        <v>577</v>
+      </c>
+      <c r="D578" t="s">
+        <v>8</v>
+      </c>
+      <c r="E578" t="s">
+        <v>9</v>
+      </c>
+      <c r="F578" t="s">
+        <v>368</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>52826</v>
+      </c>
+      <c r="B579">
+        <v>2026</v>
+      </c>
+      <c r="C579">
+        <v>578</v>
+      </c>
+      <c r="D579" t="s">
+        <v>8</v>
+      </c>
+      <c r="E579" t="s">
+        <v>9</v>
+      </c>
+      <c r="F579" t="s">
+        <v>368</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>52827</v>
+      </c>
+      <c r="B580">
+        <v>2026</v>
+      </c>
+      <c r="C580">
+        <v>579</v>
+      </c>
+      <c r="D580" t="s">
+        <v>8</v>
+      </c>
+      <c r="E580" t="s">
+        <v>9</v>
+      </c>
+      <c r="F580" t="s">
+        <v>368</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>52828</v>
+      </c>
+      <c r="B581">
+        <v>2026</v>
+      </c>
+      <c r="C581">
+        <v>580</v>
+      </c>
+      <c r="D581" t="s">
+        <v>8</v>
+      </c>
+      <c r="E581" t="s">
+        <v>9</v>
+      </c>
+      <c r="F581" t="s">
+        <v>368</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>52829</v>
+      </c>
+      <c r="B582">
+        <v>2026</v>
+      </c>
+      <c r="C582">
+        <v>581</v>
+      </c>
+      <c r="D582" t="s">
+        <v>8</v>
+      </c>
+      <c r="E582" t="s">
+        <v>9</v>
+      </c>
+      <c r="F582" t="s">
+        <v>368</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>52830</v>
+      </c>
+      <c r="B583">
+        <v>2026</v>
+      </c>
+      <c r="C583">
+        <v>582</v>
+      </c>
+      <c r="D583" t="s">
+        <v>8</v>
+      </c>
+      <c r="E583" t="s">
+        <v>9</v>
+      </c>
+      <c r="F583" t="s">
+        <v>313</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>52831</v>
+      </c>
+      <c r="B584">
+        <v>2026</v>
+      </c>
+      <c r="C584">
+        <v>583</v>
+      </c>
+      <c r="D584" t="s">
+        <v>8</v>
+      </c>
+      <c r="E584" t="s">
+        <v>9</v>
+      </c>
+      <c r="F584" t="s">
+        <v>203</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>52832</v>
+      </c>
+      <c r="B585">
+        <v>2026</v>
+      </c>
+      <c r="C585">
+        <v>584</v>
+      </c>
+      <c r="D585" t="s">
+        <v>8</v>
+      </c>
+      <c r="E585" t="s">
+        <v>9</v>
+      </c>
+      <c r="F585" t="s">
+        <v>368</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>52833</v>
+      </c>
+      <c r="B586">
+        <v>2026</v>
+      </c>
+      <c r="C586">
+        <v>585</v>
+      </c>
+      <c r="D586" t="s">
+        <v>8</v>
+      </c>
+      <c r="E586" t="s">
+        <v>9</v>
+      </c>
+      <c r="F586" t="s">
+        <v>368</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>52834</v>
+      </c>
+      <c r="B587">
+        <v>2026</v>
+      </c>
+      <c r="C587">
+        <v>586</v>
+      </c>
+      <c r="D587" t="s">
+        <v>8</v>
+      </c>
+      <c r="E587" t="s">
+        <v>9</v>
+      </c>
+      <c r="F587" t="s">
+        <v>368</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>52835</v>
+      </c>
+      <c r="B588">
+        <v>2026</v>
+      </c>
+      <c r="C588">
+        <v>587</v>
+      </c>
+      <c r="D588" t="s">
+        <v>8</v>
+      </c>
+      <c r="E588" t="s">
+        <v>9</v>
+      </c>
+      <c r="F588" t="s">
+        <v>368</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>52836</v>
+      </c>
+      <c r="B589">
+        <v>2026</v>
+      </c>
+      <c r="C589">
+        <v>588</v>
+      </c>
+      <c r="D589" t="s">
+        <v>8</v>
+      </c>
+      <c r="E589" t="s">
+        <v>9</v>
+      </c>
+      <c r="F589" t="s">
+        <v>368</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>52837</v>
+      </c>
+      <c r="B590">
+        <v>2026</v>
+      </c>
+      <c r="C590">
+        <v>589</v>
+      </c>
+      <c r="D590" t="s">
+        <v>8</v>
+      </c>
+      <c r="E590" t="s">
+        <v>9</v>
+      </c>
+      <c r="F590" t="s">
+        <v>368</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>52838</v>
+      </c>
+      <c r="B591">
+        <v>2026</v>
+      </c>
+      <c r="C591">
+        <v>590</v>
+      </c>
+      <c r="D591" t="s">
+        <v>8</v>
+      </c>
+      <c r="E591" t="s">
+        <v>9</v>
+      </c>
+      <c r="F591" t="s">
+        <v>368</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>52839</v>
+      </c>
+      <c r="B592">
+        <v>2026</v>
+      </c>
+      <c r="C592">
+        <v>591</v>
+      </c>
+      <c r="D592" t="s">
+        <v>8</v>
+      </c>
+      <c r="E592" t="s">
+        <v>9</v>
+      </c>
+      <c r="F592" t="s">
+        <v>368</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H592" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>52840</v>
+      </c>
+      <c r="B593">
+        <v>2026</v>
+      </c>
+      <c r="C593">
+        <v>592</v>
+      </c>
+      <c r="D593" t="s">
+        <v>8</v>
+      </c>
+      <c r="E593" t="s">
+        <v>9</v>
+      </c>
+      <c r="F593" t="s">
+        <v>368</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>52841</v>
+      </c>
+      <c r="B594">
+        <v>2026</v>
+      </c>
+      <c r="C594">
+        <v>593</v>
+      </c>
+      <c r="D594" t="s">
+        <v>8</v>
+      </c>
+      <c r="E594" t="s">
+        <v>9</v>
+      </c>
+      <c r="F594" t="s">
+        <v>368</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H594" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>52843</v>
+      </c>
+      <c r="B595">
+        <v>2026</v>
+      </c>
+      <c r="C595">
+        <v>594</v>
+      </c>
+      <c r="D595" t="s">
+        <v>8</v>
+      </c>
+      <c r="E595" t="s">
+        <v>9</v>
+      </c>
+      <c r="F595" t="s">
+        <v>208</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H595" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>52845</v>
+      </c>
+      <c r="B596">
+        <v>2026</v>
+      </c>
+      <c r="C596">
+        <v>595</v>
+      </c>
+      <c r="D596" t="s">
+        <v>8</v>
+      </c>
+      <c r="E596" t="s">
+        <v>9</v>
+      </c>
+      <c r="F596" t="s">
+        <v>368</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H596" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>52846</v>
+      </c>
+      <c r="B597">
+        <v>2026</v>
+      </c>
+      <c r="C597">
+        <v>596</v>
+      </c>
+      <c r="D597" t="s">
+        <v>8</v>
+      </c>
+      <c r="E597" t="s">
+        <v>9</v>
+      </c>
+      <c r="F597" t="s">
+        <v>368</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H597" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>52847</v>
+      </c>
+      <c r="B598">
+        <v>2026</v>
+      </c>
+      <c r="C598">
+        <v>597</v>
+      </c>
+      <c r="D598" t="s">
+        <v>8</v>
+      </c>
+      <c r="E598" t="s">
+        <v>9</v>
+      </c>
+      <c r="F598" t="s">
+        <v>368</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H598" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>52848</v>
+      </c>
+      <c r="B599">
+        <v>2026</v>
+      </c>
+      <c r="C599">
+        <v>598</v>
+      </c>
+      <c r="D599" t="s">
+        <v>8</v>
+      </c>
+      <c r="E599" t="s">
+        <v>9</v>
+      </c>
+      <c r="F599" t="s">
+        <v>368</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H599" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>52854</v>
+      </c>
+      <c r="B600">
+        <v>2026</v>
+      </c>
+      <c r="C600">
+        <v>599</v>
+      </c>
+      <c r="D600" t="s">
+        <v>8</v>
+      </c>
+      <c r="E600" t="s">
+        <v>9</v>
+      </c>
+      <c r="F600" t="s">
+        <v>368</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H600" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>52855</v>
+      </c>
+      <c r="B601">
+        <v>2026</v>
+      </c>
+      <c r="C601">
+        <v>600</v>
+      </c>
+      <c r="D601" t="s">
+        <v>8</v>
+      </c>
+      <c r="E601" t="s">
+        <v>9</v>
+      </c>
+      <c r="F601" t="s">
+        <v>466</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H601" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>52859</v>
+      </c>
+      <c r="B602">
+        <v>2026</v>
+      </c>
+      <c r="C602">
+        <v>601</v>
+      </c>
+      <c r="D602" t="s">
+        <v>8</v>
+      </c>
+      <c r="E602" t="s">
+        <v>9</v>
+      </c>
+      <c r="F602" t="s">
+        <v>100</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H602" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>52860</v>
+      </c>
+      <c r="B603">
+        <v>2026</v>
+      </c>
+      <c r="C603">
+        <v>602</v>
+      </c>
+      <c r="D603" t="s">
+        <v>8</v>
+      </c>
+      <c r="E603" t="s">
+        <v>9</v>
+      </c>
+      <c r="F603" t="s">
+        <v>100</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H603" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>52869</v>
+      </c>
+      <c r="B604">
+        <v>2026</v>
+      </c>
+      <c r="C604">
+        <v>603</v>
+      </c>
+      <c r="D604" t="s">
+        <v>8</v>
+      </c>
+      <c r="E604" t="s">
+        <v>9</v>
+      </c>
+      <c r="F604" t="s">
+        <v>466</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H604" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>52870</v>
+      </c>
+      <c r="B605">
+        <v>2026</v>
+      </c>
+      <c r="C605">
+        <v>604</v>
+      </c>
+      <c r="D605" t="s">
+        <v>8</v>
+      </c>
+      <c r="E605" t="s">
+        <v>9</v>
+      </c>
+      <c r="F605" t="s">
+        <v>368</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H605" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>52877</v>
+      </c>
+      <c r="B606">
+        <v>2026</v>
+      </c>
+      <c r="C606">
+        <v>605</v>
+      </c>
+      <c r="D606" t="s">
+        <v>8</v>
+      </c>
+      <c r="E606" t="s">
+        <v>9</v>
+      </c>
+      <c r="F606" t="s">
+        <v>13</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>52878</v>
+      </c>
+      <c r="B607">
+        <v>2026</v>
+      </c>
+      <c r="C607">
+        <v>606</v>
+      </c>
+      <c r="D607" t="s">
+        <v>8</v>
+      </c>
+      <c r="E607" t="s">
+        <v>9</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H607" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>52879</v>
+      </c>
+      <c r="B608">
+        <v>2026</v>
+      </c>
+      <c r="C608">
+        <v>607</v>
+      </c>
+      <c r="D608" t="s">
+        <v>8</v>
+      </c>
+      <c r="E608" t="s">
+        <v>9</v>
+      </c>
+      <c r="F608" t="s">
+        <v>13</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>52892</v>
+      </c>
+      <c r="B609">
+        <v>2026</v>
+      </c>
+      <c r="C609">
+        <v>608</v>
+      </c>
+      <c r="D609" t="s">
+        <v>8</v>
+      </c>
+      <c r="E609" t="s">
+        <v>9</v>
+      </c>
+      <c r="F609" t="s">
+        <v>208</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>52893</v>
+      </c>
+      <c r="B610">
+        <v>2026</v>
+      </c>
+      <c r="C610">
+        <v>609</v>
+      </c>
+      <c r="D610" t="s">
+        <v>8</v>
+      </c>
+      <c r="E610" t="s">
+        <v>9</v>
+      </c>
+      <c r="F610" t="s">
+        <v>208</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H610" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>52894</v>
+      </c>
+      <c r="B611">
+        <v>2026</v>
+      </c>
+      <c r="C611">
+        <v>610</v>
+      </c>
+      <c r="D611" t="s">
+        <v>8</v>
+      </c>
+      <c r="E611" t="s">
+        <v>9</v>
+      </c>
+      <c r="F611" t="s">
+        <v>208</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H611" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>52895</v>
+      </c>
+      <c r="B612">
+        <v>2026</v>
+      </c>
+      <c r="C612">
+        <v>611</v>
+      </c>
+      <c r="D612" t="s">
+        <v>8</v>
+      </c>
+      <c r="E612" t="s">
+        <v>9</v>
+      </c>
+      <c r="F612" t="s">
+        <v>368</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H612" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>52896</v>
+      </c>
+      <c r="B613">
+        <v>2026</v>
+      </c>
+      <c r="C613">
+        <v>612</v>
+      </c>
+      <c r="D613" t="s">
+        <v>8</v>
+      </c>
+      <c r="E613" t="s">
+        <v>9</v>
+      </c>
+      <c r="F613" t="s">
+        <v>115</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H613" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>52897</v>
+      </c>
+      <c r="B614">
+        <v>2026</v>
+      </c>
+      <c r="C614">
+        <v>613</v>
+      </c>
+      <c r="D614" t="s">
+        <v>8</v>
+      </c>
+      <c r="E614" t="s">
+        <v>9</v>
+      </c>
+      <c r="F614" t="s">
+        <v>115</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H614" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>52898</v>
+      </c>
+      <c r="B615">
+        <v>2026</v>
+      </c>
+      <c r="C615">
+        <v>614</v>
+      </c>
+      <c r="D615" t="s">
+        <v>8</v>
+      </c>
+      <c r="E615" t="s">
+        <v>9</v>
+      </c>
+      <c r="F615" t="s">
+        <v>368</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H615" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>52899</v>
+      </c>
+      <c r="B616">
+        <v>2026</v>
+      </c>
+      <c r="C616">
+        <v>615</v>
+      </c>
+      <c r="D616" t="s">
+        <v>8</v>
+      </c>
+      <c r="E616" t="s">
+        <v>9</v>
+      </c>
+      <c r="F616" t="s">
+        <v>208</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H616" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>52900</v>
+      </c>
+      <c r="B617">
+        <v>2026</v>
+      </c>
+      <c r="C617">
+        <v>616</v>
+      </c>
+      <c r="D617" t="s">
+        <v>8</v>
+      </c>
+      <c r="E617" t="s">
+        <v>9</v>
+      </c>
+      <c r="F617" t="s">
+        <v>208</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H617" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>52901</v>
+      </c>
+      <c r="B618">
+        <v>2026</v>
+      </c>
+      <c r="C618">
+        <v>617</v>
+      </c>
+      <c r="D618" t="s">
+        <v>8</v>
+      </c>
+      <c r="E618" t="s">
+        <v>9</v>
+      </c>
+      <c r="F618" t="s">
+        <v>208</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H618" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>52902</v>
+      </c>
+      <c r="B619">
+        <v>2026</v>
+      </c>
+      <c r="C619">
+        <v>618</v>
+      </c>
+      <c r="D619" t="s">
+        <v>8</v>
+      </c>
+      <c r="E619" t="s">
+        <v>9</v>
+      </c>
+      <c r="F619" t="s">
+        <v>215</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H619" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>52903</v>
+      </c>
+      <c r="B620">
+        <v>2026</v>
+      </c>
+      <c r="C620">
+        <v>619</v>
+      </c>
+      <c r="D620" t="s">
+        <v>8</v>
+      </c>
+      <c r="E620" t="s">
+        <v>9</v>
+      </c>
+      <c r="F620" t="s">
+        <v>368</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H620" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>52904</v>
+      </c>
+      <c r="B621">
+        <v>2026</v>
+      </c>
+      <c r="C621">
+        <v>620</v>
+      </c>
+      <c r="D621" t="s">
+        <v>8</v>
+      </c>
+      <c r="E621" t="s">
+        <v>9</v>
+      </c>
+      <c r="F621" t="s">
+        <v>13</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H621" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>52906</v>
+      </c>
+      <c r="B622">
+        <v>2026</v>
+      </c>
+      <c r="C622">
+        <v>621</v>
+      </c>
+      <c r="D622" t="s">
+        <v>8</v>
+      </c>
+      <c r="E622" t="s">
+        <v>9</v>
+      </c>
+      <c r="F622" t="s">
+        <v>302</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H622" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>52907</v>
+      </c>
+      <c r="B623">
+        <v>2026</v>
+      </c>
+      <c r="C623">
+        <v>622</v>
+      </c>
+      <c r="D623" t="s">
+        <v>8</v>
+      </c>
+      <c r="E623" t="s">
+        <v>9</v>
+      </c>
+      <c r="F623" t="s">
+        <v>302</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>52908</v>
+      </c>
+      <c r="B624">
+        <v>2026</v>
+      </c>
+      <c r="C624">
+        <v>623</v>
+      </c>
+      <c r="D624" t="s">
+        <v>8</v>
+      </c>
+      <c r="E624" t="s">
+        <v>9</v>
+      </c>
+      <c r="F624" t="s">
+        <v>50</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H624" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>52909</v>
+      </c>
+      <c r="B625">
+        <v>2026</v>
+      </c>
+      <c r="C625">
+        <v>624</v>
+      </c>
+      <c r="D625" t="s">
+        <v>8</v>
+      </c>
+      <c r="E625" t="s">
+        <v>9</v>
+      </c>
+      <c r="F625" t="s">
+        <v>50</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>52910</v>
+      </c>
+      <c r="B626">
+        <v>2026</v>
+      </c>
+      <c r="C626">
+        <v>625</v>
+      </c>
+      <c r="D626" t="s">
+        <v>8</v>
+      </c>
+      <c r="E626" t="s">
+        <v>9</v>
+      </c>
+      <c r="F626" t="s">
+        <v>50</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H626" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>52911</v>
+      </c>
+      <c r="B627">
+        <v>2026</v>
+      </c>
+      <c r="C627">
+        <v>626</v>
+      </c>
+      <c r="D627" t="s">
+        <v>8</v>
+      </c>
+      <c r="E627" t="s">
+        <v>9</v>
+      </c>
+      <c r="F627" t="s">
+        <v>302</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>52912</v>
+      </c>
+      <c r="B628">
+        <v>2026</v>
+      </c>
+      <c r="C628">
+        <v>627</v>
+      </c>
+      <c r="D628" t="s">
+        <v>8</v>
+      </c>
+      <c r="E628" t="s">
+        <v>9</v>
+      </c>
+      <c r="F628" t="s">
+        <v>302</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H628" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>52913</v>
+      </c>
+      <c r="B629">
+        <v>2026</v>
+      </c>
+      <c r="C629">
+        <v>628</v>
+      </c>
+      <c r="D629" t="s">
+        <v>8</v>
+      </c>
+      <c r="E629" t="s">
+        <v>9</v>
+      </c>
+      <c r="F629" t="s">
+        <v>302</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H629" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>52914</v>
+      </c>
+      <c r="B630">
+        <v>2026</v>
+      </c>
+      <c r="C630">
+        <v>629</v>
+      </c>
+      <c r="D630" t="s">
+        <v>8</v>
+      </c>
+      <c r="E630" t="s">
+        <v>9</v>
+      </c>
+      <c r="F630" t="s">
+        <v>302</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H630" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>52915</v>
+      </c>
+      <c r="B631">
+        <v>2026</v>
+      </c>
+      <c r="C631">
+        <v>630</v>
+      </c>
+      <c r="D631" t="s">
+        <v>8</v>
+      </c>
+      <c r="E631" t="s">
+        <v>9</v>
+      </c>
+      <c r="F631" t="s">
+        <v>368</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H631" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>52916</v>
+      </c>
+      <c r="B632">
+        <v>2026</v>
+      </c>
+      <c r="C632">
+        <v>631</v>
+      </c>
+      <c r="D632" t="s">
+        <v>8</v>
+      </c>
+      <c r="E632" t="s">
+        <v>9</v>
+      </c>
+      <c r="F632" t="s">
+        <v>368</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H632" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>52917</v>
+      </c>
+      <c r="B633">
+        <v>2026</v>
+      </c>
+      <c r="C633">
+        <v>632</v>
+      </c>
+      <c r="D633" t="s">
+        <v>8</v>
+      </c>
+      <c r="E633" t="s">
+        <v>9</v>
+      </c>
+      <c r="F633" t="s">
+        <v>208</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H633" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>52918</v>
+      </c>
+      <c r="B634">
+        <v>2026</v>
+      </c>
+      <c r="C634">
+        <v>633</v>
+      </c>
+      <c r="D634" t="s">
+        <v>8</v>
+      </c>
+      <c r="E634" t="s">
+        <v>9</v>
+      </c>
+      <c r="F634" t="s">
+        <v>208</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H634" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>52919</v>
+      </c>
+      <c r="B635">
+        <v>2026</v>
+      </c>
+      <c r="C635">
+        <v>634</v>
+      </c>
+      <c r="D635" t="s">
+        <v>8</v>
+      </c>
+      <c r="E635" t="s">
+        <v>9</v>
+      </c>
+      <c r="F635" t="s">
+        <v>368</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H635" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>52920</v>
+      </c>
+      <c r="B636">
+        <v>2026</v>
+      </c>
+      <c r="C636">
+        <v>635</v>
+      </c>
+      <c r="D636" t="s">
+        <v>8</v>
+      </c>
+      <c r="E636" t="s">
+        <v>9</v>
+      </c>
+      <c r="F636" t="s">
+        <v>368</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H636" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>52921</v>
+      </c>
+      <c r="B637">
+        <v>2026</v>
+      </c>
+      <c r="C637">
+        <v>636</v>
+      </c>
+      <c r="D637" t="s">
+        <v>8</v>
+      </c>
+      <c r="E637" t="s">
+        <v>9</v>
+      </c>
+      <c r="F637" t="s">
+        <v>466</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H637" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>52922</v>
+      </c>
+      <c r="B638">
+        <v>2026</v>
+      </c>
+      <c r="C638">
+        <v>637</v>
+      </c>
+      <c r="D638" t="s">
+        <v>8</v>
+      </c>
+      <c r="E638" t="s">
+        <v>9</v>
+      </c>
+      <c r="F638" t="s">
+        <v>208</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H638" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>52923</v>
+      </c>
+      <c r="B639">
+        <v>2026</v>
+      </c>
+      <c r="C639">
+        <v>638</v>
+      </c>
+      <c r="D639" t="s">
+        <v>8</v>
+      </c>
+      <c r="E639" t="s">
+        <v>9</v>
+      </c>
+      <c r="F639" t="s">
+        <v>208</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H639" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>52924</v>
+      </c>
+      <c r="B640">
+        <v>2026</v>
+      </c>
+      <c r="C640">
+        <v>639</v>
+      </c>
+      <c r="D640" t="s">
+        <v>8</v>
+      </c>
+      <c r="E640" t="s">
+        <v>9</v>
+      </c>
+      <c r="F640" t="s">
+        <v>208</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H640" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>52925</v>
+      </c>
+      <c r="B641">
+        <v>2026</v>
+      </c>
+      <c r="C641">
+        <v>640</v>
+      </c>
+      <c r="D641" t="s">
+        <v>8</v>
+      </c>
+      <c r="E641" t="s">
+        <v>9</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H641" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>52926</v>
+      </c>
+      <c r="B642">
+        <v>2026</v>
+      </c>
+      <c r="C642">
+        <v>641</v>
+      </c>
+      <c r="D642" t="s">
+        <v>8</v>
+      </c>
+      <c r="E642" t="s">
+        <v>9</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H642" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>52927</v>
+      </c>
+      <c r="B643">
+        <v>2026</v>
+      </c>
+      <c r="C643">
+        <v>642</v>
+      </c>
+      <c r="D643" t="s">
+        <v>8</v>
+      </c>
+      <c r="E643" t="s">
+        <v>9</v>
+      </c>
+      <c r="F643" t="s">
+        <v>552</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H643" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>52928</v>
+      </c>
+      <c r="B644">
+        <v>2026</v>
+      </c>
+      <c r="C644">
+        <v>643</v>
+      </c>
+      <c r="D644" t="s">
+        <v>8</v>
+      </c>
+      <c r="E644" t="s">
+        <v>9</v>
+      </c>
+      <c r="F644" t="s">
+        <v>368</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H644" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>52929</v>
+      </c>
+      <c r="B645">
+        <v>2026</v>
+      </c>
+      <c r="C645">
+        <v>644</v>
+      </c>
+      <c r="D645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E645" t="s">
+        <v>9</v>
+      </c>
+      <c r="F645" t="s">
+        <v>368</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H645" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>52930</v>
+      </c>
+      <c r="B646">
+        <v>2026</v>
+      </c>
+      <c r="C646">
+        <v>645</v>
+      </c>
+      <c r="D646" t="s">
+        <v>8</v>
+      </c>
+      <c r="E646" t="s">
+        <v>9</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H646" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>52931</v>
+      </c>
+      <c r="B647">
+        <v>2026</v>
+      </c>
+      <c r="C647">
+        <v>646</v>
+      </c>
+      <c r="D647" t="s">
+        <v>8</v>
+      </c>
+      <c r="E647" t="s">
+        <v>9</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H647" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>52932</v>
+      </c>
+      <c r="B648">
+        <v>2026</v>
+      </c>
+      <c r="C648">
+        <v>647</v>
+      </c>
+      <c r="D648" t="s">
+        <v>8</v>
+      </c>
+      <c r="E648" t="s">
+        <v>9</v>
+      </c>
+      <c r="F648" t="s">
+        <v>84</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H648" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>52933</v>
+      </c>
+      <c r="B649">
+        <v>2026</v>
+      </c>
+      <c r="C649">
+        <v>648</v>
+      </c>
+      <c r="D649" t="s">
+        <v>8</v>
+      </c>
+      <c r="E649" t="s">
+        <v>9</v>
+      </c>
+      <c r="F649" t="s">
+        <v>13</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H649" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>52934</v>
+      </c>
+      <c r="B650">
+        <v>2026</v>
+      </c>
+      <c r="C650">
+        <v>649</v>
+      </c>
+      <c r="D650" t="s">
+        <v>8</v>
+      </c>
+      <c r="E650" t="s">
+        <v>9</v>
+      </c>
+      <c r="F650" t="s">
+        <v>13</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H650" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>52935</v>
+      </c>
+      <c r="B651">
+        <v>2026</v>
+      </c>
+      <c r="C651">
+        <v>650</v>
+      </c>
+      <c r="D651" t="s">
+        <v>8</v>
+      </c>
+      <c r="E651" t="s">
+        <v>9</v>
+      </c>
+      <c r="F651" t="s">
+        <v>368</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H651" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>52936</v>
+      </c>
+      <c r="B652">
+        <v>2026</v>
+      </c>
+      <c r="C652">
+        <v>651</v>
+      </c>
+      <c r="D652" t="s">
+        <v>8</v>
+      </c>
+      <c r="E652" t="s">
+        <v>9</v>
+      </c>
+      <c r="F652" t="s">
+        <v>13</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H652" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>52937</v>
+      </c>
+      <c r="B653">
+        <v>2026</v>
+      </c>
+      <c r="C653">
+        <v>652</v>
+      </c>
+      <c r="D653" t="s">
+        <v>8</v>
+      </c>
+      <c r="E653" t="s">
+        <v>9</v>
+      </c>
+      <c r="F653" t="s">
+        <v>368</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H653" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>52938</v>
+      </c>
+      <c r="B654">
+        <v>2026</v>
+      </c>
+      <c r="C654">
+        <v>653</v>
+      </c>
+      <c r="D654" t="s">
+        <v>8</v>
+      </c>
+      <c r="E654" t="s">
+        <v>9</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H654" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>52939</v>
+      </c>
+      <c r="B655">
+        <v>2026</v>
+      </c>
+      <c r="C655">
+        <v>654</v>
+      </c>
+      <c r="D655" t="s">
+        <v>8</v>
+      </c>
+      <c r="E655" t="s">
+        <v>9</v>
+      </c>
+      <c r="F655" t="s">
+        <v>466</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H655" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>52940</v>
+      </c>
+      <c r="B656">
+        <v>2026</v>
+      </c>
+      <c r="C656">
+        <v>655</v>
+      </c>
+      <c r="D656" t="s">
+        <v>8</v>
+      </c>
+      <c r="E656" t="s">
+        <v>9</v>
+      </c>
+      <c r="F656" t="s">
+        <v>50</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H656" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>52941</v>
+      </c>
+      <c r="B657">
+        <v>2026</v>
+      </c>
+      <c r="C657">
+        <v>656</v>
+      </c>
+      <c r="D657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E657" t="s">
+        <v>9</v>
+      </c>
+      <c r="F657" t="s">
+        <v>50</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H657" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>52942</v>
+      </c>
+      <c r="B658">
+        <v>2026</v>
+      </c>
+      <c r="C658">
+        <v>657</v>
+      </c>
+      <c r="D658" t="s">
+        <v>8</v>
+      </c>
+      <c r="E658" t="s">
+        <v>9</v>
+      </c>
+      <c r="F658" t="s">
+        <v>368</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H658" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>52943</v>
+      </c>
+      <c r="B659">
+        <v>2026</v>
+      </c>
+      <c r="C659">
+        <v>658</v>
+      </c>
+      <c r="D659" t="s">
+        <v>8</v>
+      </c>
+      <c r="E659" t="s">
+        <v>9</v>
+      </c>
+      <c r="F659" t="s">
+        <v>368</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H659" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>52944</v>
+      </c>
+      <c r="B660">
+        <v>2026</v>
+      </c>
+      <c r="C660">
+        <v>659</v>
+      </c>
+      <c r="D660" t="s">
+        <v>8</v>
+      </c>
+      <c r="E660" t="s">
+        <v>9</v>
+      </c>
+      <c r="F660" t="s">
+        <v>39</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H660" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>52945</v>
+      </c>
+      <c r="B661">
+        <v>2026</v>
+      </c>
+      <c r="C661">
+        <v>660</v>
+      </c>
+      <c r="D661" t="s">
+        <v>8</v>
+      </c>
+      <c r="E661" t="s">
+        <v>9</v>
+      </c>
+      <c r="F661" t="s">
+        <v>136</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H661" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>52946</v>
+      </c>
+      <c r="B662">
+        <v>2026</v>
+      </c>
+      <c r="C662">
+        <v>661</v>
+      </c>
+      <c r="D662" t="s">
+        <v>8</v>
+      </c>
+      <c r="E662" t="s">
+        <v>9</v>
+      </c>
+      <c r="F662" t="s">
+        <v>39</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H662" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>52947</v>
+      </c>
+      <c r="B663">
+        <v>2026</v>
+      </c>
+      <c r="C663">
+        <v>662</v>
+      </c>
+      <c r="D663" t="s">
+        <v>8</v>
+      </c>
+      <c r="E663" t="s">
+        <v>9</v>
+      </c>
+      <c r="F663" t="s">
+        <v>39</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H663" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>52948</v>
+      </c>
+      <c r="B664">
+        <v>2026</v>
+      </c>
+      <c r="C664">
+        <v>663</v>
+      </c>
+      <c r="D664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E664" t="s">
+        <v>9</v>
+      </c>
+      <c r="F664" t="s">
+        <v>136</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H664" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>52949</v>
+      </c>
+      <c r="B665">
+        <v>2026</v>
+      </c>
+      <c r="C665">
+        <v>664</v>
+      </c>
+      <c r="D665" t="s">
+        <v>8</v>
+      </c>
+      <c r="E665" t="s">
+        <v>9</v>
+      </c>
+      <c r="F665" t="s">
+        <v>39</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H665" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>52950</v>
+      </c>
+      <c r="B666">
+        <v>2026</v>
+      </c>
+      <c r="C666">
+        <v>665</v>
+      </c>
+      <c r="D666" t="s">
+        <v>8</v>
+      </c>
+      <c r="E666" t="s">
+        <v>9</v>
+      </c>
+      <c r="F666" t="s">
+        <v>136</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H666" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>52951</v>
+      </c>
+      <c r="B667">
+        <v>2026</v>
+      </c>
+      <c r="C667">
+        <v>666</v>
+      </c>
+      <c r="D667" t="s">
+        <v>8</v>
+      </c>
+      <c r="E667" t="s">
+        <v>9</v>
+      </c>
+      <c r="F667" t="s">
+        <v>39</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H667" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>52952</v>
+      </c>
+      <c r="B668">
+        <v>2026</v>
+      </c>
+      <c r="C668">
+        <v>667</v>
+      </c>
+      <c r="D668" t="s">
+        <v>8</v>
+      </c>
+      <c r="E668" t="s">
+        <v>9</v>
+      </c>
+      <c r="F668" t="s">
+        <v>552</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H668" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>52953</v>
+      </c>
+      <c r="B669">
+        <v>2026</v>
+      </c>
+      <c r="C669">
+        <v>668</v>
+      </c>
+      <c r="D669" t="s">
+        <v>8</v>
+      </c>
+      <c r="E669" t="s">
+        <v>9</v>
+      </c>
+      <c r="F669" t="s">
+        <v>552</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H669" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>52954</v>
+      </c>
+      <c r="B670">
+        <v>2026</v>
+      </c>
+      <c r="C670">
+        <v>669</v>
+      </c>
+      <c r="D670" t="s">
+        <v>8</v>
+      </c>
+      <c r="E670" t="s">
+        <v>9</v>
+      </c>
+      <c r="F670" t="s">
+        <v>552</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H670" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>52955</v>
+      </c>
+      <c r="B671">
+        <v>2026</v>
+      </c>
+      <c r="C671">
+        <v>670</v>
+      </c>
+      <c r="D671" t="s">
+        <v>8</v>
+      </c>
+      <c r="E671" t="s">
+        <v>9</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H671" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>52956</v>
+      </c>
+      <c r="B672">
+        <v>2026</v>
+      </c>
+      <c r="C672">
+        <v>671</v>
+      </c>
+      <c r="D672" t="s">
+        <v>8</v>
+      </c>
+      <c r="E672" t="s">
+        <v>9</v>
+      </c>
+      <c r="F672" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H672" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>52957</v>
+      </c>
+      <c r="B673">
+        <v>2026</v>
+      </c>
+      <c r="C673">
+        <v>672</v>
+      </c>
+      <c r="D673" t="s">
+        <v>8</v>
+      </c>
+      <c r="E673" t="s">
+        <v>9</v>
+      </c>
+      <c r="F673" t="s">
+        <v>368</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H673" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>52958</v>
+      </c>
+      <c r="B674">
+        <v>2026</v>
+      </c>
+      <c r="C674">
+        <v>673</v>
+      </c>
+      <c r="D674" t="s">
+        <v>8</v>
+      </c>
+      <c r="E674" t="s">
+        <v>9</v>
+      </c>
+      <c r="F674" t="s">
+        <v>368</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H674" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>52959</v>
+      </c>
+      <c r="B675">
+        <v>2026</v>
+      </c>
+      <c r="C675">
+        <v>674</v>
+      </c>
+      <c r="D675" t="s">
+        <v>8</v>
+      </c>
+      <c r="E675" t="s">
+        <v>9</v>
+      </c>
+      <c r="F675" t="s">
+        <v>130</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H675" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>52960</v>
+      </c>
+      <c r="B676">
+        <v>2026</v>
+      </c>
+      <c r="C676">
+        <v>675</v>
+      </c>
+      <c r="D676" t="s">
+        <v>8</v>
+      </c>
+      <c r="E676" t="s">
+        <v>9</v>
+      </c>
+      <c r="F676" t="s">
+        <v>296</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H676" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>52961</v>
+      </c>
+      <c r="B677">
+        <v>2026</v>
+      </c>
+      <c r="C677">
+        <v>676</v>
+      </c>
+      <c r="D677" t="s">
+        <v>8</v>
+      </c>
+      <c r="E677" t="s">
+        <v>9</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H677" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>52962</v>
+      </c>
+      <c r="B678">
+        <v>2026</v>
+      </c>
+      <c r="C678">
+        <v>677</v>
+      </c>
+      <c r="D678" t="s">
+        <v>8</v>
+      </c>
+      <c r="E678" t="s">
+        <v>9</v>
+      </c>
+      <c r="F678" t="s">
+        <v>923</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H678" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>52963</v>
+      </c>
+      <c r="B679">
+        <v>2026</v>
+      </c>
+      <c r="C679">
+        <v>678</v>
+      </c>
+      <c r="D679" t="s">
+        <v>8</v>
+      </c>
+      <c r="E679" t="s">
+        <v>9</v>
+      </c>
+      <c r="F679" t="s">
+        <v>50</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H679" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>52964</v>
+      </c>
+      <c r="B680">
+        <v>2026</v>
+      </c>
+      <c r="C680">
+        <v>679</v>
+      </c>
+      <c r="D680" t="s">
+        <v>8</v>
+      </c>
+      <c r="E680" t="s">
+        <v>9</v>
+      </c>
+      <c r="F680" t="s">
+        <v>50</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H680" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>52965</v>
+      </c>
+      <c r="B681">
+        <v>2026</v>
+      </c>
+      <c r="C681">
+        <v>680</v>
+      </c>
+      <c r="D681" t="s">
+        <v>8</v>
+      </c>
+      <c r="E681" t="s">
+        <v>9</v>
+      </c>
+      <c r="F681" t="s">
+        <v>50</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H681" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>52966</v>
+      </c>
+      <c r="B682">
+        <v>2026</v>
+      </c>
+      <c r="C682">
+        <v>681</v>
+      </c>
+      <c r="D682" t="s">
+        <v>8</v>
+      </c>
+      <c r="E682" t="s">
+        <v>9</v>
+      </c>
+      <c r="F682" t="s">
+        <v>50</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H682" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>52967</v>
+      </c>
+      <c r="B683">
+        <v>2026</v>
+      </c>
+      <c r="C683">
+        <v>682</v>
+      </c>
+      <c r="D683" t="s">
+        <v>8</v>
+      </c>
+      <c r="E683" t="s">
+        <v>9</v>
+      </c>
+      <c r="F683" t="s">
+        <v>50</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H683" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>52968</v>
+      </c>
+      <c r="B684">
+        <v>2026</v>
+      </c>
+      <c r="C684">
+        <v>683</v>
+      </c>
+      <c r="D684" t="s">
+        <v>8</v>
+      </c>
+      <c r="E684" t="s">
+        <v>9</v>
+      </c>
+      <c r="F684" t="s">
+        <v>50</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H684" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>52969</v>
+      </c>
+      <c r="B685">
+        <v>2026</v>
+      </c>
+      <c r="C685">
+        <v>684</v>
+      </c>
+      <c r="D685" t="s">
+        <v>8</v>
+      </c>
+      <c r="E685" t="s">
+        <v>9</v>
+      </c>
+      <c r="F685" t="s">
+        <v>50</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H685" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>52970</v>
+      </c>
+      <c r="B686">
+        <v>2026</v>
+      </c>
+      <c r="C686">
+        <v>685</v>
+      </c>
+      <c r="D686" t="s">
+        <v>8</v>
+      </c>
+      <c r="E686" t="s">
+        <v>9</v>
+      </c>
+      <c r="F686" t="s">
+        <v>50</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H686" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>52971</v>
+      </c>
+      <c r="B687">
+        <v>2026</v>
+      </c>
+      <c r="C687">
+        <v>686</v>
+      </c>
+      <c r="D687" t="s">
+        <v>8</v>
+      </c>
+      <c r="E687" t="s">
+        <v>9</v>
+      </c>
+      <c r="F687" t="s">
+        <v>50</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H687" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>52972</v>
+      </c>
+      <c r="B688">
+        <v>2026</v>
+      </c>
+      <c r="C688">
+        <v>687</v>
+      </c>
+      <c r="D688" t="s">
+        <v>8</v>
+      </c>
+      <c r="E688" t="s">
+        <v>9</v>
+      </c>
+      <c r="F688" t="s">
+        <v>208</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H688" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>52973</v>
+      </c>
+      <c r="B689">
+        <v>2026</v>
+      </c>
+      <c r="C689">
+        <v>688</v>
+      </c>
+      <c r="D689" t="s">
+        <v>8</v>
+      </c>
+      <c r="E689" t="s">
+        <v>9</v>
+      </c>
+      <c r="F689" t="s">
+        <v>136</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H689" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>52974</v>
+      </c>
+      <c r="B690">
+        <v>2026</v>
+      </c>
+      <c r="C690">
+        <v>689</v>
+      </c>
+      <c r="D690" t="s">
+        <v>8</v>
+      </c>
+      <c r="E690" t="s">
+        <v>9</v>
+      </c>
+      <c r="F690" t="s">
+        <v>50</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H690" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>52975</v>
+      </c>
+      <c r="B691">
+        <v>2026</v>
+      </c>
+      <c r="C691">
+        <v>690</v>
+      </c>
+      <c r="D691" t="s">
+        <v>8</v>
+      </c>
+      <c r="E691" t="s">
+        <v>9</v>
+      </c>
+      <c r="F691" t="s">
+        <v>208</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H691" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>52976</v>
+      </c>
+      <c r="B692">
+        <v>2026</v>
+      </c>
+      <c r="C692">
+        <v>691</v>
+      </c>
+      <c r="D692" t="s">
+        <v>8</v>
+      </c>
+      <c r="E692" t="s">
+        <v>9</v>
+      </c>
+      <c r="F692" t="s">
+        <v>208</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H692" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>52977</v>
+      </c>
+      <c r="B693">
+        <v>2026</v>
+      </c>
+      <c r="C693">
+        <v>692</v>
+      </c>
+      <c r="D693" t="s">
+        <v>8</v>
+      </c>
+      <c r="E693" t="s">
+        <v>9</v>
+      </c>
+      <c r="F693" t="s">
+        <v>208</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H693" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>52978</v>
+      </c>
+      <c r="B694">
+        <v>2026</v>
+      </c>
+      <c r="C694">
+        <v>693</v>
+      </c>
+      <c r="D694" t="s">
+        <v>8</v>
+      </c>
+      <c r="E694" t="s">
+        <v>9</v>
+      </c>
+      <c r="F694" t="s">
+        <v>368</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H694" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>52979</v>
+      </c>
+      <c r="B695">
+        <v>2026</v>
+      </c>
+      <c r="C695">
+        <v>694</v>
+      </c>
+      <c r="D695" t="s">
+        <v>8</v>
+      </c>
+      <c r="E695" t="s">
+        <v>9</v>
+      </c>
+      <c r="F695" t="s">
+        <v>368</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H695" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>52980</v>
+      </c>
+      <c r="B696">
+        <v>2026</v>
+      </c>
+      <c r="C696">
+        <v>695</v>
+      </c>
+      <c r="D696" t="s">
+        <v>8</v>
+      </c>
+      <c r="E696" t="s">
+        <v>9</v>
+      </c>
+      <c r="F696" t="s">
+        <v>313</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H696" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>52981</v>
+      </c>
+      <c r="B697">
+        <v>2026</v>
+      </c>
+      <c r="C697">
+        <v>696</v>
+      </c>
+      <c r="D697" t="s">
+        <v>8</v>
+      </c>
+      <c r="E697" t="s">
+        <v>9</v>
+      </c>
+      <c r="F697" t="s">
+        <v>368</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H697" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>52982</v>
+      </c>
+      <c r="B698">
+        <v>2026</v>
+      </c>
+      <c r="C698">
+        <v>697</v>
+      </c>
+      <c r="D698" t="s">
+        <v>8</v>
+      </c>
+      <c r="E698" t="s">
+        <v>9</v>
+      </c>
+      <c r="F698" t="s">
+        <v>368</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H698" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>52983</v>
+      </c>
+      <c r="B699">
+        <v>2026</v>
+      </c>
+      <c r="C699">
+        <v>698</v>
+      </c>
+      <c r="D699" t="s">
+        <v>8</v>
+      </c>
+      <c r="E699" t="s">
+        <v>9</v>
+      </c>
+      <c r="F699" t="s">
+        <v>84</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H699" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>52984</v>
+      </c>
+      <c r="B700">
+        <v>2026</v>
+      </c>
+      <c r="C700">
+        <v>699</v>
+      </c>
+      <c r="D700" t="s">
+        <v>8</v>
+      </c>
+      <c r="E700" t="s">
+        <v>9</v>
+      </c>
+      <c r="F700" t="s">
+        <v>84</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H700" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>52515</v>
+      </c>
+      <c r="B701">
+        <v>2026</v>
+      </c>
+      <c r="C701">
+        <v>1</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E701" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F701" t="s">
+        <v>108</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H701" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>52556</v>
+      </c>
+      <c r="B702">
+        <v>2026</v>
+      </c>
+      <c r="C702">
+        <v>2</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F702" t="s">
+        <v>161</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H702" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>52642</v>
+      </c>
+      <c r="B703">
+        <v>2026</v>
+      </c>
+      <c r="C703">
+        <v>3</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H703" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>52670</v>
+      </c>
+      <c r="B704">
+        <v>2026</v>
+      </c>
+      <c r="C704">
+        <v>4</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F704" t="s">
+        <v>108</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H704" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>52772</v>
+      </c>
+      <c r="B705">
+        <v>2026</v>
+      </c>
+      <c r="C705">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H705" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>52379</v>
+      </c>
+      <c r="B706">
+        <v>2026</v>
+      </c>
+      <c r="C706">
+        <v>1</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F706" t="s">
+        <v>609</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H706" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>52678</v>
+      </c>
+      <c r="B707">
+        <v>2026</v>
+      </c>
+      <c r="C707">
+        <v>2</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F707" t="s">
+        <v>313</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H707" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>52696</v>
+      </c>
+      <c r="B708">
+        <v>2026</v>
+      </c>
+      <c r="C708">
+        <v>3</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F708" t="s">
+        <v>130</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H708" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>52337</v>
+      </c>
+      <c r="B709">
+        <v>2026</v>
+      </c>
+      <c r="C709">
+        <v>1</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H709" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>52447</v>
+      </c>
+      <c r="B710">
+        <v>2026</v>
+      </c>
+      <c r="C710">
+        <v>2</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H710" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>52473</v>
+      </c>
+      <c r="B711">
+        <v>2026</v>
+      </c>
+      <c r="C711">
+        <v>3</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F711" t="s">
+        <v>609</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H711" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>52528</v>
+      </c>
+      <c r="B712">
+        <v>2026</v>
+      </c>
+      <c r="C712">
+        <v>4</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F712" t="s">
+        <v>203</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H712" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>52575</v>
+      </c>
+      <c r="B713">
+        <v>2026</v>
+      </c>
+      <c r="C713">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H713" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>52587</v>
+      </c>
+      <c r="B714">
+        <v>2026</v>
+      </c>
+      <c r="C714">
+        <v>6</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H714" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>52589</v>
+      </c>
+      <c r="B715">
+        <v>2026</v>
+      </c>
+      <c r="C715">
+        <v>7</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H715" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>52641</v>
+      </c>
+      <c r="B716">
+        <v>2026</v>
+      </c>
+      <c r="C716">
+        <v>8</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H716" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>52664</v>
+      </c>
+      <c r="B717">
+        <v>2026</v>
+      </c>
+      <c r="C717">
+        <v>9</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H717" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>52689</v>
+      </c>
+      <c r="B718">
+        <v>2026</v>
+      </c>
+      <c r="C718">
+        <v>10</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F718" t="s">
+        <v>215</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H718" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>52693</v>
+      </c>
+      <c r="B719">
+        <v>2026</v>
+      </c>
+      <c r="C719">
+        <v>11</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H719" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>52776</v>
+      </c>
+      <c r="B720">
+        <v>2026</v>
+      </c>
+      <c r="C720">
+        <v>12</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H720" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>52779</v>
+      </c>
+      <c r="B721">
+        <v>2026</v>
+      </c>
+      <c r="C721">
+        <v>13</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H721" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>52784</v>
+      </c>
+      <c r="B722">
+        <v>2026</v>
+      </c>
+      <c r="C722">
+        <v>14</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H722" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>52800</v>
+      </c>
+      <c r="B723">
+        <v>2026</v>
+      </c>
+      <c r="C723">
+        <v>15</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H723" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>52844</v>
+      </c>
+      <c r="B724">
+        <v>2026</v>
+      </c>
+      <c r="C724">
+        <v>16</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H724" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>52289</v>
+      </c>
+      <c r="B725">
+        <v>2026</v>
+      </c>
+      <c r="C725">
+        <v>1</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F725" t="s">
+        <v>208</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H725" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>52653</v>
+      </c>
+      <c r="B726">
+        <v>2026</v>
+      </c>
+      <c r="C726">
+        <v>2</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F726" t="s">
+        <v>208</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H726" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>52654</v>
+      </c>
+      <c r="B727">
+        <v>2026</v>
+      </c>
+      <c r="C727">
+        <v>3</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F727" t="s">
+        <v>208</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H727" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>52655</v>
+      </c>
+      <c r="B728">
+        <v>2026</v>
+      </c>
+      <c r="C728">
+        <v>4</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F728" t="s">
+        <v>208</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H728" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>52694</v>
+      </c>
+      <c r="B729">
+        <v>2026</v>
+      </c>
+      <c r="C729">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F729" t="s">
+        <v>208</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H729" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>52717</v>
+      </c>
+      <c r="B730">
+        <v>2026</v>
+      </c>
+      <c r="C730">
+        <v>6</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F730" t="s">
+        <v>208</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H730" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>52755</v>
+      </c>
+      <c r="B731">
+        <v>2026</v>
+      </c>
+      <c r="C731">
+        <v>7</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F731" t="s">
+        <v>208</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H731" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>52756</v>
+      </c>
+      <c r="B732">
+        <v>2026</v>
+      </c>
+      <c r="C732">
+        <v>8</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F732" t="s">
+        <v>208</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H732" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>52757</v>
+      </c>
+      <c r="B733">
+        <v>2026</v>
+      </c>
+      <c r="C733">
+        <v>9</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F733" t="s">
+        <v>208</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H733" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>52766</v>
+      </c>
+      <c r="B734">
+        <v>2026</v>
+      </c>
+      <c r="C734">
+        <v>10</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F734" t="s">
+        <v>208</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H734" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>52782</v>
+      </c>
+      <c r="B735">
+        <v>2026</v>
+      </c>
+      <c r="C735">
+        <v>11</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F735" t="s">
+        <v>208</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H735" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>52808</v>
+      </c>
+      <c r="B736">
+        <v>2026</v>
+      </c>
+      <c r="C736">
+        <v>12</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F736" t="s">
+        <v>208</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H736" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>52811</v>
+      </c>
+      <c r="B737">
+        <v>2026</v>
+      </c>
+      <c r="C737">
+        <v>13</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F737" t="s">
+        <v>208</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H737" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>52842</v>
+      </c>
+      <c r="B738">
+        <v>2026</v>
+      </c>
+      <c r="C738">
+        <v>14</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F738" t="s">
+        <v>208</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H738" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>52905</v>
+      </c>
+      <c r="B739">
+        <v>2026</v>
+      </c>
+      <c r="C739">
+        <v>15</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F739" t="s">
+        <v>208</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H739" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>52448</v>
+      </c>
+      <c r="B740">
+        <v>2026</v>
+      </c>
+      <c r="C740">
+        <v>1</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F740" t="s">
+        <v>302</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H740" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>52714</v>
+      </c>
+      <c r="B741">
+        <v>2026</v>
+      </c>
+      <c r="C741">
+        <v>2</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F741" t="s">
+        <v>208</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H741" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
         <v>52715</v>
       </c>
-      <c r="B559">
-[...2 lines deleted...]
-      <c r="C559">
+      <c r="B742">
+        <v>2026</v>
+      </c>
+      <c r="C742">
         <v>3</v>
       </c>
-      <c r="D559" t="s">
-[...12 lines deleted...]
-        <v>1205</v>
+      <c r="D742" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F742" t="s">
+        <v>208</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H742" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>52810</v>
+      </c>
+      <c r="B743">
+        <v>2026</v>
+      </c>
+      <c r="C743">
+        <v>4</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F743" t="s">
+        <v>13</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H743" t="s">
+        <v>1613</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19376,50 +25753,234 @@
     <hyperlink ref="G535" r:id="rId534"/>
     <hyperlink ref="G536" r:id="rId535"/>
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
     <hyperlink ref="G556" r:id="rId555"/>
     <hyperlink ref="G557" r:id="rId556"/>
     <hyperlink ref="G558" r:id="rId557"/>
     <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>